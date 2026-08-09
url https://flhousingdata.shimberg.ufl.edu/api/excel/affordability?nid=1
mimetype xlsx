--- v0 (2026-05-25)
+++ v1 (2026-08-09)
@@ -4669,12921 +4669,12924 @@
         <v>23079</v>
       </c>
       <c r="F17">
         <v>23855</v>
       </c>
       <c r="G17">
         <v>2874</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G17"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G539"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Households by Tenure, Race, and Age of Householder, 2019-2023</v>
+        <v>Households by Tenure, Race, and Age of Householder, 2020-2024</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Race/Ethnicity</v>
       </c>
       <c r="C3" t="str">
         <v>Age of Householder</v>
       </c>
       <c r="D3" t="str">
         <v>Owners</v>
       </c>
       <c r="E3" t="str">
         <v>Renters</v>
       </c>
       <c r="F3" t="str">
         <v>Total</v>
       </c>
       <c r="G3" t="str">
         <v>Homeownership Rate</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Manatee County</v>
       </c>
       <c r="B4" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C4" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D4">
-        <v>48871</v>
+        <v>50185</v>
       </c>
       <c r="E4">
-        <v>17790</v>
+        <v>18298</v>
       </c>
       <c r="F4">
-        <v>66661</v>
+        <v>68483</v>
       </c>
       <c r="G4">
         <v>0.73</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Orange County</v>
       </c>
       <c r="B5" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C5" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D5">
-        <v>101062</v>
+        <v>101138</v>
       </c>
       <c r="E5">
-        <v>62388</v>
+        <v>62792</v>
       </c>
       <c r="F5">
-        <v>163450</v>
+        <v>163930</v>
       </c>
       <c r="G5">
         <v>0.62</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B6" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C6" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D6">
-        <v>13609</v>
+        <v>13646</v>
       </c>
       <c r="E6">
-        <v>4650</v>
+        <v>4226</v>
       </c>
       <c r="F6">
-        <v>18259</v>
+        <v>17872</v>
       </c>
       <c r="G6">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Volusia County</v>
       </c>
       <c r="B7" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C7" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D7">
-        <v>72783</v>
+        <v>73396</v>
       </c>
       <c r="E7">
-        <v>29733</v>
+        <v>28630</v>
       </c>
       <c r="F7">
-        <v>102516</v>
+        <v>102026</v>
       </c>
       <c r="G7">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Martin County</v>
       </c>
       <c r="B8" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C8" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D8">
-        <v>21500</v>
+        <v>21728</v>
       </c>
       <c r="E8">
-        <v>6230</v>
+        <v>6073</v>
       </c>
       <c r="F8">
-        <v>27730</v>
+        <v>27801</v>
       </c>
       <c r="G8">
         <v>0.78</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Escambia County</v>
       </c>
       <c r="B9" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C9" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D9">
-        <v>38974</v>
+        <v>39921</v>
       </c>
       <c r="E9">
-        <v>20040</v>
+        <v>19256</v>
       </c>
       <c r="F9">
-        <v>59014</v>
+        <v>59177</v>
       </c>
       <c r="G9">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B10" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C10" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D10">
-        <v>22257</v>
+        <v>23116</v>
       </c>
       <c r="E10">
-        <v>6903</v>
+        <v>6220</v>
       </c>
       <c r="F10">
-        <v>29160</v>
+        <v>29336</v>
       </c>
       <c r="G10">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B11" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C11" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D11">
-        <v>57988</v>
+        <v>58514</v>
       </c>
       <c r="E11">
-        <v>48430</v>
+        <v>48785</v>
       </c>
       <c r="F11">
-        <v>106418</v>
+        <v>107299</v>
       </c>
       <c r="G11">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B12" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C12" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D12">
-        <v>57597</v>
+        <v>60290</v>
       </c>
       <c r="E12">
-        <v>15524</v>
+        <v>15813</v>
       </c>
       <c r="F12">
-        <v>73121</v>
+        <v>76103</v>
       </c>
       <c r="G12">
         <v>0.79</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B13" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C13" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D13">
-        <v>12170</v>
+        <v>12424</v>
       </c>
       <c r="E13">
-        <v>4469</v>
+        <v>4161</v>
       </c>
       <c r="F13">
-        <v>16639</v>
+        <v>16585</v>
       </c>
       <c r="G13">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B14" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C14" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D14">
-        <v>9778</v>
+        <v>10041</v>
       </c>
       <c r="E14">
-        <v>3289</v>
+        <v>2887</v>
       </c>
       <c r="F14">
-        <v>13067</v>
+        <v>12928</v>
       </c>
       <c r="G14">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B15" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C15" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D15">
-        <v>58759</v>
+        <v>60997</v>
       </c>
       <c r="E15">
-        <v>23074</v>
+        <v>22725</v>
       </c>
       <c r="F15">
-        <v>81833</v>
+        <v>83722</v>
       </c>
       <c r="G15">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B16" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C16" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D16">
-        <v>21600</v>
+        <v>21661</v>
       </c>
       <c r="E16">
-        <v>5029</v>
+        <v>4838</v>
       </c>
       <c r="F16">
-        <v>26629</v>
+        <v>26499</v>
       </c>
       <c r="G16">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Flagler County</v>
       </c>
       <c r="B17" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C17" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D17">
-        <v>16592</v>
+        <v>17794</v>
       </c>
       <c r="E17">
-        <v>3925</v>
+        <v>3455</v>
       </c>
       <c r="F17">
-        <v>20517</v>
+        <v>21249</v>
       </c>
       <c r="G17">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B18" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C18" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D18">
-        <v>13609</v>
+        <v>13646</v>
       </c>
       <c r="E18">
-        <v>4650</v>
+        <v>4226</v>
       </c>
       <c r="F18">
-        <v>18259</v>
+        <v>17872</v>
       </c>
       <c r="G18">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B19" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C19" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D19">
-        <v>22257</v>
+        <v>23116</v>
       </c>
       <c r="E19">
-        <v>6903</v>
+        <v>6220</v>
       </c>
       <c r="F19">
-        <v>29160</v>
+        <v>29336</v>
       </c>
       <c r="G19">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B20" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C20" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D20">
-        <v>22257</v>
+        <v>23116</v>
       </c>
       <c r="E20">
-        <v>6903</v>
+        <v>6220</v>
       </c>
       <c r="F20">
-        <v>29160</v>
+        <v>29336</v>
       </c>
       <c r="G20">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Osceola County</v>
       </c>
       <c r="B21" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C21" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D21">
-        <v>22100</v>
+        <v>23674</v>
       </c>
       <c r="E21">
-        <v>9002</v>
+        <v>9670</v>
       </c>
       <c r="F21">
-        <v>31102</v>
+        <v>33344</v>
       </c>
       <c r="G21">
         <v>0.71</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>Pasco County</v>
       </c>
       <c r="B22" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C22" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D22">
-        <v>75924</v>
+        <v>75295</v>
       </c>
       <c r="E22">
-        <v>30863</v>
+        <v>30946</v>
       </c>
       <c r="F22">
-        <v>106787</v>
+        <v>106241</v>
       </c>
       <c r="G22">
         <v>0.71</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B23" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C23" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D23">
-        <v>9778</v>
+        <v>10041</v>
       </c>
       <c r="E23">
-        <v>3289</v>
+        <v>2887</v>
       </c>
       <c r="F23">
-        <v>13067</v>
+        <v>12928</v>
       </c>
       <c r="G23">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>Alachua County</v>
       </c>
       <c r="B24" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C24" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D24">
-        <v>27795</v>
+        <v>28205</v>
       </c>
       <c r="E24">
-        <v>23872</v>
+        <v>24786</v>
       </c>
       <c r="F24">
-        <v>51667</v>
+        <v>52991</v>
       </c>
       <c r="G24">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>Hernando County</v>
       </c>
       <c r="B25" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C25" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D25">
-        <v>27985</v>
+        <v>28410</v>
       </c>
       <c r="E25">
-        <v>6838</v>
+        <v>6620</v>
       </c>
       <c r="F25">
-        <v>34823</v>
+        <v>35030</v>
       </c>
       <c r="G25">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B26" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C26" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D26">
-        <v>27629</v>
+        <v>28683</v>
       </c>
       <c r="E26">
-        <v>8615</v>
+        <v>8328</v>
       </c>
       <c r="F26">
-        <v>36244</v>
+        <v>37011</v>
       </c>
       <c r="G26">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B27" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C27" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D27">
-        <v>20359</v>
+        <v>21735</v>
       </c>
       <c r="E27">
-        <v>7915</v>
+        <v>6940</v>
       </c>
       <c r="F27">
-        <v>28274</v>
+        <v>28675</v>
       </c>
       <c r="G27">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>Santa Rosa County</v>
       </c>
       <c r="B28" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C28" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D28">
-        <v>33784</v>
+        <v>34322</v>
       </c>
       <c r="E28">
-        <v>9119</v>
+        <v>8714</v>
       </c>
       <c r="F28">
-        <v>42903</v>
+        <v>43036</v>
       </c>
       <c r="G28">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B29" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C29" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D29">
-        <v>20359</v>
+        <v>21735</v>
       </c>
       <c r="E29">
-        <v>7915</v>
+        <v>6940</v>
       </c>
       <c r="F29">
-        <v>28274</v>
+        <v>28675</v>
       </c>
       <c r="G29">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B30" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C30" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D30">
-        <v>21600</v>
+        <v>21661</v>
       </c>
       <c r="E30">
-        <v>5029</v>
+        <v>4838</v>
       </c>
       <c r="F30">
-        <v>26629</v>
+        <v>26499</v>
       </c>
       <c r="G30">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>Charlotte County</v>
       </c>
       <c r="B31" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C31" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D31">
-        <v>25496</v>
+        <v>26444</v>
       </c>
       <c r="E31">
-        <v>7450</v>
+        <v>7210</v>
       </c>
       <c r="F31">
-        <v>32946</v>
+        <v>33654</v>
       </c>
       <c r="G31">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>Clay County</v>
       </c>
       <c r="B32" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C32" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D32">
-        <v>32137</v>
+        <v>31303</v>
       </c>
       <c r="E32">
-        <v>9448</v>
+        <v>10007</v>
       </c>
       <c r="F32">
-        <v>41585</v>
+        <v>41310</v>
       </c>
       <c r="G32">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>Hillsborough County</v>
       </c>
       <c r="B33" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C33" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D33">
-        <v>133276</v>
+        <v>134055</v>
       </c>
       <c r="E33">
-        <v>74476</v>
+        <v>73010</v>
       </c>
       <c r="F33">
-        <v>207752</v>
+        <v>207065</v>
       </c>
       <c r="G33">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>Marion County</v>
       </c>
       <c r="B34" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C34" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D34">
-        <v>45165</v>
+        <v>45534</v>
       </c>
       <c r="E34">
-        <v>15041</v>
+        <v>14785</v>
       </c>
       <c r="F34">
-        <v>60206</v>
+        <v>60319</v>
       </c>
       <c r="G34">
         <v>0.75</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B35" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C35" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D35">
-        <v>27629</v>
+        <v>28683</v>
       </c>
       <c r="E35">
-        <v>8615</v>
+        <v>8328</v>
       </c>
       <c r="F35">
-        <v>36244</v>
+        <v>37011</v>
       </c>
       <c r="G35">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>Broward County</v>
       </c>
       <c r="B36" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C36" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D36">
-        <v>117554</v>
+        <v>113197</v>
       </c>
       <c r="E36">
-        <v>60109</v>
+        <v>58118</v>
       </c>
       <c r="F36">
-        <v>177663</v>
+        <v>171315</v>
       </c>
       <c r="G36">
         <v>0.66</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B37" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C37" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D37">
-        <v>57597</v>
+        <v>60290</v>
       </c>
       <c r="E37">
-        <v>15524</v>
+        <v>15813</v>
       </c>
       <c r="F37">
-        <v>73121</v>
+        <v>76103</v>
       </c>
       <c r="G37">
         <v>0.79</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B38" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C38" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D38">
-        <v>12170</v>
+        <v>12424</v>
       </c>
       <c r="E38">
-        <v>4469</v>
+        <v>4161</v>
       </c>
       <c r="F38">
-        <v>16639</v>
+        <v>16585</v>
       </c>
       <c r="G38">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>Citrus County</v>
       </c>
       <c r="B39" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C39" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D39">
-        <v>23239</v>
+        <v>23936</v>
       </c>
       <c r="E39">
-        <v>6326</v>
+        <v>5968</v>
       </c>
       <c r="F39">
-        <v>29565</v>
+        <v>29904</v>
       </c>
       <c r="G39">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B40" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C40" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D40">
-        <v>27629</v>
+        <v>28683</v>
       </c>
       <c r="E40">
-        <v>8615</v>
+        <v>8328</v>
       </c>
       <c r="F40">
-        <v>36244</v>
+        <v>37011</v>
       </c>
       <c r="G40">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>Indian River County</v>
       </c>
       <c r="B41" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C41" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D41">
-        <v>18988</v>
+        <v>19297</v>
       </c>
       <c r="E41">
-        <v>6092</v>
+        <v>6188</v>
       </c>
       <c r="F41">
-        <v>25080</v>
+        <v>25485</v>
       </c>
       <c r="G41">
         <v>0.76</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>Okaloosa County</v>
       </c>
       <c r="B42" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C42" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D42">
-        <v>30683</v>
+        <v>31357</v>
       </c>
       <c r="E42">
-        <v>13982</v>
+        <v>13588</v>
       </c>
       <c r="F42">
-        <v>44665</v>
+        <v>44945</v>
       </c>
       <c r="G42">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B43" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C43" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D43">
-        <v>20359</v>
+        <v>21735</v>
       </c>
       <c r="E43">
-        <v>7915</v>
+        <v>6940</v>
       </c>
       <c r="F43">
-        <v>28274</v>
+        <v>28675</v>
       </c>
       <c r="G43">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>St. Lucie County</v>
       </c>
       <c r="B44" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C44" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D44">
-        <v>33291</v>
+        <v>33668</v>
       </c>
       <c r="E44">
-        <v>9126</v>
+        <v>9053</v>
       </c>
       <c r="F44">
-        <v>42417</v>
+        <v>42721</v>
       </c>
       <c r="G44">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B45" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C45" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D45">
-        <v>22257</v>
+        <v>23116</v>
       </c>
       <c r="E45">
-        <v>6903</v>
+        <v>6220</v>
       </c>
       <c r="F45">
-        <v>29160</v>
+        <v>29336</v>
       </c>
       <c r="G45">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>Seminole County</v>
       </c>
       <c r="B46" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C46" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D46">
-        <v>55100</v>
+        <v>53936</v>
       </c>
       <c r="E46">
-        <v>25166</v>
+        <v>23933</v>
       </c>
       <c r="F46">
-        <v>80266</v>
+        <v>77869</v>
       </c>
       <c r="G46">
         <v>0.69</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B47" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C47" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D47">
-        <v>12170</v>
+        <v>12424</v>
       </c>
       <c r="E47">
-        <v>4469</v>
+        <v>4161</v>
       </c>
       <c r="F47">
-        <v>16639</v>
+        <v>16585</v>
       </c>
       <c r="G47">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>Collier County</v>
       </c>
       <c r="B48" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C48" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D48">
-        <v>36937</v>
+        <v>37783</v>
       </c>
       <c r="E48">
-        <v>11258</v>
+        <v>11283</v>
       </c>
       <c r="F48">
-        <v>48195</v>
+        <v>49066</v>
       </c>
       <c r="G48">
         <v>0.77</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>Lake County</v>
       </c>
       <c r="B49" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C49" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D49">
-        <v>47899</v>
+        <v>48090</v>
       </c>
       <c r="E49">
-        <v>15156</v>
+        <v>14856</v>
       </c>
       <c r="F49">
-        <v>63055</v>
+        <v>62946</v>
       </c>
       <c r="G49">
         <v>0.76</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B50" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C50" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D50">
-        <v>22257</v>
+        <v>23116</v>
       </c>
       <c r="E50">
-        <v>6903</v>
+        <v>6220</v>
       </c>
       <c r="F50">
-        <v>29160</v>
+        <v>29336</v>
       </c>
       <c r="G50">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B51" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C51" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D51">
-        <v>27629</v>
+        <v>28683</v>
       </c>
       <c r="E51">
-        <v>8615</v>
+        <v>8328</v>
       </c>
       <c r="F51">
-        <v>36244</v>
+        <v>37011</v>
       </c>
       <c r="G51">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>Pinellas County</v>
       </c>
       <c r="B52" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C52" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D52">
-        <v>130809</v>
+        <v>129471</v>
       </c>
       <c r="E52">
-        <v>64464</v>
+        <v>63494</v>
       </c>
       <c r="F52">
-        <v>195273</v>
+        <v>192965</v>
       </c>
       <c r="G52">
         <v>0.67</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B53" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C53" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D53">
-        <v>22257</v>
+        <v>23116</v>
       </c>
       <c r="E53">
-        <v>6903</v>
+        <v>6220</v>
       </c>
       <c r="F53">
-        <v>29160</v>
+        <v>29336</v>
       </c>
       <c r="G53">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B54" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C54" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D54">
-        <v>57988</v>
+        <v>58514</v>
       </c>
       <c r="E54">
-        <v>48430</v>
+        <v>48785</v>
       </c>
       <c r="F54">
-        <v>106418</v>
+        <v>107299</v>
       </c>
       <c r="G54">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v>Bay County</v>
       </c>
       <c r="B55" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C55" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D55">
-        <v>29493</v>
+        <v>29675</v>
       </c>
       <c r="E55">
-        <v>11553</v>
+        <v>12341</v>
       </c>
       <c r="F55">
-        <v>41046</v>
+        <v>42016</v>
       </c>
       <c r="G55">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B56" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C56" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D56">
-        <v>12170</v>
+        <v>12424</v>
       </c>
       <c r="E56">
-        <v>4469</v>
+        <v>4161</v>
       </c>
       <c r="F56">
-        <v>16639</v>
+        <v>16585</v>
       </c>
       <c r="G56">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v>Lee County</v>
       </c>
       <c r="B57" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C57" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D57">
-        <v>81872</v>
+        <v>82766</v>
       </c>
       <c r="E57">
-        <v>32819</v>
+        <v>32164</v>
       </c>
       <c r="F57">
-        <v>114691</v>
+        <v>114930</v>
       </c>
       <c r="G57">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B58" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C58" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D58">
-        <v>27629</v>
+        <v>28683</v>
       </c>
       <c r="E58">
-        <v>8615</v>
+        <v>8328</v>
       </c>
       <c r="F58">
-        <v>36244</v>
+        <v>37011</v>
       </c>
       <c r="G58">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>Sumter County</v>
       </c>
       <c r="B59" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C59" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D59">
-        <v>12875</v>
+        <v>13772</v>
       </c>
       <c r="E59">
-        <v>2980</v>
+        <v>2909</v>
       </c>
       <c r="F59">
-        <v>15855</v>
+        <v>16681</v>
       </c>
       <c r="G59">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
         <v>Polk County</v>
       </c>
       <c r="B60" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C60" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D60">
-        <v>69744</v>
+        <v>71771</v>
       </c>
       <c r="E60">
-        <v>27807</v>
+        <v>27479</v>
       </c>
       <c r="F60">
-        <v>97551</v>
+        <v>99250</v>
       </c>
       <c r="G60">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>Brevard County</v>
       </c>
       <c r="B61" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C61" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D61">
-        <v>87249</v>
+        <v>87714</v>
       </c>
       <c r="E61">
-        <v>28055</v>
+        <v>28691</v>
       </c>
       <c r="F61">
-        <v>115304</v>
+        <v>116405</v>
       </c>
       <c r="G61">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B62" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C62" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D62">
-        <v>22257</v>
+        <v>23116</v>
       </c>
       <c r="E62">
-        <v>6903</v>
+        <v>6220</v>
       </c>
       <c r="F62">
-        <v>29160</v>
+        <v>29336</v>
       </c>
       <c r="G62">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B63" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C63" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D63">
-        <v>22257</v>
+        <v>23116</v>
       </c>
       <c r="E63">
-        <v>6903</v>
+        <v>6220</v>
       </c>
       <c r="F63">
-        <v>29160</v>
+        <v>29336</v>
       </c>
       <c r="G63">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B64" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C64" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D64">
-        <v>27629</v>
+        <v>28683</v>
       </c>
       <c r="E64">
-        <v>8615</v>
+        <v>8328</v>
       </c>
       <c r="F64">
-        <v>36244</v>
+        <v>37011</v>
       </c>
       <c r="G64">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
         <v>Leon County</v>
       </c>
       <c r="B65" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C65" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D65">
-        <v>26660</v>
+        <v>26514</v>
       </c>
       <c r="E65">
-        <v>23027</v>
+        <v>22735</v>
       </c>
       <c r="F65">
-        <v>49687</v>
+        <v>49249</v>
       </c>
       <c r="G65">
         <v>0.54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B66" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C66" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D66">
-        <v>9778</v>
+        <v>10041</v>
       </c>
       <c r="E66">
-        <v>3289</v>
+        <v>2887</v>
       </c>
       <c r="F66">
-        <v>13067</v>
+        <v>12928</v>
       </c>
       <c r="G66">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>Duval County</v>
       </c>
       <c r="B67" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C67" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D67">
-        <v>96589</v>
+        <v>96036</v>
       </c>
       <c r="E67">
-        <v>58752</v>
+        <v>58885</v>
       </c>
       <c r="F67">
-        <v>155341</v>
+        <v>154921</v>
       </c>
       <c r="G67">
         <v>0.62</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B68" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C68" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D68">
-        <v>13609</v>
+        <v>13646</v>
       </c>
       <c r="E68">
-        <v>4650</v>
+        <v>4226</v>
       </c>
       <c r="F68">
-        <v>18259</v>
+        <v>17872</v>
       </c>
       <c r="G68">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>Palm Beach County</v>
       </c>
       <c r="B69" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C69" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D69">
-        <v>131639</v>
+        <v>130671</v>
       </c>
       <c r="E69">
-        <v>54948</v>
+        <v>53023</v>
       </c>
       <c r="F69">
-        <v>186587</v>
+        <v>183694</v>
       </c>
       <c r="G69">
         <v>0.71</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B70" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C70" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D70">
-        <v>12170</v>
+        <v>12424</v>
       </c>
       <c r="E70">
-        <v>4469</v>
+        <v>4161</v>
       </c>
       <c r="F70">
-        <v>16639</v>
+        <v>16585</v>
       </c>
       <c r="G70">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B71" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C71" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D71">
-        <v>15492</v>
+        <v>15651</v>
       </c>
       <c r="E71">
-        <v>1575</v>
+        <v>1721</v>
       </c>
       <c r="F71">
-        <v>17067</v>
+        <v>17372</v>
       </c>
       <c r="G71">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>Manatee County</v>
       </c>
       <c r="B72" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C72" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D72">
-        <v>56278</v>
+        <v>58394</v>
       </c>
       <c r="E72">
-        <v>6898</v>
+        <v>7171</v>
       </c>
       <c r="F72">
-        <v>63176</v>
+        <v>65565</v>
       </c>
       <c r="G72">
         <v>0.89</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B73" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C73" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D73">
-        <v>9772</v>
+        <v>10305</v>
       </c>
       <c r="E73">
-        <v>1039</v>
+        <v>1076</v>
       </c>
       <c r="F73">
-        <v>10811</v>
+        <v>11381</v>
       </c>
       <c r="G73">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>Marion County</v>
       </c>
       <c r="B74" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C74" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D74">
-        <v>51871</v>
+        <v>54502</v>
       </c>
       <c r="E74">
-        <v>5315</v>
+        <v>4871</v>
       </c>
       <c r="F74">
-        <v>57186</v>
+        <v>59373</v>
       </c>
       <c r="G74">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B75" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C75" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D75">
-        <v>18678</v>
+        <v>19575</v>
       </c>
       <c r="E75">
-        <v>2612</v>
+        <v>2656</v>
       </c>
       <c r="F75">
-        <v>21290</v>
+        <v>22231</v>
       </c>
       <c r="G75">
         <v>0.88</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>Broward County</v>
       </c>
       <c r="B76" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C76" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D76">
-        <v>98649</v>
+        <v>98365</v>
       </c>
       <c r="E76">
-        <v>19423</v>
+        <v>19112</v>
       </c>
       <c r="F76">
-        <v>118072</v>
+        <v>117477</v>
       </c>
       <c r="G76">
         <v>0.84</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>Pasco County</v>
       </c>
       <c r="B77" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C77" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D77">
-        <v>58219</v>
+        <v>59559</v>
       </c>
       <c r="E77">
-        <v>10146</v>
+        <v>10725</v>
       </c>
       <c r="F77">
-        <v>68365</v>
+        <v>70284</v>
       </c>
       <c r="G77">
         <v>0.85</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B78" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C78" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D78">
-        <v>21258</v>
+        <v>21401</v>
       </c>
       <c r="E78">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="F78">
-        <v>23169</v>
+        <v>23319</v>
       </c>
       <c r="G78">
         <v>0.92</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>Martin County</v>
       </c>
       <c r="B79" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C79" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D79">
-        <v>25638</v>
+        <v>25749</v>
       </c>
       <c r="E79">
-        <v>3052</v>
+        <v>3178</v>
       </c>
       <c r="F79">
-        <v>28690</v>
+        <v>28927</v>
       </c>
       <c r="G79">
         <v>0.89</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B80" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C80" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D80">
-        <v>12045</v>
+        <v>12686</v>
       </c>
       <c r="E80">
-        <v>1502</v>
+        <v>1660</v>
       </c>
       <c r="F80">
-        <v>13547</v>
+        <v>14346</v>
       </c>
       <c r="G80">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B81" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C81" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D81">
-        <v>15492</v>
+        <v>15651</v>
       </c>
       <c r="E81">
-        <v>1575</v>
+        <v>1721</v>
       </c>
       <c r="F81">
-        <v>17067</v>
+        <v>17372</v>
       </c>
       <c r="G81">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B82" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C82" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D82">
-        <v>21258</v>
+        <v>21401</v>
       </c>
       <c r="E82">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="F82">
-        <v>23169</v>
+        <v>23319</v>
       </c>
       <c r="G82">
         <v>0.92</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>Okaloosa County</v>
       </c>
       <c r="B83" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C83" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D83">
-        <v>15626</v>
+        <v>15988</v>
       </c>
       <c r="E83">
-        <v>2576</v>
+        <v>2636</v>
       </c>
       <c r="F83">
-        <v>18202</v>
+        <v>18624</v>
       </c>
       <c r="G83">
         <v>0.86</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
         <v>Citrus County</v>
       </c>
       <c r="B84" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C84" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D84">
-        <v>30491</v>
+        <v>31206</v>
       </c>
       <c r="E84">
-        <v>2521</v>
+        <v>2650</v>
       </c>
       <c r="F84">
-        <v>33012</v>
+        <v>33856</v>
       </c>
       <c r="G84">
         <v>0.92</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>Palm Beach County</v>
       </c>
       <c r="B85" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C85" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D85">
-        <v>152901</v>
+        <v>153605</v>
       </c>
       <c r="E85">
-        <v>26332</v>
+        <v>26279</v>
       </c>
       <c r="F85">
-        <v>179233</v>
+        <v>179884</v>
       </c>
       <c r="G85">
         <v>0.85</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B86" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C86" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D86">
-        <v>36100</v>
+        <v>38528</v>
       </c>
       <c r="E86">
-        <v>4639</v>
+        <v>4604</v>
       </c>
       <c r="F86">
-        <v>40739</v>
+        <v>43132</v>
       </c>
       <c r="G86">
         <v>0.89</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B87" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C87" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D87">
-        <v>18678</v>
+        <v>19575</v>
       </c>
       <c r="E87">
-        <v>2612</v>
+        <v>2656</v>
       </c>
       <c r="F87">
-        <v>21290</v>
+        <v>22231</v>
       </c>
       <c r="G87">
         <v>0.88</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>Orange County</v>
       </c>
       <c r="B88" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C88" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D88">
-        <v>45252</v>
+        <v>46137</v>
       </c>
       <c r="E88">
-        <v>8328</v>
+        <v>9148</v>
       </c>
       <c r="F88">
-        <v>53580</v>
+        <v>55285</v>
       </c>
       <c r="G88">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B89" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C89" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D89">
-        <v>15492</v>
+        <v>15651</v>
       </c>
       <c r="E89">
-        <v>1575</v>
+        <v>1721</v>
       </c>
       <c r="F89">
-        <v>17067</v>
+        <v>17372</v>
       </c>
       <c r="G89">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B90" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C90" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D90">
-        <v>21258</v>
+        <v>21401</v>
       </c>
       <c r="E90">
-        <v>1911</v>
+        <v>1918</v>
       </c>
       <c r="F90">
-        <v>23169</v>
+        <v>23319</v>
       </c>
       <c r="G90">
         <v>0.92</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B91" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C91" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D91">
-        <v>15492</v>
+        <v>15651</v>
       </c>
       <c r="E91">
-        <v>1575</v>
+        <v>1721</v>
       </c>
       <c r="F91">
-        <v>17067</v>
+        <v>17372</v>
       </c>
       <c r="G91">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
         <v>Osceola County</v>
       </c>
       <c r="B92" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C92" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D92">
-        <v>10867</v>
+        <v>11233</v>
       </c>
       <c r="E92">
-        <v>2402</v>
+        <v>2459</v>
       </c>
       <c r="F92">
-        <v>13269</v>
+        <v>13692</v>
       </c>
       <c r="G92">
         <v>0.82</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
         <v>Clay County</v>
       </c>
       <c r="B93" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C93" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D93">
-        <v>16280</v>
+        <v>16863</v>
       </c>
       <c r="E93">
-        <v>2359</v>
+        <v>2568</v>
       </c>
       <c r="F93">
-        <v>18639</v>
+        <v>19431</v>
       </c>
       <c r="G93">
         <v>0.87</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B94" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C94" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D94">
-        <v>12413</v>
+        <v>13228</v>
       </c>
       <c r="E94">
-        <v>1417</v>
+        <v>1446</v>
       </c>
       <c r="F94">
-        <v>13830</v>
+        <v>14674</v>
       </c>
       <c r="G94">
         <v>0.9</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
         <v>Seminole County</v>
       </c>
       <c r="B95" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C95" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D95">
-        <v>28701</v>
+        <v>29035</v>
       </c>
       <c r="E95">
-        <v>5678</v>
+        <v>5951</v>
       </c>
       <c r="F95">
-        <v>34379</v>
+        <v>34986</v>
       </c>
       <c r="G95">
         <v>0.83</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B96" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C96" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D96">
-        <v>36100</v>
+        <v>38528</v>
       </c>
       <c r="E96">
-        <v>4639</v>
+        <v>4604</v>
       </c>
       <c r="F96">
-        <v>40739</v>
+        <v>43132</v>
       </c>
       <c r="G96">
         <v>0.89</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B97" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C97" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D97">
-        <v>12045</v>
+        <v>12686</v>
       </c>
       <c r="E97">
-        <v>1502</v>
+        <v>1660</v>
       </c>
       <c r="F97">
-        <v>13547</v>
+        <v>14346</v>
       </c>
       <c r="G97">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
         <v>Collier County</v>
       </c>
       <c r="B98" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C98" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D98">
-        <v>60737</v>
+        <v>62575</v>
       </c>
       <c r="E98">
-        <v>8749</v>
+        <v>9210</v>
       </c>
       <c r="F98">
-        <v>69486</v>
+        <v>71785</v>
       </c>
       <c r="G98">
         <v>0.87</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B99" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C99" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D99">
-        <v>41726</v>
+        <v>41431</v>
       </c>
       <c r="E99">
-        <v>7671</v>
+        <v>7702</v>
       </c>
       <c r="F99">
-        <v>49397</v>
+        <v>49133</v>
       </c>
       <c r="G99">
         <v>0.84</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
         <v>Charlotte County</v>
       </c>
       <c r="B100" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C100" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D100">
-        <v>39158</v>
+        <v>40221</v>
       </c>
       <c r="E100">
-        <v>4325</v>
+        <v>4498</v>
       </c>
       <c r="F100">
-        <v>43483</v>
+        <v>44719</v>
       </c>
       <c r="G100">
         <v>0.9</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B101" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C101" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D101">
-        <v>8668</v>
+        <v>8841</v>
       </c>
       <c r="E101">
-        <v>1066</v>
+        <v>1053</v>
       </c>
       <c r="F101">
-        <v>9734</v>
+        <v>9894</v>
       </c>
       <c r="G101">
         <v>0.89</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
         <v>Duval County</v>
       </c>
       <c r="B102" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C102" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D102">
-        <v>50490</v>
+        <v>51340</v>
       </c>
       <c r="E102">
-        <v>11670</v>
+        <v>12411</v>
       </c>
       <c r="F102">
-        <v>62160</v>
+        <v>63751</v>
       </c>
       <c r="G102">
         <v>0.81</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
         <v>Volusia County</v>
       </c>
       <c r="B103" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C103" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D103">
-        <v>64101</v>
+        <v>66348</v>
       </c>
       <c r="E103">
-        <v>10760</v>
+        <v>10384</v>
       </c>
       <c r="F103">
-        <v>74861</v>
+        <v>76732</v>
       </c>
       <c r="G103">
         <v>0.86</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
         <v>Pinellas County</v>
       </c>
       <c r="B104" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C104" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D104">
-        <v>111578</v>
+        <v>114943</v>
       </c>
       <c r="E104">
-        <v>24719</v>
+        <v>24474</v>
       </c>
       <c r="F104">
-        <v>136297</v>
+        <v>139417</v>
       </c>
       <c r="G104">
         <v>0.82</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
         <v>Bay County</v>
       </c>
       <c r="B105" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C105" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D105">
-        <v>15435</v>
+        <v>15700</v>
       </c>
       <c r="E105">
-        <v>2019</v>
+        <v>2428</v>
       </c>
       <c r="F105">
-        <v>17454</v>
+        <v>18128</v>
       </c>
       <c r="G105">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B106" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C106" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D106">
-        <v>12045</v>
+        <v>12686</v>
       </c>
       <c r="E106">
-        <v>1502</v>
+        <v>1660</v>
       </c>
       <c r="F106">
-        <v>13547</v>
+        <v>14346</v>
       </c>
       <c r="G106">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B107" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C107" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D107">
-        <v>8668</v>
+        <v>8841</v>
       </c>
       <c r="E107">
-        <v>1066</v>
+        <v>1053</v>
       </c>
       <c r="F107">
-        <v>9734</v>
+        <v>9894</v>
       </c>
       <c r="G107">
         <v>0.89</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
         <v>Escambia County</v>
       </c>
       <c r="B108" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C108" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D108">
-        <v>22700</v>
+        <v>22921</v>
       </c>
       <c r="E108">
-        <v>4309</v>
+        <v>4469</v>
       </c>
       <c r="F108">
-        <v>27009</v>
+        <v>27390</v>
       </c>
       <c r="G108">
         <v>0.84</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B109" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C109" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D109">
-        <v>80558</v>
+        <v>83307</v>
       </c>
       <c r="E109">
-        <v>14451</v>
+        <v>14762</v>
       </c>
       <c r="F109">
-        <v>95009</v>
+        <v>98069</v>
       </c>
       <c r="G109">
         <v>0.85</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B110" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C110" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D110">
-        <v>18678</v>
+        <v>19575</v>
       </c>
       <c r="E110">
-        <v>2612</v>
+        <v>2656</v>
       </c>
       <c r="F110">
-        <v>21290</v>
+        <v>22231</v>
       </c>
       <c r="G110">
         <v>0.88</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
         <v>Flagler County</v>
       </c>
       <c r="B111" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C111" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D111">
-        <v>16828</v>
+        <v>17971</v>
       </c>
       <c r="E111">
-        <v>1610</v>
+        <v>1794</v>
       </c>
       <c r="F111">
-        <v>18438</v>
+        <v>19765</v>
       </c>
       <c r="G111">
         <v>0.91</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B112" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C112" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D112">
-        <v>12413</v>
+        <v>13228</v>
       </c>
       <c r="E112">
-        <v>1417</v>
+        <v>1446</v>
       </c>
       <c r="F112">
-        <v>13830</v>
+        <v>14674</v>
       </c>
       <c r="G112">
         <v>0.9</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
         <v>Santa Rosa County</v>
       </c>
       <c r="B113" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C113" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D113">
-        <v>14803</v>
+        <v>15395</v>
       </c>
       <c r="E113">
-        <v>2061</v>
+        <v>1814</v>
       </c>
       <c r="F113">
-        <v>16864</v>
+        <v>17209</v>
       </c>
       <c r="G113">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B114" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C114" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D114">
-        <v>8668</v>
+        <v>8841</v>
       </c>
       <c r="E114">
-        <v>1066</v>
+        <v>1053</v>
       </c>
       <c r="F114">
-        <v>9734</v>
+        <v>9894</v>
       </c>
       <c r="G114">
         <v>0.89</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
         <v>Hernando County</v>
       </c>
       <c r="B115" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C115" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D115">
-        <v>25252</v>
+        <v>26259</v>
       </c>
       <c r="E115">
-        <v>3048</v>
+        <v>2890</v>
       </c>
       <c r="F115">
-        <v>28300</v>
+        <v>29149</v>
       </c>
       <c r="G115">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B116" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C116" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D116">
-        <v>41726</v>
+        <v>41431</v>
       </c>
       <c r="E116">
-        <v>7671</v>
+        <v>7702</v>
       </c>
       <c r="F116">
-        <v>49397</v>
+        <v>49133</v>
       </c>
       <c r="G116">
         <v>0.84</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B117" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C117" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D117">
-        <v>15492</v>
+        <v>15651</v>
       </c>
       <c r="E117">
-        <v>1575</v>
+        <v>1721</v>
       </c>
       <c r="F117">
-        <v>17067</v>
+        <v>17372</v>
       </c>
       <c r="G117">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B118" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C118" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D118">
-        <v>15492</v>
+        <v>15651</v>
       </c>
       <c r="E118">
-        <v>1575</v>
+        <v>1721</v>
       </c>
       <c r="F118">
-        <v>17067</v>
+        <v>17372</v>
       </c>
       <c r="G118">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B119" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C119" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D119">
-        <v>9772</v>
+        <v>10305</v>
       </c>
       <c r="E119">
-        <v>1039</v>
+        <v>1076</v>
       </c>
       <c r="F119">
-        <v>10811</v>
+        <v>11381</v>
       </c>
       <c r="G119">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
         <v>Hillsborough County</v>
       </c>
       <c r="B120" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C120" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D120">
-        <v>70576</v>
+        <v>72229</v>
       </c>
       <c r="E120">
-        <v>14235</v>
+        <v>13990</v>
       </c>
       <c r="F120">
-        <v>84811</v>
+        <v>86219</v>
       </c>
       <c r="G120">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
         <v>Alachua County</v>
       </c>
       <c r="B121" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C121" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D121">
-        <v>16096</v>
+        <v>16432</v>
       </c>
       <c r="E121">
-        <v>3479</v>
+        <v>3596</v>
       </c>
       <c r="F121">
-        <v>19575</v>
+        <v>20028</v>
       </c>
       <c r="G121">
         <v>0.82</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
         <v>St. Lucie County</v>
       </c>
       <c r="B122" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C122" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D122">
-        <v>34388</v>
+        <v>36485</v>
       </c>
       <c r="E122">
-        <v>3292</v>
+        <v>2975</v>
       </c>
       <c r="F122">
-        <v>37680</v>
+        <v>39460</v>
       </c>
       <c r="G122">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
         <v>Sumter County</v>
       </c>
       <c r="B123" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C123" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D123">
-        <v>41258</v>
+        <v>42846</v>
       </c>
       <c r="E123">
-        <v>3486</v>
+        <v>3461</v>
       </c>
       <c r="F123">
-        <v>44744</v>
+        <v>46307</v>
       </c>
       <c r="G123">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
         <v>Indian River County</v>
       </c>
       <c r="B124" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C124" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D124">
-        <v>27277</v>
+        <v>28078</v>
       </c>
       <c r="E124">
-        <v>3237</v>
+        <v>3457</v>
       </c>
       <c r="F124">
-        <v>30514</v>
+        <v>31535</v>
       </c>
       <c r="G124">
         <v>0.89</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B125" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C125" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D125">
-        <v>18678</v>
+        <v>19575</v>
       </c>
       <c r="E125">
-        <v>2612</v>
+        <v>2656</v>
       </c>
       <c r="F125">
-        <v>21290</v>
+        <v>22231</v>
       </c>
       <c r="G125">
         <v>0.88</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B126" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C126" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D126">
-        <v>9772</v>
+        <v>10305</v>
       </c>
       <c r="E126">
-        <v>1039</v>
+        <v>1076</v>
       </c>
       <c r="F126">
-        <v>10811</v>
+        <v>11381</v>
       </c>
       <c r="G126">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B127" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C127" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D127">
-        <v>15492</v>
+        <v>15651</v>
       </c>
       <c r="E127">
-        <v>1575</v>
+        <v>1721</v>
       </c>
       <c r="F127">
-        <v>17067</v>
+        <v>17372</v>
       </c>
       <c r="G127">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
         <v>Lake County</v>
       </c>
       <c r="B128" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C128" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D128">
-        <v>47646</v>
+        <v>48912</v>
       </c>
       <c r="E128">
-        <v>6014</v>
+        <v>5900</v>
       </c>
       <c r="F128">
-        <v>53660</v>
+        <v>54812</v>
       </c>
       <c r="G128">
         <v>0.89</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
         <v>Polk County</v>
       </c>
       <c r="B129" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C129" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D129">
-        <v>59505</v>
+        <v>61207</v>
       </c>
       <c r="E129">
-        <v>8665</v>
+        <v>8799</v>
       </c>
       <c r="F129">
-        <v>68170</v>
+        <v>70006</v>
       </c>
       <c r="G129">
         <v>0.87</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B130" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C130" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D130">
-        <v>18678</v>
+        <v>19575</v>
       </c>
       <c r="E130">
-        <v>2612</v>
+        <v>2656</v>
       </c>
       <c r="F130">
-        <v>21290</v>
+        <v>22231</v>
       </c>
       <c r="G130">
         <v>0.88</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B131" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C131" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D131">
-        <v>9772</v>
+        <v>10305</v>
       </c>
       <c r="E131">
-        <v>1039</v>
+        <v>1076</v>
       </c>
       <c r="F131">
-        <v>10811</v>
+        <v>11381</v>
       </c>
       <c r="G131">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
         <v>Lee County</v>
       </c>
       <c r="B132" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C132" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D132">
-        <v>104736</v>
+        <v>106692</v>
       </c>
       <c r="E132">
-        <v>14699</v>
+        <v>14958</v>
       </c>
       <c r="F132">
-        <v>119435</v>
+        <v>121650</v>
       </c>
       <c r="G132">
         <v>0.88</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B133" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C133" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D133">
-        <v>9772</v>
+        <v>10305</v>
       </c>
       <c r="E133">
-        <v>1039</v>
+        <v>1076</v>
       </c>
       <c r="F133">
-        <v>10811</v>
+        <v>11381</v>
       </c>
       <c r="G133">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
         <v>Leon County</v>
       </c>
       <c r="B134" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C134" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D134">
-        <v>15674</v>
+        <v>16534</v>
       </c>
       <c r="E134">
-        <v>3164</v>
+        <v>3109</v>
       </c>
       <c r="F134">
-        <v>18838</v>
+        <v>19643</v>
       </c>
       <c r="G134">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B135" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C135" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D135">
-        <v>18678</v>
+        <v>19575</v>
       </c>
       <c r="E135">
-        <v>2612</v>
+        <v>2656</v>
       </c>
       <c r="F135">
-        <v>21290</v>
+        <v>22231</v>
       </c>
       <c r="G135">
         <v>0.88</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B136" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C136" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D136">
-        <v>15492</v>
+        <v>15651</v>
       </c>
       <c r="E136">
-        <v>1575</v>
+        <v>1721</v>
       </c>
       <c r="F136">
-        <v>17067</v>
+        <v>17372</v>
       </c>
       <c r="G136">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
         <v>Brevard County</v>
       </c>
       <c r="B137" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C137" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D137">
-        <v>68368</v>
+        <v>70372</v>
       </c>
       <c r="E137">
-        <v>9967</v>
+        <v>9836</v>
       </c>
       <c r="F137">
-        <v>78335</v>
+        <v>80208</v>
       </c>
       <c r="G137">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B138" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C138" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D138">
-        <v>1434</v>
+        <v>1411</v>
       </c>
       <c r="E138">
-        <v>2709</v>
+        <v>2671</v>
       </c>
       <c r="F138">
-        <v>4143</v>
+        <v>4082</v>
       </c>
       <c r="G138">
         <v>0.35</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B139" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C139" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D139">
-        <v>35649</v>
+        <v>35429</v>
       </c>
       <c r="E139">
-        <v>61740</v>
+        <v>58584</v>
       </c>
       <c r="F139">
-        <v>97389</v>
+        <v>94013</v>
       </c>
       <c r="G139">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B140" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C140" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D140">
-        <v>2072</v>
+        <v>2186</v>
       </c>
       <c r="E140">
-        <v>3562</v>
+        <v>2941</v>
       </c>
       <c r="F140">
-        <v>5634</v>
+        <v>5127</v>
       </c>
       <c r="G140">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B141" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C141" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D141">
-        <v>1279</v>
+        <v>1382</v>
       </c>
       <c r="E141">
-        <v>639</v>
+        <v>787</v>
       </c>
       <c r="F141">
-        <v>1918</v>
+        <v>2169</v>
       </c>
       <c r="G141">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B142" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C142" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D142">
-        <v>2072</v>
+        <v>2186</v>
       </c>
       <c r="E142">
-        <v>3562</v>
+        <v>2941</v>
       </c>
       <c r="F142">
-        <v>5634</v>
+        <v>5127</v>
       </c>
       <c r="G142">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B143" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C143" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D143">
-        <v>1279</v>
+        <v>1382</v>
       </c>
       <c r="E143">
-        <v>639</v>
+        <v>787</v>
       </c>
       <c r="F143">
-        <v>1918</v>
+        <v>2169</v>
       </c>
       <c r="G143">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B144" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C144" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D144">
-        <v>2072</v>
+        <v>2186</v>
       </c>
       <c r="E144">
-        <v>3562</v>
+        <v>2941</v>
       </c>
       <c r="F144">
-        <v>5634</v>
+        <v>5127</v>
       </c>
       <c r="G144">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B145" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C145" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D145">
-        <v>2072</v>
+        <v>2186</v>
       </c>
       <c r="E145">
-        <v>3562</v>
+        <v>2941</v>
       </c>
       <c r="F145">
-        <v>5634</v>
+        <v>5127</v>
       </c>
       <c r="G145">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B146" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C146" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D146">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E146">
-        <v>1208</v>
+        <v>1162</v>
       </c>
       <c r="F146">
-        <v>1827</v>
+        <v>1793</v>
       </c>
       <c r="G146">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B147" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C147" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D147">
-        <v>2072</v>
+        <v>2186</v>
       </c>
       <c r="E147">
-        <v>3562</v>
+        <v>2941</v>
       </c>
       <c r="F147">
-        <v>5634</v>
+        <v>5127</v>
       </c>
       <c r="G147">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
         <v>Citrus County</v>
       </c>
       <c r="B148" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C148" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D148">
-        <v>349</v>
+        <v>268</v>
       </c>
       <c r="E148">
-        <v>377</v>
+        <v>193</v>
       </c>
       <c r="F148">
-        <v>726</v>
+        <v>461</v>
       </c>
       <c r="G148">
-        <v>0.48</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B149" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C149" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D149">
-        <v>4005</v>
+        <v>3881</v>
       </c>
       <c r="E149">
-        <v>2452</v>
+        <v>2639</v>
       </c>
       <c r="F149">
-        <v>6457</v>
+        <v>6520</v>
       </c>
       <c r="G149">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B150" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C150" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D150">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E150">
-        <v>1208</v>
+        <v>1162</v>
       </c>
       <c r="F150">
-        <v>1827</v>
+        <v>1793</v>
       </c>
       <c r="G150">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
         <v>Clay County</v>
       </c>
       <c r="B151" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C151" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D151">
-        <v>4143</v>
+        <v>4249</v>
       </c>
       <c r="E151">
-        <v>2746</v>
+        <v>2819</v>
       </c>
       <c r="F151">
-        <v>6889</v>
+        <v>7068</v>
       </c>
       <c r="G151">
         <v>0.6</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
         <v>Collier County</v>
       </c>
       <c r="B152" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C152" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D152">
-        <v>2458</v>
+        <v>2756</v>
       </c>
       <c r="E152">
-        <v>3145</v>
+        <v>2890</v>
       </c>
       <c r="F152">
-        <v>5603</v>
+        <v>5646</v>
       </c>
       <c r="G152">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B153" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C153" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D153">
-        <v>821</v>
+        <v>673</v>
       </c>
       <c r="E153">
-        <v>917</v>
+        <v>980</v>
       </c>
       <c r="F153">
-        <v>1738</v>
+        <v>1653</v>
       </c>
       <c r="G153">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
         <v>Duval County</v>
       </c>
       <c r="B154" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C154" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D154">
-        <v>35132</v>
+        <v>36961</v>
       </c>
       <c r="E154">
-        <v>56613</v>
+        <v>56698</v>
       </c>
       <c r="F154">
-        <v>91745</v>
+        <v>93659</v>
       </c>
       <c r="G154">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B155" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C155" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D155">
-        <v>821</v>
+        <v>673</v>
       </c>
       <c r="E155">
-        <v>917</v>
+        <v>980</v>
       </c>
       <c r="F155">
-        <v>1738</v>
+        <v>1653</v>
       </c>
       <c r="G155">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
         <v>Escambia County</v>
       </c>
       <c r="B156" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C156" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D156">
-        <v>7179</v>
+        <v>7371</v>
       </c>
       <c r="E156">
-        <v>12952</v>
+        <v>12314</v>
       </c>
       <c r="F156">
-        <v>20131</v>
+        <v>19685</v>
       </c>
       <c r="G156">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
         <v>Bay County</v>
       </c>
       <c r="B157" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C157" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D157">
-        <v>1929</v>
+        <v>1909</v>
       </c>
       <c r="E157">
-        <v>4212</v>
+        <v>4516</v>
       </c>
       <c r="F157">
-        <v>6141</v>
+        <v>6425</v>
       </c>
       <c r="G157">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B158" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C158" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D158">
-        <v>821</v>
+        <v>673</v>
       </c>
       <c r="E158">
-        <v>917</v>
+        <v>980</v>
       </c>
       <c r="F158">
-        <v>1738</v>
+        <v>1653</v>
       </c>
       <c r="G158">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
         <v>Flagler County</v>
       </c>
       <c r="B159" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C159" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D159">
-        <v>1290</v>
+        <v>1336</v>
       </c>
       <c r="E159">
-        <v>1368</v>
+        <v>1235</v>
       </c>
       <c r="F159">
-        <v>2658</v>
+        <v>2571</v>
       </c>
       <c r="G159">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
         <v>Hernando County</v>
       </c>
       <c r="B160" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C160" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D160">
-        <v>1521</v>
+        <v>1600</v>
       </c>
       <c r="E160">
-        <v>1094</v>
+        <v>1099</v>
       </c>
       <c r="F160">
-        <v>2615</v>
+        <v>2699</v>
       </c>
       <c r="G160">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
         <v>Alachua County</v>
       </c>
       <c r="B161" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C161" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D161">
-        <v>4615</v>
+        <v>4753</v>
       </c>
       <c r="E161">
-        <v>10368</v>
+        <v>9562</v>
       </c>
       <c r="F161">
-        <v>14983</v>
+        <v>14315</v>
       </c>
       <c r="G161">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B162" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C162" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D162">
-        <v>1537</v>
+        <v>1614</v>
       </c>
       <c r="E162">
-        <v>2903</v>
+        <v>2789</v>
       </c>
       <c r="F162">
-        <v>4440</v>
+        <v>4403</v>
       </c>
       <c r="G162">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
         <v>Hillsborough County</v>
       </c>
       <c r="B163" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C163" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D163">
-        <v>29201</v>
+        <v>30701</v>
       </c>
       <c r="E163">
-        <v>45341</v>
+        <v>44900</v>
       </c>
       <c r="F163">
-        <v>74542</v>
+        <v>75601</v>
       </c>
       <c r="G163">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B164" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C164" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D164">
-        <v>1537</v>
+        <v>1614</v>
       </c>
       <c r="E164">
-        <v>2903</v>
+        <v>2789</v>
       </c>
       <c r="F164">
-        <v>4440</v>
+        <v>4403</v>
       </c>
       <c r="G164">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
         <v>Indian River County</v>
       </c>
       <c r="B165" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C165" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D165">
-        <v>1258</v>
+        <v>1530</v>
       </c>
       <c r="E165">
-        <v>1340</v>
+        <v>1353</v>
       </c>
       <c r="F165">
-        <v>2598</v>
+        <v>2883</v>
       </c>
       <c r="G165">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
         <v>Lake County</v>
       </c>
       <c r="B166" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C166" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D166">
-        <v>4770</v>
+        <v>5526</v>
       </c>
       <c r="E166">
-        <v>5138</v>
+        <v>5164</v>
       </c>
       <c r="F166">
-        <v>9908</v>
+        <v>10690</v>
       </c>
       <c r="G166">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B167" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C167" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D167">
-        <v>4005</v>
+        <v>3881</v>
       </c>
       <c r="E167">
-        <v>2452</v>
+        <v>2639</v>
       </c>
       <c r="F167">
-        <v>6457</v>
+        <v>6520</v>
       </c>
       <c r="G167">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B168" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C168" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D168">
-        <v>1537</v>
+        <v>1614</v>
       </c>
       <c r="E168">
-        <v>2903</v>
+        <v>2789</v>
       </c>
       <c r="F168">
-        <v>4440</v>
+        <v>4403</v>
       </c>
       <c r="G168">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
         <v>Lee County</v>
       </c>
       <c r="B169" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C169" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D169">
-        <v>6111</v>
+        <v>6264</v>
       </c>
       <c r="E169">
-        <v>8468</v>
+        <v>7907</v>
       </c>
       <c r="F169">
-        <v>14579</v>
+        <v>14171</v>
       </c>
       <c r="G169">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B170" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C170" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D170">
-        <v>1537</v>
+        <v>1614</v>
       </c>
       <c r="E170">
-        <v>2903</v>
+        <v>2789</v>
       </c>
       <c r="F170">
-        <v>4440</v>
+        <v>4403</v>
       </c>
       <c r="G170">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
         <v>Leon County</v>
       </c>
       <c r="B171" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C171" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D171">
-        <v>8444</v>
+        <v>9205</v>
       </c>
       <c r="E171">
-        <v>21805</v>
+        <v>21355</v>
       </c>
       <c r="F171">
-        <v>30249</v>
+        <v>30560</v>
       </c>
       <c r="G171">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B172" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C172" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D172">
-        <v>1537</v>
+        <v>1614</v>
       </c>
       <c r="E172">
-        <v>2903</v>
+        <v>2789</v>
       </c>
       <c r="F172">
-        <v>4440</v>
+        <v>4403</v>
       </c>
       <c r="G172">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
         <v>Manatee County</v>
       </c>
       <c r="B173" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C173" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D173">
-        <v>3024</v>
+        <v>3480</v>
       </c>
       <c r="E173">
-        <v>5585</v>
+        <v>5706</v>
       </c>
       <c r="F173">
-        <v>8609</v>
+        <v>9186</v>
       </c>
       <c r="G173">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
         <v>Brevard County</v>
       </c>
       <c r="B174" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C174" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D174">
-        <v>8452</v>
+        <v>8339</v>
       </c>
       <c r="E174">
-        <v>7547</v>
+        <v>7407</v>
       </c>
       <c r="F174">
-        <v>15999</v>
+        <v>15746</v>
       </c>
       <c r="G174">
         <v>0.53</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
         <v>Marion County</v>
       </c>
       <c r="B175" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C175" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D175">
-        <v>4908</v>
+        <v>5634</v>
       </c>
       <c r="E175">
-        <v>7222</v>
+        <v>6600</v>
       </c>
       <c r="F175">
-        <v>12130</v>
+        <v>12234</v>
       </c>
       <c r="G175">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B176" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C176" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D176">
-        <v>1709</v>
+        <v>2186</v>
       </c>
       <c r="E176">
-        <v>1826</v>
+        <v>2002</v>
       </c>
       <c r="F176">
-        <v>3535</v>
+        <v>4188</v>
       </c>
       <c r="G176">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
         <v>Martin County</v>
       </c>
       <c r="B177" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C177" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D177">
-        <v>590</v>
+        <v>846</v>
       </c>
       <c r="E177">
-        <v>862</v>
+        <v>551</v>
       </c>
       <c r="F177">
-        <v>1452</v>
+        <v>1397</v>
       </c>
       <c r="G177">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B178" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C178" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D178">
-        <v>1709</v>
+        <v>2186</v>
       </c>
       <c r="E178">
-        <v>1826</v>
+        <v>2002</v>
       </c>
       <c r="F178">
-        <v>3535</v>
+        <v>4188</v>
       </c>
       <c r="G178">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
         <v>Okaloosa County</v>
       </c>
       <c r="B179" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C179" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D179">
-        <v>2748</v>
+        <v>2374</v>
       </c>
       <c r="E179">
-        <v>3127</v>
+        <v>3448</v>
       </c>
       <c r="F179">
-        <v>5875</v>
+        <v>5822</v>
       </c>
       <c r="G179">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B180" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C180" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D180">
-        <v>1709</v>
+        <v>2186</v>
       </c>
       <c r="E180">
-        <v>1826</v>
+        <v>2002</v>
       </c>
       <c r="F180">
-        <v>3535</v>
+        <v>4188</v>
       </c>
       <c r="G180">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
         <v>Orange County</v>
       </c>
       <c r="B181" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C181" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D181">
-        <v>29322</v>
+        <v>29646</v>
       </c>
       <c r="E181">
-        <v>44172</v>
+        <v>46020</v>
       </c>
       <c r="F181">
-        <v>73494</v>
+        <v>75666</v>
       </c>
       <c r="G181">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
         <v>Osceola County</v>
       </c>
       <c r="B182" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C182" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D182">
-        <v>6158</v>
+        <v>6401</v>
       </c>
       <c r="E182">
-        <v>3707</v>
+        <v>3832</v>
       </c>
       <c r="F182">
-        <v>9865</v>
+        <v>10233</v>
       </c>
       <c r="G182">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B183" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C183" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D183">
-        <v>7155</v>
+        <v>6846</v>
       </c>
       <c r="E183">
-        <v>5097</v>
+        <v>5506</v>
       </c>
       <c r="F183">
-        <v>12252</v>
+        <v>12352</v>
       </c>
       <c r="G183">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
         <v>Palm Beach County</v>
       </c>
       <c r="B184" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C184" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D184">
-        <v>29016</v>
+        <v>29720</v>
       </c>
       <c r="E184">
-        <v>35863</v>
+        <v>36093</v>
       </c>
       <c r="F184">
-        <v>64879</v>
+        <v>65813</v>
       </c>
       <c r="G184">
         <v>0.45</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B185" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C185" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D185">
-        <v>7155</v>
+        <v>6846</v>
       </c>
       <c r="E185">
-        <v>5097</v>
+        <v>5506</v>
       </c>
       <c r="F185">
-        <v>12252</v>
+        <v>12352</v>
       </c>
       <c r="G185">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
         <v>Pasco County</v>
       </c>
       <c r="B186" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C186" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D186">
-        <v>5755</v>
+        <v>5990</v>
       </c>
       <c r="E186">
-        <v>3951</v>
+        <v>3983</v>
       </c>
       <c r="F186">
-        <v>9706</v>
+        <v>9973</v>
       </c>
       <c r="G186">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B187" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C187" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D187">
-        <v>7155</v>
+        <v>6846</v>
       </c>
       <c r="E187">
-        <v>5097</v>
+        <v>5506</v>
       </c>
       <c r="F187">
-        <v>12252</v>
+        <v>12352</v>
       </c>
       <c r="G187">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
         <v>Pinellas County</v>
       </c>
       <c r="B188" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C188" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D188">
-        <v>9571</v>
+        <v>9026</v>
       </c>
       <c r="E188">
-        <v>15286</v>
+        <v>15812</v>
       </c>
       <c r="F188">
-        <v>24857</v>
+        <v>24838</v>
       </c>
       <c r="G188">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
         <v>Broward County</v>
       </c>
       <c r="B189" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C189" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D189">
-        <v>63602</v>
+        <v>64775</v>
       </c>
       <c r="E189">
-        <v>76583</v>
+        <v>74568</v>
       </c>
       <c r="F189">
-        <v>140185</v>
+        <v>139343</v>
       </c>
       <c r="G189">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
         <v>Polk County</v>
       </c>
       <c r="B190" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C190" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D190">
-        <v>12715</v>
+        <v>13518</v>
       </c>
       <c r="E190">
-        <v>14847</v>
+        <v>15376</v>
       </c>
       <c r="F190">
-        <v>27562</v>
+        <v>28894</v>
       </c>
       <c r="G190">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B191" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C191" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D191">
-        <v>7155</v>
+        <v>6846</v>
       </c>
       <c r="E191">
-        <v>5097</v>
+        <v>5506</v>
       </c>
       <c r="F191">
-        <v>12252</v>
+        <v>12352</v>
       </c>
       <c r="G191">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
         <v>St. Lucie County</v>
       </c>
       <c r="B192" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C192" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D192">
-        <v>10533</v>
+        <v>11136</v>
       </c>
       <c r="E192">
-        <v>6160</v>
+        <v>6766</v>
       </c>
       <c r="F192">
-        <v>16693</v>
+        <v>17902</v>
       </c>
       <c r="G192">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B193" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C193" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D193">
-        <v>7155</v>
+        <v>6846</v>
       </c>
       <c r="E193">
-        <v>5097</v>
+        <v>5506</v>
       </c>
       <c r="F193">
-        <v>12252</v>
+        <v>12352</v>
       </c>
       <c r="G193">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
         <v>Santa Rosa County</v>
       </c>
       <c r="B194" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C194" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D194">
-        <v>1688</v>
+        <v>1518</v>
       </c>
       <c r="E194">
-        <v>689</v>
+        <v>973</v>
       </c>
       <c r="F194">
-        <v>2377</v>
+        <v>2491</v>
       </c>
       <c r="G194">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B195" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C195" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D195">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="E195">
-        <v>1208</v>
+        <v>1162</v>
       </c>
       <c r="F195">
-        <v>1827</v>
+        <v>1793</v>
       </c>
       <c r="G195">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B196" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C196" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D196">
-        <v>7155</v>
+        <v>6846</v>
       </c>
       <c r="E196">
-        <v>5097</v>
+        <v>5506</v>
       </c>
       <c r="F196">
-        <v>12252</v>
+        <v>12352</v>
       </c>
       <c r="G196">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
         <v>Charlotte County</v>
       </c>
       <c r="B197" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C197" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D197">
-        <v>1186</v>
+        <v>1106</v>
       </c>
       <c r="E197">
-        <v>755</v>
+        <v>592</v>
       </c>
       <c r="F197">
-        <v>1941</v>
+        <v>1698</v>
       </c>
       <c r="G197">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
         <v>Seminole County</v>
       </c>
       <c r="B198" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C198" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D198">
-        <v>6542</v>
+        <v>6245</v>
       </c>
       <c r="E198">
-        <v>10111</v>
+        <v>10199</v>
       </c>
       <c r="F198">
-        <v>16653</v>
+        <v>16444</v>
       </c>
       <c r="G198">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B199" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C199" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D199">
-        <v>7155</v>
+        <v>6846</v>
       </c>
       <c r="E199">
-        <v>5097</v>
+        <v>5506</v>
       </c>
       <c r="F199">
-        <v>12252</v>
+        <v>12352</v>
       </c>
       <c r="G199">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
         <v>Sumter County</v>
       </c>
       <c r="B200" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C200" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D200">
-        <v>1168</v>
+        <v>1131</v>
       </c>
       <c r="E200">
-        <v>581</v>
+        <v>621</v>
       </c>
       <c r="F200">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="G200">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B201" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C201" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D201">
-        <v>7155</v>
+        <v>6846</v>
       </c>
       <c r="E201">
-        <v>5097</v>
+        <v>5506</v>
       </c>
       <c r="F201">
-        <v>12252</v>
+        <v>12352</v>
       </c>
       <c r="G201">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
         <v>Volusia County</v>
       </c>
       <c r="B202" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C202" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D202">
-        <v>6749</v>
+        <v>6937</v>
       </c>
       <c r="E202">
-        <v>10326</v>
+        <v>10379</v>
       </c>
       <c r="F202">
-        <v>17075</v>
+        <v>17316</v>
       </c>
       <c r="G202">
         <v>0.4</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B203" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C203" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D203">
-        <v>2072</v>
+        <v>2186</v>
       </c>
       <c r="E203">
-        <v>3562</v>
+        <v>2941</v>
       </c>
       <c r="F203">
-        <v>5634</v>
+        <v>5127</v>
       </c>
       <c r="G203">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B204" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C204" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D204">
-        <v>35649</v>
+        <v>35429</v>
       </c>
       <c r="E204">
-        <v>61740</v>
+        <v>58584</v>
       </c>
       <c r="F204">
-        <v>97389</v>
+        <v>94013</v>
       </c>
       <c r="G204">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B205" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C205" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D205">
-        <v>1501</v>
+        <v>1481</v>
       </c>
       <c r="E205">
-        <v>407</v>
+        <v>349</v>
       </c>
       <c r="F205">
-        <v>1908</v>
+        <v>1830</v>
       </c>
       <c r="G205">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
         <v>Sumter County</v>
       </c>
       <c r="B206" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C206" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D206">
-        <v>562</v>
+        <v>586</v>
       </c>
       <c r="E206">
-        <v>127</v>
+        <v>165</v>
       </c>
       <c r="F206">
-        <v>689</v>
+        <v>751</v>
       </c>
       <c r="G206">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
         <v>Pinellas County</v>
       </c>
       <c r="B207" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C207" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D207">
-        <v>5178</v>
+        <v>5563</v>
       </c>
       <c r="E207">
-        <v>2002</v>
+        <v>2440</v>
       </c>
       <c r="F207">
-        <v>7180</v>
+        <v>8003</v>
       </c>
       <c r="G207">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B208" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C208" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D208">
-        <v>430</v>
+        <v>481</v>
       </c>
       <c r="E208">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="F208">
-        <v>692</v>
+        <v>737</v>
       </c>
       <c r="G208">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
         <v>Leon County</v>
       </c>
       <c r="B209" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C209" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D209">
-        <v>3751</v>
+        <v>4027</v>
       </c>
       <c r="E209">
-        <v>1986</v>
+        <v>2048</v>
       </c>
       <c r="F209">
-        <v>5737</v>
+        <v>6075</v>
       </c>
       <c r="G209">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B210" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C210" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D210">
-        <v>1501</v>
+        <v>1481</v>
       </c>
       <c r="E210">
-        <v>407</v>
+        <v>349</v>
       </c>
       <c r="F210">
-        <v>1908</v>
+        <v>1830</v>
       </c>
       <c r="G210">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B211" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C211" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D211">
-        <v>4290</v>
+        <v>4278</v>
       </c>
       <c r="E211">
-        <v>1163</v>
+        <v>1395</v>
       </c>
       <c r="F211">
-        <v>5453</v>
+        <v>5673</v>
       </c>
       <c r="G211">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
         <v>Lee County</v>
       </c>
       <c r="B212" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C212" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D212">
-        <v>3043</v>
+        <v>3111</v>
       </c>
       <c r="E212">
-        <v>792</v>
+        <v>958</v>
       </c>
       <c r="F212">
-        <v>3835</v>
+        <v>4069</v>
       </c>
       <c r="G212">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
         <v>Lake County</v>
       </c>
       <c r="B213" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C213" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D213">
-        <v>2507</v>
+        <v>2686</v>
       </c>
       <c r="E213">
-        <v>990</v>
+        <v>933</v>
       </c>
       <c r="F213">
-        <v>3497</v>
+        <v>3619</v>
       </c>
       <c r="G213">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B214" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C214" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D214">
-        <v>4290</v>
+        <v>4278</v>
       </c>
       <c r="E214">
-        <v>1163</v>
+        <v>1395</v>
       </c>
       <c r="F214">
-        <v>5453</v>
+        <v>5673</v>
       </c>
       <c r="G214">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
         <v>Polk County</v>
       </c>
       <c r="B215" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C215" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D215">
-        <v>6231</v>
+        <v>6794</v>
       </c>
       <c r="E215">
-        <v>2499</v>
+        <v>2598</v>
       </c>
       <c r="F215">
-        <v>8730</v>
+        <v>9392</v>
       </c>
       <c r="G215">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
         <v>Broward County</v>
       </c>
       <c r="B216" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C216" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D216">
-        <v>27631</v>
+        <v>28206</v>
       </c>
       <c r="E216">
-        <v>9780</v>
+        <v>10120</v>
       </c>
       <c r="F216">
-        <v>37411</v>
+        <v>38326</v>
       </c>
       <c r="G216">
         <v>0.74</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B217" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C217" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D217">
-        <v>23565</v>
+        <v>23251</v>
       </c>
       <c r="E217">
-        <v>11149</v>
+        <v>10948</v>
       </c>
       <c r="F217">
-        <v>34714</v>
+        <v>34199</v>
       </c>
       <c r="G217">
         <v>0.68</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B218" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C218" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D218">
-        <v>1501</v>
+        <v>1481</v>
       </c>
       <c r="E218">
-        <v>407</v>
+        <v>349</v>
       </c>
       <c r="F218">
-        <v>1908</v>
+        <v>1830</v>
       </c>
       <c r="G218">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B219" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C219" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D219">
-        <v>1767</v>
+        <v>1850</v>
       </c>
       <c r="E219">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="F219">
-        <v>2359</v>
+        <v>2453</v>
       </c>
       <c r="G219">
         <v>0.75</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
         <v>Indian River County</v>
       </c>
       <c r="B220" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C220" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D220">
-        <v>891</v>
+        <v>1107</v>
       </c>
       <c r="E220">
-        <v>175</v>
+        <v>132</v>
       </c>
       <c r="F220">
-        <v>1066</v>
+        <v>1239</v>
       </c>
       <c r="G220">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B221" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C221" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D221">
-        <v>1501</v>
+        <v>1481</v>
       </c>
       <c r="E221">
-        <v>407</v>
+        <v>349</v>
       </c>
       <c r="F221">
-        <v>1908</v>
+        <v>1830</v>
       </c>
       <c r="G221">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B222" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C222" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D222">
-        <v>845</v>
+        <v>934</v>
       </c>
       <c r="E222">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="F222">
-        <v>909</v>
+        <v>979</v>
       </c>
       <c r="G222">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
         <v>St. Lucie County</v>
       </c>
       <c r="B223" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C223" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D223">
-        <v>4303</v>
+        <v>4604</v>
       </c>
       <c r="E223">
-        <v>1584</v>
+        <v>1820</v>
       </c>
       <c r="F223">
-        <v>5887</v>
+        <v>6424</v>
       </c>
       <c r="G223">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
         <v>Hillsborough County</v>
       </c>
       <c r="B224" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C224" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D224">
-        <v>10525</v>
+        <v>10701</v>
       </c>
       <c r="E224">
-        <v>5127</v>
+        <v>5579</v>
       </c>
       <c r="F224">
-        <v>15652</v>
+        <v>16280</v>
       </c>
       <c r="G224">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B225" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C225" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D225">
-        <v>4290</v>
+        <v>4278</v>
       </c>
       <c r="E225">
-        <v>1163</v>
+        <v>1395</v>
       </c>
       <c r="F225">
-        <v>5453</v>
+        <v>5673</v>
       </c>
       <c r="G225">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B226" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C226" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D226">
-        <v>1425</v>
+        <v>1452</v>
       </c>
       <c r="E226">
-        <v>388</v>
+        <v>339</v>
       </c>
       <c r="F226">
-        <v>1813</v>
+        <v>1791</v>
       </c>
       <c r="G226">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B227" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C227" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D227">
-        <v>1501</v>
+        <v>1481</v>
       </c>
       <c r="E227">
-        <v>407</v>
+        <v>349</v>
       </c>
       <c r="F227">
-        <v>1908</v>
+        <v>1830</v>
       </c>
       <c r="G227">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
         <v>Hernando County</v>
       </c>
       <c r="B228" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C228" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D228">
-        <v>803</v>
+        <v>742</v>
       </c>
       <c r="E228">
-        <v>103</v>
+        <v>191</v>
       </c>
       <c r="F228">
-        <v>906</v>
+        <v>933</v>
       </c>
       <c r="G228">
-        <v>0.89</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
         <v>Bay County</v>
       </c>
       <c r="B229" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C229" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D229">
-        <v>1290</v>
+        <v>1358</v>
       </c>
       <c r="E229">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F229">
-        <v>1518</v>
+        <v>1589</v>
       </c>
       <c r="G229">
         <v>0.85</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B230" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C230" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D230">
-        <v>1767</v>
+        <v>1850</v>
       </c>
       <c r="E230">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="F230">
-        <v>2359</v>
+        <v>2453</v>
       </c>
       <c r="G230">
         <v>0.75</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
         <v>Santa Rosa County</v>
       </c>
       <c r="B231" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C231" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D231">
-        <v>546</v>
+        <v>502</v>
+      </c>
+      <c r="E231">
+        <v>12</v>
       </c>
       <c r="F231">
-        <v>546</v>
+        <v>514</v>
       </c>
       <c r="G231">
-        <v>1</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B232" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C232" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D232">
-        <v>1425</v>
+        <v>1452</v>
       </c>
       <c r="E232">
-        <v>388</v>
+        <v>339</v>
       </c>
       <c r="F232">
-        <v>1813</v>
+        <v>1791</v>
       </c>
       <c r="G232">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
         <v>Flagler County</v>
       </c>
       <c r="B233" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C233" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D233">
-        <v>1318</v>
+        <v>1398</v>
       </c>
       <c r="E233">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="F233">
-        <v>1497</v>
+        <v>1571</v>
       </c>
       <c r="G233">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B234" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C234" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D234">
-        <v>4290</v>
+        <v>4278</v>
       </c>
       <c r="E234">
-        <v>1163</v>
+        <v>1395</v>
       </c>
       <c r="F234">
-        <v>5453</v>
+        <v>5673</v>
       </c>
       <c r="G234">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
         <v>Volusia County</v>
       </c>
       <c r="B235" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C235" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D235">
-        <v>2854</v>
+        <v>2839</v>
       </c>
       <c r="E235">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="F235">
-        <v>4061</v>
+        <v>4050</v>
       </c>
       <c r="G235">
         <v>0.7</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B236" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C236" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D236">
-        <v>534</v>
+        <v>480</v>
       </c>
       <c r="E236">
-        <v>181</v>
+        <v>254</v>
       </c>
       <c r="F236">
-        <v>715</v>
+        <v>734</v>
       </c>
       <c r="G236">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
         <v>Escambia County</v>
       </c>
       <c r="B237" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C237" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D237">
-        <v>4318</v>
+        <v>4471</v>
       </c>
       <c r="E237">
-        <v>1831</v>
+        <v>1800</v>
       </c>
       <c r="F237">
-        <v>6149</v>
+        <v>6271</v>
       </c>
       <c r="G237">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B238" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C238" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D238">
-        <v>845</v>
+        <v>934</v>
       </c>
       <c r="E238">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="F238">
-        <v>909</v>
+        <v>979</v>
       </c>
       <c r="G238">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B239" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C239" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D239">
-        <v>1181</v>
+        <v>1111</v>
       </c>
       <c r="E239">
-        <v>603</v>
+        <v>569</v>
       </c>
       <c r="F239">
-        <v>1784</v>
+        <v>1680</v>
       </c>
       <c r="G239">
         <v>0.66</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B240" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C240" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D240">
-        <v>534</v>
+        <v>480</v>
       </c>
       <c r="E240">
-        <v>181</v>
+        <v>254</v>
       </c>
       <c r="F240">
-        <v>715</v>
+        <v>734</v>
       </c>
       <c r="G240">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
         <v>Duval County</v>
       </c>
       <c r="B241" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C241" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D241">
-        <v>13949</v>
+        <v>14866</v>
       </c>
       <c r="E241">
-        <v>7563</v>
+        <v>8077</v>
       </c>
       <c r="F241">
-        <v>21512</v>
+        <v>22943</v>
       </c>
       <c r="G241">
         <v>0.65</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
         <v>Collier County</v>
       </c>
       <c r="B242" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C242" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D242">
-        <v>944</v>
+        <v>1111</v>
       </c>
       <c r="E242">
-        <v>399</v>
+        <v>470</v>
       </c>
       <c r="F242">
-        <v>1343</v>
+        <v>1581</v>
       </c>
       <c r="G242">
         <v>0.7</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B243" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C243" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D243">
-        <v>4290</v>
+        <v>4278</v>
       </c>
       <c r="E243">
-        <v>1163</v>
+        <v>1395</v>
       </c>
       <c r="F243">
-        <v>5453</v>
+        <v>5673</v>
       </c>
       <c r="G243">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B244" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C244" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D244">
-        <v>534</v>
+        <v>480</v>
       </c>
       <c r="E244">
-        <v>181</v>
+        <v>254</v>
       </c>
       <c r="F244">
-        <v>715</v>
+        <v>734</v>
       </c>
       <c r="G244">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
         <v>Clay County</v>
       </c>
       <c r="B245" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C245" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D245">
-        <v>1008</v>
+        <v>1159</v>
       </c>
       <c r="E245">
-        <v>337</v>
+        <v>298</v>
       </c>
       <c r="F245">
-        <v>1345</v>
+        <v>1457</v>
       </c>
       <c r="G245">
-        <v>0.75</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
         <v>Charlotte County</v>
       </c>
       <c r="B246" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C246" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D246">
         <v>1011</v>
       </c>
       <c r="E246">
-        <v>389</v>
+        <v>404</v>
       </c>
       <c r="F246">
-        <v>1400</v>
+        <v>1415</v>
       </c>
       <c r="G246">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
         <v>Seminole County</v>
       </c>
       <c r="B247" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C247" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D247">
-        <v>2589</v>
+        <v>2904</v>
       </c>
       <c r="E247">
-        <v>957</v>
+        <v>1056</v>
       </c>
       <c r="F247">
-        <v>3546</v>
+        <v>3960</v>
       </c>
       <c r="G247">
         <v>0.73</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B248" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C248" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D248">
-        <v>430</v>
+        <v>481</v>
       </c>
       <c r="E248">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="F248">
-        <v>692</v>
+        <v>737</v>
       </c>
       <c r="G248">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B249" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C249" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D249">
-        <v>1425</v>
+        <v>1452</v>
       </c>
       <c r="E249">
-        <v>388</v>
+        <v>339</v>
       </c>
       <c r="F249">
-        <v>1813</v>
+        <v>1791</v>
       </c>
       <c r="G249">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
         <v>Osceola County</v>
       </c>
       <c r="B250" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C250" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D250">
-        <v>2133</v>
+        <v>2286</v>
       </c>
       <c r="E250">
-        <v>617</v>
+        <v>649</v>
       </c>
       <c r="F250">
-        <v>2750</v>
+        <v>2935</v>
       </c>
       <c r="G250">
         <v>0.78</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B251" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C251" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D251">
-        <v>430</v>
+        <v>481</v>
       </c>
       <c r="E251">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="F251">
-        <v>692</v>
+        <v>737</v>
       </c>
       <c r="G251">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
         <v>Citrus County</v>
       </c>
       <c r="B252" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C252" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D252">
-        <v>404</v>
+        <v>430</v>
       </c>
       <c r="E252">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="F252">
-        <v>443</v>
+        <v>490</v>
       </c>
       <c r="G252">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B253" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C253" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D253">
-        <v>4290</v>
+        <v>4278</v>
       </c>
       <c r="E253">
-        <v>1163</v>
+        <v>1395</v>
       </c>
       <c r="F253">
-        <v>5453</v>
+        <v>5673</v>
       </c>
       <c r="G253">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
         <v>Orange County</v>
       </c>
       <c r="B254" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C254" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D254">
-        <v>12101</v>
+        <v>12606</v>
       </c>
       <c r="E254">
-        <v>5253</v>
+        <v>6158</v>
       </c>
       <c r="F254">
-        <v>17354</v>
+        <v>18764</v>
       </c>
       <c r="G254">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B255" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C255" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D255">
-        <v>1012</v>
+        <v>1068</v>
       </c>
       <c r="E255">
-        <v>375</v>
+        <v>309</v>
       </c>
       <c r="F255">
-        <v>1387</v>
+        <v>1377</v>
       </c>
       <c r="G255">
-        <v>0.73</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
         <v>Okaloosa County</v>
       </c>
       <c r="B256" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C256" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D256">
-        <v>1030</v>
+        <v>1073</v>
       </c>
       <c r="E256">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="F256">
-        <v>1229</v>
+        <v>1285</v>
       </c>
       <c r="G256">
         <v>0.84</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B257" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C257" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D257">
-        <v>1425</v>
+        <v>1452</v>
       </c>
       <c r="E257">
-        <v>388</v>
+        <v>339</v>
       </c>
       <c r="F257">
-        <v>1813</v>
+        <v>1791</v>
       </c>
       <c r="G257">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
         <v>Palm Beach County</v>
       </c>
       <c r="B258" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C258" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D258">
-        <v>13869</v>
+        <v>14490</v>
       </c>
       <c r="E258">
-        <v>5659</v>
+        <v>5881</v>
       </c>
       <c r="F258">
-        <v>19528</v>
+        <v>20371</v>
       </c>
       <c r="G258">
         <v>0.71</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B259" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C259" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D259">
-        <v>1012</v>
+        <v>1068</v>
       </c>
       <c r="E259">
-        <v>375</v>
+        <v>309</v>
       </c>
       <c r="F259">
-        <v>1387</v>
+        <v>1377</v>
       </c>
       <c r="G259">
-        <v>0.73</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B260" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C260" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D260">
-        <v>4290</v>
+        <v>4278</v>
       </c>
       <c r="E260">
-        <v>1163</v>
+        <v>1395</v>
       </c>
       <c r="F260">
-        <v>5453</v>
+        <v>5673</v>
       </c>
       <c r="G260">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B261" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C261" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D261">
-        <v>1425</v>
+        <v>1452</v>
       </c>
       <c r="E261">
-        <v>388</v>
+        <v>339</v>
       </c>
       <c r="F261">
-        <v>1813</v>
+        <v>1791</v>
       </c>
       <c r="G261">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
         <v>Alachua County</v>
       </c>
       <c r="B262" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C262" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D262">
-        <v>2796</v>
+        <v>3002</v>
       </c>
       <c r="E262">
-        <v>1177</v>
+        <v>1205</v>
       </c>
       <c r="F262">
-        <v>3973</v>
+        <v>4207</v>
       </c>
       <c r="G262">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
         <v>Martin County</v>
       </c>
       <c r="B263" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C263" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D263">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="E263">
-        <v>233</v>
+        <v>184</v>
       </c>
       <c r="F263">
-        <v>590</v>
+        <v>537</v>
       </c>
       <c r="G263">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
         <v>Brevard County</v>
       </c>
       <c r="B264" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C264" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D264">
-        <v>5040</v>
+        <v>5289</v>
       </c>
       <c r="E264">
-        <v>1015</v>
+        <v>1302</v>
       </c>
       <c r="F264">
-        <v>6055</v>
+        <v>6591</v>
       </c>
       <c r="G264">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B265" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C265" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D265">
-        <v>1425</v>
+        <v>1452</v>
       </c>
       <c r="E265">
-        <v>388</v>
+        <v>339</v>
       </c>
       <c r="F265">
-        <v>1813</v>
+        <v>1791</v>
       </c>
       <c r="G265">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
         <v>Pasco County</v>
       </c>
       <c r="B266" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C266" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D266">
-        <v>1533</v>
+        <v>1810</v>
       </c>
       <c r="E266">
-        <v>331</v>
+        <v>412</v>
       </c>
       <c r="F266">
-        <v>1864</v>
+        <v>2222</v>
       </c>
       <c r="G266">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
         <v>Marion County</v>
       </c>
       <c r="B267" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C267" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D267">
-        <v>3538</v>
+        <v>3605</v>
       </c>
       <c r="E267">
-        <v>978</v>
+        <v>931</v>
       </c>
       <c r="F267">
-        <v>4516</v>
+        <v>4536</v>
       </c>
       <c r="G267">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B268" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C268" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D268">
-        <v>1012</v>
+        <v>1068</v>
       </c>
       <c r="E268">
-        <v>375</v>
+        <v>309</v>
       </c>
       <c r="F268">
-        <v>1387</v>
+        <v>1377</v>
       </c>
       <c r="G268">
-        <v>0.73</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B269" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C269" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D269">
-        <v>4290</v>
+        <v>4278</v>
       </c>
       <c r="E269">
-        <v>1163</v>
+        <v>1395</v>
       </c>
       <c r="F269">
-        <v>5453</v>
+        <v>5673</v>
       </c>
       <c r="G269">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B270" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C270" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D270">
-        <v>23565</v>
+        <v>23251</v>
       </c>
       <c r="E270">
-        <v>11149</v>
+        <v>10948</v>
       </c>
       <c r="F270">
-        <v>34714</v>
+        <v>34199</v>
       </c>
       <c r="G270">
         <v>0.68</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
         <v>Manatee County</v>
       </c>
       <c r="B271" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C271" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D271">
-        <v>1873</v>
+        <v>2136</v>
       </c>
       <c r="E271">
-        <v>525</v>
+        <v>560</v>
       </c>
       <c r="F271">
-        <v>2398</v>
+        <v>2696</v>
       </c>
       <c r="G271">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B272" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C272" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D272">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="E272">
-        <v>317</v>
+        <v>501</v>
       </c>
       <c r="F272">
-        <v>888</v>
+        <v>1082</v>
       </c>
       <c r="G272">
-        <v>0.64</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
         <v>Alachua County</v>
       </c>
       <c r="B273" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C273" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D273">
-        <v>4129</v>
+        <v>4823</v>
       </c>
       <c r="E273">
-        <v>4903</v>
+        <v>5703</v>
       </c>
       <c r="F273">
-        <v>9032</v>
+        <v>10526</v>
       </c>
       <c r="G273">
         <v>0.46</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
         <v>Bay County</v>
       </c>
       <c r="B274" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C274" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D274">
-        <v>2403</v>
+        <v>2366</v>
       </c>
       <c r="E274">
-        <v>1708</v>
+        <v>2051</v>
       </c>
       <c r="F274">
-        <v>4111</v>
+        <v>4417</v>
       </c>
       <c r="G274">
-        <v>0.58</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
         <v>Brevard County</v>
       </c>
       <c r="B275" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C275" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D275">
-        <v>6742</v>
+        <v>7413</v>
       </c>
       <c r="E275">
-        <v>3488</v>
+        <v>3806</v>
       </c>
       <c r="F275">
-        <v>10230</v>
+        <v>11219</v>
       </c>
       <c r="G275">
         <v>0.66</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
         <v>Broward County</v>
       </c>
       <c r="B276" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C276" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D276">
-        <v>29069</v>
+        <v>31555</v>
       </c>
       <c r="E276">
-        <v>16636</v>
+        <v>17061</v>
       </c>
       <c r="F276">
-        <v>45705</v>
+        <v>48616</v>
       </c>
       <c r="G276">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
         <v>Charlotte County</v>
       </c>
       <c r="B277" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C277" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D277">
-        <v>1162</v>
+        <v>1798</v>
       </c>
       <c r="E277">
-        <v>638</v>
+        <v>801</v>
       </c>
       <c r="F277">
-        <v>1800</v>
+        <v>2599</v>
       </c>
       <c r="G277">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
         <v>Citrus County</v>
       </c>
       <c r="B278" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C278" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D278">
-        <v>1288</v>
+        <v>1490</v>
       </c>
       <c r="E278">
-        <v>611</v>
+        <v>650</v>
       </c>
       <c r="F278">
-        <v>1899</v>
+        <v>2140</v>
       </c>
       <c r="G278">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
         <v>Clay County</v>
       </c>
       <c r="B279" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C279" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D279">
-        <v>4032</v>
+        <v>4472</v>
       </c>
       <c r="E279">
-        <v>1108</v>
+        <v>1195</v>
       </c>
       <c r="F279">
-        <v>5140</v>
+        <v>5667</v>
       </c>
       <c r="G279">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
         <v>Collier County</v>
       </c>
       <c r="B280" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C280" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D280">
-        <v>2108</v>
+        <v>2239</v>
       </c>
       <c r="E280">
-        <v>994</v>
+        <v>1049</v>
       </c>
       <c r="F280">
-        <v>3102</v>
+        <v>3288</v>
       </c>
       <c r="G280">
         <v>0.68</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
         <v>Duval County</v>
       </c>
       <c r="B281" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C281" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D281">
-        <v>15165</v>
+        <v>17048</v>
       </c>
       <c r="E281">
-        <v>13064</v>
+        <v>13433</v>
       </c>
       <c r="F281">
-        <v>28229</v>
+        <v>30481</v>
       </c>
       <c r="G281">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
         <v>Escambia County</v>
       </c>
       <c r="B282" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C282" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D282">
-        <v>3683</v>
+        <v>3881</v>
       </c>
       <c r="E282">
-        <v>4088</v>
+        <v>4025</v>
       </c>
       <c r="F282">
-        <v>7771</v>
+        <v>7906</v>
       </c>
       <c r="G282">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
         <v>Flagler County</v>
       </c>
       <c r="B283" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C283" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D283">
-        <v>885</v>
+        <v>1110</v>
       </c>
       <c r="E283">
-        <v>673</v>
+        <v>571</v>
       </c>
       <c r="F283">
-        <v>1558</v>
+        <v>1681</v>
       </c>
       <c r="G283">
-        <v>0.57</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
         <v>Hernando County</v>
       </c>
       <c r="B284" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C284" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D284">
-        <v>1666</v>
+        <v>2092</v>
       </c>
       <c r="E284">
-        <v>488</v>
+        <v>648</v>
       </c>
       <c r="F284">
-        <v>2154</v>
+        <v>2740</v>
       </c>
       <c r="G284">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
         <v>Hillsborough County</v>
       </c>
       <c r="B285" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C285" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D285">
-        <v>21256</v>
+        <v>22856</v>
       </c>
       <c r="E285">
-        <v>16087</v>
+        <v>17053</v>
       </c>
       <c r="F285">
-        <v>37343</v>
+        <v>39909</v>
       </c>
       <c r="G285">
         <v>0.57</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
         <v>Indian River County</v>
       </c>
       <c r="B286" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C286" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D286">
-        <v>1643</v>
+        <v>1790</v>
       </c>
       <c r="E286">
-        <v>782</v>
+        <v>644</v>
       </c>
       <c r="F286">
-        <v>2425</v>
+        <v>2434</v>
       </c>
       <c r="G286">
-        <v>0.68</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
         <v>Lake County</v>
       </c>
       <c r="B287" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C287" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D287">
-        <v>4021</v>
+        <v>4688</v>
       </c>
       <c r="E287">
-        <v>1704</v>
+        <v>1692</v>
       </c>
       <c r="F287">
-        <v>5725</v>
+        <v>6380</v>
       </c>
       <c r="G287">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
         <v>Lee County</v>
       </c>
       <c r="B288" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C288" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D288">
-        <v>5734</v>
+        <v>6231</v>
       </c>
       <c r="E288">
-        <v>3049</v>
+        <v>3903</v>
       </c>
       <c r="F288">
-        <v>8783</v>
+        <v>10134</v>
       </c>
       <c r="G288">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
         <v>Leon County</v>
       </c>
       <c r="B289" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C289" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D289">
-        <v>3369</v>
+        <v>3408</v>
       </c>
       <c r="E289">
-        <v>3683</v>
+        <v>4029</v>
       </c>
       <c r="F289">
-        <v>7052</v>
+        <v>7437</v>
       </c>
       <c r="G289">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
         <v>Manatee County</v>
       </c>
       <c r="B290" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C290" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D290">
-        <v>3893</v>
+        <v>4372</v>
       </c>
       <c r="E290">
-        <v>1792</v>
+        <v>2347</v>
       </c>
       <c r="F290">
-        <v>5685</v>
+        <v>6719</v>
       </c>
       <c r="G290">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
         <v>Marion County</v>
       </c>
       <c r="B291" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C291" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D291">
-        <v>3168</v>
+        <v>3475</v>
       </c>
       <c r="E291">
-        <v>1260</v>
+        <v>1353</v>
       </c>
       <c r="F291">
-        <v>4428</v>
+        <v>4828</v>
       </c>
       <c r="G291">
         <v>0.72</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
         <v>Martin County</v>
       </c>
       <c r="B292" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C292" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D292">
-        <v>1166</v>
+        <v>1139</v>
       </c>
       <c r="E292">
-        <v>359</v>
+        <v>446</v>
       </c>
       <c r="F292">
-        <v>1525</v>
+        <v>1585</v>
       </c>
       <c r="G292">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
         <v>Okaloosa County</v>
       </c>
       <c r="B293" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C293" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D293">
-        <v>3164</v>
+        <v>3472</v>
       </c>
       <c r="E293">
-        <v>2730</v>
+        <v>2820</v>
       </c>
       <c r="F293">
-        <v>5894</v>
+        <v>6292</v>
       </c>
       <c r="G293">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
         <v>Orange County</v>
       </c>
       <c r="B294" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C294" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D294">
-        <v>24176</v>
+        <v>26235</v>
       </c>
       <c r="E294">
-        <v>17553</v>
+        <v>18875</v>
       </c>
       <c r="F294">
-        <v>41729</v>
+        <v>45110</v>
       </c>
       <c r="G294">
         <v>0.58</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
         <v>Osceola County</v>
       </c>
       <c r="B295" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C295" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D295">
-        <v>4359</v>
+        <v>4890</v>
       </c>
       <c r="E295">
-        <v>1968</v>
+        <v>2506</v>
       </c>
       <c r="F295">
-        <v>6327</v>
+        <v>7396</v>
       </c>
       <c r="G295">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
         <v>Palm Beach County</v>
       </c>
       <c r="B296" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C296" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D296">
-        <v>17014</v>
+        <v>19161</v>
       </c>
       <c r="E296">
-        <v>8897</v>
+        <v>9944</v>
       </c>
       <c r="F296">
-        <v>25911</v>
+        <v>29105</v>
       </c>
       <c r="G296">
         <v>0.66</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
         <v>Pasco County</v>
       </c>
       <c r="B297" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C297" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D297">
-        <v>7440</v>
+        <v>8421</v>
       </c>
       <c r="E297">
-        <v>1731</v>
+        <v>1913</v>
       </c>
       <c r="F297">
-        <v>9171</v>
+        <v>10334</v>
       </c>
       <c r="G297">
         <v>0.81</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
         <v>Pinellas County</v>
       </c>
       <c r="B298" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C298" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D298">
-        <v>12265</v>
+        <v>13416</v>
       </c>
       <c r="E298">
-        <v>6648</v>
+        <v>7570</v>
       </c>
       <c r="F298">
-        <v>18913</v>
+        <v>20986</v>
       </c>
       <c r="G298">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
         <v>Polk County</v>
       </c>
       <c r="B299" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C299" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D299">
-        <v>5838</v>
+        <v>6493</v>
       </c>
       <c r="E299">
-        <v>3525</v>
+        <v>3980</v>
       </c>
       <c r="F299">
-        <v>9363</v>
+        <v>10473</v>
       </c>
       <c r="G299">
         <v>0.62</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
         <v>St. Lucie County</v>
       </c>
       <c r="B300" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C300" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D300">
-        <v>2835</v>
+        <v>3230</v>
       </c>
       <c r="E300">
-        <v>1613</v>
+        <v>1793</v>
       </c>
       <c r="F300">
-        <v>4448</v>
+        <v>5023</v>
       </c>
       <c r="G300">
         <v>0.64</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
         <v>Santa Rosa County</v>
       </c>
       <c r="B301" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C301" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D301">
-        <v>3143</v>
+        <v>3460</v>
       </c>
       <c r="E301">
-        <v>999</v>
+        <v>1015</v>
       </c>
       <c r="F301">
-        <v>4142</v>
+        <v>4475</v>
       </c>
       <c r="G301">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B302" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C302" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D302">
-        <v>3761</v>
+        <v>4285</v>
       </c>
       <c r="E302">
-        <v>2101</v>
+        <v>2042</v>
       </c>
       <c r="F302">
-        <v>5862</v>
+        <v>6327</v>
       </c>
       <c r="G302">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
         <v>Seminole County</v>
       </c>
       <c r="B303" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C303" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D303">
-        <v>6828</v>
+        <v>7337</v>
       </c>
       <c r="E303">
-        <v>4752</v>
+        <v>5035</v>
       </c>
       <c r="F303">
-        <v>11580</v>
+        <v>12372</v>
       </c>
       <c r="G303">
         <v>0.59</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
         <v>Sumter County</v>
       </c>
       <c r="B304" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C304" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D304">
-        <v>845</v>
+        <v>990</v>
       </c>
       <c r="E304">
-        <v>157</v>
+        <v>343</v>
       </c>
       <c r="F304">
-        <v>1002</v>
+        <v>1333</v>
       </c>
       <c r="G304">
-        <v>0.84</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
         <v>Volusia County</v>
       </c>
       <c r="B305" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C305" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D305">
-        <v>4165</v>
+        <v>4817</v>
       </c>
       <c r="E305">
-        <v>3000</v>
+        <v>3180</v>
       </c>
       <c r="F305">
-        <v>7165</v>
+        <v>7997</v>
       </c>
       <c r="G305">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B306" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C306" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D306">
-        <v>14619</v>
+        <v>15888</v>
       </c>
       <c r="E306">
-        <v>14005</v>
+        <v>15987</v>
       </c>
       <c r="F306">
-        <v>28624</v>
+        <v>31875</v>
       </c>
       <c r="G306">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B307" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C307" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D307">
-        <v>14619</v>
+        <v>15888</v>
       </c>
       <c r="E307">
-        <v>14005</v>
+        <v>15987</v>
       </c>
       <c r="F307">
-        <v>28624</v>
+        <v>31875</v>
       </c>
       <c r="G307">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B308" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C308" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D308">
-        <v>1544</v>
+        <v>1502</v>
       </c>
       <c r="E308">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F308">
-        <v>1670</v>
+        <v>1634</v>
       </c>
       <c r="G308">
         <v>0.92</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B309" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C309" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D309">
-        <v>1544</v>
+        <v>1502</v>
       </c>
       <c r="E309">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F309">
-        <v>1670</v>
+        <v>1634</v>
       </c>
       <c r="G309">
         <v>0.92</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B310" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C310" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D310">
-        <v>1201</v>
+        <v>1349</v>
       </c>
       <c r="E310">
-        <v>506</v>
+        <v>748</v>
       </c>
       <c r="F310">
-        <v>1707</v>
+        <v>2097</v>
       </c>
       <c r="G310">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B311" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C311" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D311">
-        <v>1201</v>
+        <v>1349</v>
       </c>
       <c r="E311">
-        <v>506</v>
+        <v>748</v>
       </c>
       <c r="F311">
-        <v>1707</v>
+        <v>2097</v>
       </c>
       <c r="G311">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B312" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C312" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D312">
-        <v>1201</v>
+        <v>1349</v>
       </c>
       <c r="E312">
-        <v>506</v>
+        <v>748</v>
       </c>
       <c r="F312">
-        <v>1707</v>
+        <v>2097</v>
       </c>
       <c r="G312">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B313" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C313" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D313">
-        <v>1201</v>
+        <v>1349</v>
       </c>
       <c r="E313">
-        <v>506</v>
+        <v>748</v>
       </c>
       <c r="F313">
-        <v>1707</v>
+        <v>2097</v>
       </c>
       <c r="G313">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B314" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C314" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D314">
-        <v>1201</v>
+        <v>1349</v>
       </c>
       <c r="E314">
-        <v>506</v>
+        <v>748</v>
       </c>
       <c r="F314">
-        <v>1707</v>
+        <v>2097</v>
       </c>
       <c r="G314">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B315" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C315" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D315">
-        <v>1201</v>
+        <v>1349</v>
       </c>
       <c r="E315">
-        <v>506</v>
+        <v>748</v>
       </c>
       <c r="F315">
-        <v>1707</v>
+        <v>2097</v>
       </c>
       <c r="G315">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B316" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C316" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D316">
-        <v>1657</v>
+        <v>1837</v>
       </c>
       <c r="E316">
-        <v>435</v>
+        <v>513</v>
       </c>
       <c r="F316">
-        <v>2092</v>
+        <v>2350</v>
       </c>
       <c r="G316">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B317" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C317" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D317">
-        <v>1657</v>
+        <v>1837</v>
       </c>
       <c r="E317">
-        <v>435</v>
+        <v>513</v>
       </c>
       <c r="F317">
-        <v>2092</v>
+        <v>2350</v>
       </c>
       <c r="G317">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B318" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C318" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D318">
-        <v>1657</v>
+        <v>1837</v>
       </c>
       <c r="E318">
-        <v>435</v>
+        <v>513</v>
       </c>
       <c r="F318">
-        <v>2092</v>
+        <v>2350</v>
       </c>
       <c r="G318">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B319" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C319" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D319">
-        <v>1657</v>
+        <v>1837</v>
       </c>
       <c r="E319">
-        <v>435</v>
+        <v>513</v>
       </c>
       <c r="F319">
-        <v>2092</v>
+        <v>2350</v>
       </c>
       <c r="G319">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B320" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C320" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D320">
-        <v>1657</v>
+        <v>1837</v>
       </c>
       <c r="E320">
-        <v>435</v>
+        <v>513</v>
       </c>
       <c r="F320">
-        <v>2092</v>
+        <v>2350</v>
       </c>
       <c r="G320">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B321" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C321" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D321">
-        <v>1657</v>
+        <v>1837</v>
       </c>
       <c r="E321">
-        <v>435</v>
+        <v>513</v>
       </c>
       <c r="F321">
-        <v>2092</v>
+        <v>2350</v>
       </c>
       <c r="G321">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B322" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C322" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D322">
-        <v>1657</v>
+        <v>1837</v>
       </c>
       <c r="E322">
-        <v>435</v>
+        <v>513</v>
       </c>
       <c r="F322">
-        <v>2092</v>
+        <v>2350</v>
       </c>
       <c r="G322">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B323" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C323" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D323">
-        <v>1657</v>
+        <v>1837</v>
       </c>
       <c r="E323">
-        <v>435</v>
+        <v>513</v>
       </c>
       <c r="F323">
-        <v>2092</v>
+        <v>2350</v>
       </c>
       <c r="G323">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B324" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C324" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D324">
-        <v>1334</v>
+        <v>1201</v>
       </c>
       <c r="E324">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="F324">
-        <v>1863</v>
+        <v>1712</v>
       </c>
       <c r="G324">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B325" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C325" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D325">
-        <v>1334</v>
+        <v>1201</v>
       </c>
       <c r="E325">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="F325">
-        <v>1863</v>
+        <v>1712</v>
       </c>
       <c r="G325">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B326" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C326" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D326">
-        <v>1334</v>
+        <v>1201</v>
       </c>
       <c r="E326">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="F326">
-        <v>1863</v>
+        <v>1712</v>
       </c>
       <c r="G326">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B327" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C327" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D327">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="E327">
-        <v>317</v>
+        <v>501</v>
       </c>
       <c r="F327">
-        <v>888</v>
+        <v>1082</v>
       </c>
       <c r="G327">
-        <v>0.64</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B328" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C328" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D328">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="E328">
-        <v>317</v>
+        <v>501</v>
       </c>
       <c r="F328">
-        <v>888</v>
+        <v>1082</v>
       </c>
       <c r="G328">
-        <v>0.64</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B329" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C329" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D329">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="E329">
-        <v>317</v>
+        <v>501</v>
       </c>
       <c r="F329">
-        <v>888</v>
+        <v>1082</v>
       </c>
       <c r="G329">
-        <v>0.64</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B330" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C330" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D330">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="E330">
-        <v>317</v>
+        <v>501</v>
       </c>
       <c r="F330">
-        <v>888</v>
+        <v>1082</v>
       </c>
       <c r="G330">
-        <v>0.64</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B331" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C331" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D331">
-        <v>738</v>
+        <v>774</v>
       </c>
       <c r="E331">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="F331">
-        <v>1155</v>
+        <v>1185</v>
       </c>
       <c r="G331">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B332" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C332" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D332">
-        <v>738</v>
+        <v>774</v>
       </c>
       <c r="E332">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="F332">
-        <v>1155</v>
+        <v>1185</v>
       </c>
       <c r="G332">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B333" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C333" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D333">
-        <v>738</v>
+        <v>774</v>
       </c>
       <c r="E333">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="F333">
-        <v>1155</v>
+        <v>1185</v>
       </c>
       <c r="G333">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B334" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C334" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D334">
-        <v>1070</v>
+        <v>1258</v>
       </c>
       <c r="E334">
-        <v>439</v>
+        <v>505</v>
       </c>
       <c r="F334">
-        <v>1509</v>
+        <v>1763</v>
       </c>
       <c r="G334">
         <v>0.71</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B335" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C335" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D335">
-        <v>1070</v>
+        <v>1258</v>
       </c>
       <c r="E335">
-        <v>439</v>
+        <v>505</v>
       </c>
       <c r="F335">
-        <v>1509</v>
+        <v>1763</v>
       </c>
       <c r="G335">
         <v>0.71</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B336" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C336" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D336">
-        <v>1070</v>
+        <v>1258</v>
       </c>
       <c r="E336">
-        <v>439</v>
+        <v>505</v>
       </c>
       <c r="F336">
-        <v>1509</v>
+        <v>1763</v>
       </c>
       <c r="G336">
         <v>0.71</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B337" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C337" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D337">
-        <v>4948</v>
+        <v>6029</v>
       </c>
       <c r="E337">
-        <v>786</v>
+        <v>923</v>
       </c>
       <c r="F337">
-        <v>5734</v>
+        <v>6952</v>
       </c>
       <c r="G337">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B338" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C338" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D338">
-        <v>4948</v>
+        <v>6029</v>
       </c>
       <c r="E338">
-        <v>786</v>
+        <v>923</v>
       </c>
       <c r="F338">
-        <v>5734</v>
+        <v>6952</v>
       </c>
       <c r="G338">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
         <v>Osceola County</v>
       </c>
       <c r="B339" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C339" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D339">
-        <v>942</v>
+        <v>1115</v>
       </c>
       <c r="E339">
-        <v>167</v>
+        <v>213</v>
       </c>
       <c r="F339">
-        <v>1109</v>
+        <v>1328</v>
       </c>
       <c r="G339">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
         <v>Hernando County</v>
       </c>
       <c r="B340" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C340" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D340">
-        <v>959</v>
+        <v>932</v>
       </c>
       <c r="E340">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F340">
-        <v>1061</v>
+        <v>1028</v>
       </c>
       <c r="G340">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B341" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C341" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D341">
-        <v>611</v>
+        <v>729</v>
       </c>
       <c r="E341">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F341">
-        <v>724</v>
+        <v>821</v>
       </c>
       <c r="G341">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B342" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C342" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D342">
-        <v>611</v>
+        <v>729</v>
       </c>
       <c r="E342">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F342">
-        <v>724</v>
+        <v>821</v>
       </c>
       <c r="G342">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B343" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C343" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D343">
-        <v>550</v>
+        <v>739</v>
       </c>
       <c r="E343">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="F343">
-        <v>695</v>
+        <v>897</v>
       </c>
       <c r="G343">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
         <v>Hillsborough County</v>
       </c>
       <c r="B344" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C344" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D344">
-        <v>4532</v>
+        <v>5071</v>
       </c>
       <c r="E344">
-        <v>1182</v>
+        <v>1127</v>
       </c>
       <c r="F344">
-        <v>5714</v>
+        <v>6198</v>
       </c>
       <c r="G344">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B345" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C345" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D345">
-        <v>550</v>
+        <v>739</v>
       </c>
       <c r="E345">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="F345">
-        <v>695</v>
+        <v>897</v>
       </c>
       <c r="G345">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
         <v>Orange County</v>
       </c>
       <c r="B346" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C346" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D346">
-        <v>6614</v>
+        <v>7000</v>
       </c>
       <c r="E346">
-        <v>861</v>
+        <v>810</v>
       </c>
       <c r="F346">
-        <v>7475</v>
+        <v>7810</v>
       </c>
       <c r="G346">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B347" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C347" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D347">
-        <v>367</v>
+        <v>459</v>
       </c>
       <c r="E347">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="F347">
-        <v>380</v>
+        <v>554</v>
       </c>
       <c r="G347">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B348" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C348" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D348">
-        <v>550</v>
+        <v>739</v>
       </c>
       <c r="E348">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="F348">
-        <v>695</v>
+        <v>897</v>
       </c>
       <c r="G348">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
         <v>Brevard County</v>
       </c>
       <c r="B349" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C349" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D349">
-        <v>2779</v>
+        <v>3133</v>
       </c>
       <c r="E349">
-        <v>302</v>
+        <v>377</v>
       </c>
       <c r="F349">
-        <v>3081</v>
+        <v>3510</v>
       </c>
       <c r="G349">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B350" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C350" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D350">
-        <v>705</v>
+        <v>782</v>
       </c>
       <c r="E350">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F350">
-        <v>742</v>
+        <v>817</v>
       </c>
       <c r="G350">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B351" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C351" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D351">
-        <v>2030</v>
+        <v>2321</v>
       </c>
       <c r="E351">
-        <v>278</v>
+        <v>419</v>
       </c>
       <c r="F351">
-        <v>2308</v>
+        <v>2740</v>
       </c>
       <c r="G351">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
         <v>Indian River County</v>
       </c>
       <c r="B352" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C352" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D352">
-        <v>318</v>
+        <v>381</v>
       </c>
       <c r="E352">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="F352">
-        <v>394</v>
+        <v>501</v>
       </c>
       <c r="G352">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
         <v>Okaloosa County</v>
       </c>
       <c r="B353" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C353" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D353">
-        <v>856</v>
+        <v>776</v>
       </c>
       <c r="E353">
-        <v>228</v>
+        <v>261</v>
       </c>
       <c r="F353">
-        <v>1084</v>
+        <v>1037</v>
       </c>
       <c r="G353">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B354" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C354" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D354">
-        <v>367</v>
+        <v>459</v>
       </c>
       <c r="E354">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="F354">
-        <v>380</v>
+        <v>554</v>
       </c>
       <c r="G354">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
         <v>Charlotte County</v>
       </c>
       <c r="B355" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C355" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D355">
-        <v>957</v>
+        <v>1146</v>
       </c>
       <c r="E355">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="F355">
-        <v>1052</v>
+        <v>1229</v>
       </c>
       <c r="G355">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
         <v>Martin County</v>
       </c>
       <c r="B356" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C356" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D356">
-        <v>577</v>
+        <v>669</v>
       </c>
       <c r="E356">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F356">
-        <v>610</v>
+        <v>730</v>
       </c>
       <c r="G356">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
         <v>Lake County</v>
       </c>
       <c r="B357" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C357" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D357">
-        <v>1753</v>
+        <v>2104</v>
       </c>
       <c r="E357">
-        <v>219</v>
+        <v>256</v>
       </c>
       <c r="F357">
-        <v>1972</v>
+        <v>2360</v>
       </c>
       <c r="G357">
         <v>0.89</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B358" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C358" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D358">
-        <v>705</v>
+        <v>782</v>
       </c>
       <c r="E358">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F358">
-        <v>742</v>
+        <v>817</v>
       </c>
       <c r="G358">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
         <v>Volusia County</v>
       </c>
       <c r="B359" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C359" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D359">
-        <v>2189</v>
+        <v>2341</v>
       </c>
       <c r="E359">
-        <v>435</v>
+        <v>501</v>
       </c>
       <c r="F359">
-        <v>2624</v>
+        <v>2842</v>
       </c>
       <c r="G359">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B360" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C360" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D360">
-        <v>367</v>
+        <v>459</v>
       </c>
       <c r="E360">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="F360">
-        <v>380</v>
+        <v>554</v>
       </c>
       <c r="G360">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B361" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C361" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D361">
-        <v>1427</v>
+        <v>1544</v>
       </c>
       <c r="E361">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="F361">
-        <v>1542</v>
+        <v>1668</v>
       </c>
       <c r="G361">
         <v>0.93</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
         <v>Citrus County</v>
       </c>
       <c r="B362" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C362" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D362">
-        <v>1036</v>
+        <v>1075</v>
       </c>
       <c r="E362">
-        <v>164</v>
+        <v>227</v>
       </c>
       <c r="F362">
-        <v>1200</v>
+        <v>1302</v>
       </c>
       <c r="G362">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
         <v>Marion County</v>
       </c>
       <c r="B363" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C363" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D363">
-        <v>1809</v>
+        <v>2371</v>
       </c>
       <c r="E363">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="F363">
-        <v>2010</v>
+        <v>2600</v>
       </c>
       <c r="G363">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
         <v>Lee County</v>
       </c>
       <c r="B364" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C364" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D364">
-        <v>2994</v>
+        <v>3565</v>
       </c>
       <c r="E364">
-        <v>546</v>
+        <v>499</v>
       </c>
       <c r="F364">
-        <v>3540</v>
+        <v>4064</v>
       </c>
       <c r="G364">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B365" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C365" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D365">
-        <v>611</v>
+        <v>729</v>
       </c>
       <c r="E365">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F365">
-        <v>724</v>
+        <v>821</v>
       </c>
       <c r="G365">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B366" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C366" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D366">
-        <v>705</v>
+        <v>782</v>
       </c>
       <c r="E366">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F366">
-        <v>742</v>
+        <v>817</v>
       </c>
       <c r="G366">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B367" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C367" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D367">
-        <v>346</v>
+        <v>492</v>
       </c>
       <c r="E367">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="F367">
-        <v>428</v>
+        <v>583</v>
       </c>
       <c r="G367">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
         <v>Leon County</v>
       </c>
       <c r="B368" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C368" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D368">
-        <v>918</v>
+        <v>902</v>
       </c>
       <c r="E368">
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="F368">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="G368">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B369" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C369" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D369">
-        <v>461</v>
+        <v>558</v>
       </c>
       <c r="E369">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="F369">
-        <v>562</v>
+        <v>629</v>
       </c>
       <c r="G369">
-        <v>0.82</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
         <v>Manatee County</v>
       </c>
       <c r="B370" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C370" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D370">
-        <v>1224</v>
+        <v>1599</v>
       </c>
       <c r="E370">
-        <v>267</v>
+        <v>303</v>
       </c>
       <c r="F370">
-        <v>1491</v>
+        <v>1902</v>
       </c>
       <c r="G370">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B371" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C371" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D371">
-        <v>367</v>
+        <v>459</v>
       </c>
       <c r="E371">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="F371">
-        <v>380</v>
+        <v>554</v>
       </c>
       <c r="G371">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
         <v>Santa Rosa County</v>
       </c>
       <c r="B372" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C372" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D372">
-        <v>926</v>
+        <v>859</v>
       </c>
       <c r="E372">
-        <v>77</v>
+        <v>171</v>
       </c>
       <c r="F372">
-        <v>1003</v>
+        <v>1030</v>
       </c>
       <c r="G372">
-        <v>0.92</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
         <v>Alachua County</v>
       </c>
       <c r="B373" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C373" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D373">
-        <v>741</v>
+        <v>900</v>
       </c>
       <c r="E373">
-        <v>176</v>
+        <v>123</v>
       </c>
       <c r="F373">
-        <v>917</v>
+        <v>1023</v>
       </c>
       <c r="G373">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B374" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C374" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D374">
-        <v>5880</v>
+        <v>6056</v>
       </c>
       <c r="E374">
-        <v>1140</v>
+        <v>1374</v>
       </c>
       <c r="F374">
-        <v>7020</v>
+        <v>7430</v>
       </c>
       <c r="G374">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
         <v>St. Lucie County</v>
       </c>
       <c r="B375" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C375" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D375">
-        <v>1398</v>
+        <v>1552</v>
       </c>
       <c r="E375">
-        <v>129</v>
+        <v>62</v>
       </c>
       <c r="F375">
-        <v>1527</v>
+        <v>1614</v>
       </c>
       <c r="G375">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B376" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C376" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D376">
-        <v>1427</v>
+        <v>1544</v>
       </c>
       <c r="E376">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="F376">
-        <v>1542</v>
+        <v>1668</v>
       </c>
       <c r="G376">
         <v>0.93</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B377" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C377" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D377">
-        <v>611</v>
+        <v>729</v>
       </c>
       <c r="E377">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F377">
-        <v>724</v>
+        <v>821</v>
       </c>
       <c r="G377">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
         <v>Sumter County</v>
       </c>
       <c r="B378" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C378" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D378">
-        <v>708</v>
+        <v>851</v>
       </c>
       <c r="E378">
-        <v>125</v>
+        <v>150</v>
       </c>
       <c r="F378">
-        <v>833</v>
+        <v>1001</v>
       </c>
       <c r="G378">
         <v>0.85</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
         <v>Clay County</v>
       </c>
       <c r="B379" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C379" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D379">
-        <v>747</v>
+        <v>925</v>
       </c>
       <c r="E379">
-        <v>194</v>
+        <v>96</v>
       </c>
       <c r="F379">
-        <v>941</v>
+        <v>1021</v>
       </c>
       <c r="G379">
-        <v>0.79</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B380" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C380" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D380">
-        <v>270</v>
+        <v>343</v>
       </c>
       <c r="E380">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="F380">
-        <v>325</v>
+        <v>444</v>
       </c>
       <c r="G380">
-        <v>0.83</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B381" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C381" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D381">
-        <v>5880</v>
+        <v>6056</v>
       </c>
       <c r="E381">
-        <v>1140</v>
+        <v>1374</v>
       </c>
       <c r="F381">
-        <v>7020</v>
+        <v>7430</v>
       </c>
       <c r="G381">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
         <v>Polk County</v>
       </c>
       <c r="B382" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C382" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D382">
-        <v>2715</v>
+        <v>2982</v>
       </c>
       <c r="E382">
-        <v>309</v>
+        <v>280</v>
       </c>
       <c r="F382">
-        <v>3024</v>
+        <v>3262</v>
       </c>
       <c r="G382">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
         <v>Collier County</v>
       </c>
       <c r="B383" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C383" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D383">
-        <v>1271</v>
+        <v>1693</v>
       </c>
       <c r="E383">
-        <v>421</v>
+        <v>447</v>
       </c>
       <c r="F383">
-        <v>1692</v>
+        <v>2140</v>
       </c>
       <c r="G383">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B384" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C384" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D384">
-        <v>461</v>
+        <v>558</v>
       </c>
       <c r="E384">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="F384">
-        <v>562</v>
+        <v>629</v>
       </c>
       <c r="G384">
-        <v>0.82</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B385" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C385" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D385">
-        <v>611</v>
+        <v>729</v>
       </c>
       <c r="E385">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F385">
-        <v>724</v>
+        <v>821</v>
       </c>
       <c r="G385">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B386" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C386" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D386">
-        <v>611</v>
+        <v>729</v>
       </c>
       <c r="E386">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F386">
-        <v>724</v>
+        <v>821</v>
       </c>
       <c r="G386">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B387" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C387" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D387">
-        <v>270</v>
+        <v>343</v>
       </c>
       <c r="E387">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="F387">
-        <v>325</v>
+        <v>444</v>
       </c>
       <c r="G387">
-        <v>0.83</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B388" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C388" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D388">
-        <v>550</v>
+        <v>739</v>
       </c>
       <c r="E388">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="F388">
-        <v>695</v>
+        <v>897</v>
       </c>
       <c r="G388">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
         <v>Pinellas County</v>
       </c>
       <c r="B389" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C389" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D389">
-        <v>3984</v>
+        <v>4365</v>
       </c>
       <c r="E389">
-        <v>927</v>
+        <v>1043</v>
       </c>
       <c r="F389">
-        <v>4911</v>
+        <v>5408</v>
       </c>
       <c r="G389">
         <v>0.81</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
         <v>Duval County</v>
       </c>
       <c r="B390" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C390" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D390">
-        <v>4232</v>
+        <v>4672</v>
       </c>
       <c r="E390">
-        <v>1172</v>
+        <v>1231</v>
       </c>
       <c r="F390">
-        <v>5404</v>
+        <v>5903</v>
       </c>
       <c r="G390">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B391" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C391" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D391">
-        <v>346</v>
+        <v>492</v>
       </c>
       <c r="E391">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="F391">
-        <v>428</v>
+        <v>583</v>
       </c>
       <c r="G391">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B392" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C392" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D392">
-        <v>550</v>
+        <v>739</v>
       </c>
       <c r="E392">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="F392">
-        <v>695</v>
+        <v>897</v>
       </c>
       <c r="G392">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B393" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C393" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D393">
-        <v>611</v>
+        <v>729</v>
       </c>
       <c r="E393">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F393">
-        <v>724</v>
+        <v>821</v>
       </c>
       <c r="G393">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B394" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C394" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D394">
-        <v>550</v>
+        <v>739</v>
       </c>
       <c r="E394">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="F394">
-        <v>695</v>
+        <v>897</v>
       </c>
       <c r="G394">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
         <v>Escambia County</v>
       </c>
       <c r="B395" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C395" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D395">
-        <v>1788</v>
+        <v>1952</v>
       </c>
       <c r="E395">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="F395">
-        <v>1958</v>
+        <v>2152</v>
       </c>
       <c r="G395">
         <v>0.91</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
         <v>Pasco County</v>
       </c>
       <c r="B396" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C396" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D396">
-        <v>2367</v>
+        <v>2713</v>
       </c>
       <c r="E396">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="F396">
-        <v>2631</v>
+        <v>2987</v>
       </c>
       <c r="G396">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B397" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C397" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D397">
-        <v>270</v>
+        <v>343</v>
       </c>
       <c r="E397">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="F397">
-        <v>325</v>
+        <v>444</v>
       </c>
       <c r="G397">
-        <v>0.83</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
         <v>Seminole County</v>
       </c>
       <c r="B398" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C398" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D398">
-        <v>1595</v>
+        <v>2051</v>
       </c>
       <c r="E398">
-        <v>284</v>
+        <v>326</v>
       </c>
       <c r="F398">
-        <v>1879</v>
+        <v>2377</v>
       </c>
       <c r="G398">
-        <v>0.85</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
         <v>Palm Beach County</v>
       </c>
       <c r="B399" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C399" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D399">
-        <v>6616</v>
+        <v>7200</v>
       </c>
       <c r="E399">
-        <v>1063</v>
+        <v>1400</v>
       </c>
       <c r="F399">
-        <v>7679</v>
+        <v>8600</v>
       </c>
       <c r="G399">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
         <v>Bay County</v>
       </c>
       <c r="B400" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C400" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D400">
-        <v>617</v>
+        <v>690</v>
       </c>
       <c r="E400">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="F400">
-        <v>717</v>
+        <v>814</v>
       </c>
       <c r="G400">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B401" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C401" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D401">
-        <v>611</v>
+        <v>729</v>
       </c>
       <c r="E401">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F401">
-        <v>724</v>
+        <v>821</v>
       </c>
       <c r="G401">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B402" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C402" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D402">
-        <v>461</v>
+        <v>558</v>
       </c>
       <c r="E402">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="F402">
-        <v>562</v>
+        <v>629</v>
       </c>
       <c r="G402">
-        <v>0.82</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
         <v>Flagler County</v>
       </c>
       <c r="B403" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C403" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D403">
-        <v>693</v>
+        <v>704</v>
       </c>
       <c r="E403">
-        <v>347</v>
+        <v>404</v>
       </c>
       <c r="F403">
-        <v>1040</v>
+        <v>1108</v>
       </c>
       <c r="G403">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B404" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C404" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D404">
-        <v>367</v>
+        <v>459</v>
       </c>
       <c r="E404">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="F404">
-        <v>380</v>
+        <v>554</v>
       </c>
       <c r="G404">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
         <v>Broward County</v>
       </c>
       <c r="B405" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C405" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D405">
-        <v>9336</v>
+        <v>10228</v>
       </c>
       <c r="E405">
-        <v>1279</v>
+        <v>1687</v>
       </c>
       <c r="F405">
-        <v>10615</v>
+        <v>11915</v>
       </c>
       <c r="G405">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B406" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C406" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D406">
-        <v>5711</v>
+        <v>6235</v>
       </c>
       <c r="E406">
-        <v>5617</v>
+        <v>5904</v>
       </c>
       <c r="F406">
-        <v>11328</v>
+        <v>12139</v>
       </c>
       <c r="G406">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B407" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C407" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D407">
-        <v>238598</v>
+        <v>244928</v>
       </c>
       <c r="E407">
-        <v>269015</v>
+        <v>268961</v>
       </c>
       <c r="F407">
-        <v>507613</v>
+        <v>513889</v>
       </c>
       <c r="G407">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
         <v>Volusia County</v>
       </c>
       <c r="B408" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C408" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D408">
-        <v>14342</v>
+        <v>15384</v>
       </c>
       <c r="E408">
-        <v>8515</v>
+        <v>8743</v>
       </c>
       <c r="F408">
-        <v>22857</v>
+        <v>24127</v>
       </c>
       <c r="G408">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B409" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C409" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D409">
-        <v>1858</v>
+        <v>2026</v>
       </c>
       <c r="E409">
-        <v>1147</v>
+        <v>1119</v>
       </c>
       <c r="F409">
-        <v>3005</v>
+        <v>3145</v>
       </c>
       <c r="G409">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
         <v>Sumter County</v>
       </c>
       <c r="B410" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C410" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D410">
-        <v>886</v>
+        <v>1181</v>
       </c>
       <c r="E410">
-        <v>471</v>
+        <v>419</v>
       </c>
       <c r="F410">
-        <v>1357</v>
+        <v>1600</v>
       </c>
       <c r="G410">
-        <v>0.65</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
         <v>Broward County</v>
       </c>
       <c r="B411" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C411" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D411">
-        <v>96496</v>
+        <v>100718</v>
       </c>
       <c r="E411">
-        <v>82317</v>
+        <v>83077</v>
       </c>
       <c r="F411">
-        <v>178813</v>
+        <v>183795</v>
       </c>
       <c r="G411">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B412" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C412" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D412">
-        <v>1247</v>
+        <v>1401</v>
       </c>
       <c r="E412">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="F412">
-        <v>2232</v>
+        <v>2471</v>
       </c>
       <c r="G412">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
         <v>Seminole County</v>
       </c>
       <c r="B413" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C413" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D413">
-        <v>15917</v>
+        <v>17092</v>
       </c>
       <c r="E413">
-        <v>15730</v>
+        <v>16375</v>
       </c>
       <c r="F413">
-        <v>31647</v>
+        <v>33467</v>
       </c>
       <c r="G413">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B414" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C414" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D414">
-        <v>1247</v>
+        <v>1401</v>
       </c>
       <c r="E414">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="F414">
-        <v>2232</v>
+        <v>2471</v>
       </c>
       <c r="G414">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
         <v>Santa Rosa County</v>
       </c>
       <c r="B415" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C415" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D415">
-        <v>2443</v>
+        <v>2602</v>
       </c>
       <c r="E415">
-        <v>595</v>
+        <v>699</v>
       </c>
       <c r="F415">
-        <v>3038</v>
+        <v>3301</v>
       </c>
       <c r="G415">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B416" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C416" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D416">
-        <v>1247</v>
+        <v>1401</v>
       </c>
       <c r="E416">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="F416">
-        <v>2232</v>
+        <v>2471</v>
       </c>
       <c r="G416">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
         <v>St. Lucie County</v>
       </c>
       <c r="B417" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C417" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D417">
-        <v>12571</v>
+        <v>13788</v>
       </c>
       <c r="E417">
-        <v>5807</v>
+        <v>5938</v>
       </c>
       <c r="F417">
-        <v>18378</v>
+        <v>19726</v>
       </c>
       <c r="G417">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B418" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C418" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D418">
-        <v>1247</v>
+        <v>1401</v>
       </c>
       <c r="E418">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="F418">
-        <v>2232</v>
+        <v>2471</v>
       </c>
       <c r="G418">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
         <v>Polk County</v>
       </c>
       <c r="B419" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C419" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D419">
-        <v>30253</v>
+        <v>34620</v>
       </c>
       <c r="E419">
-        <v>23248</v>
+        <v>23825</v>
       </c>
       <c r="F419">
-        <v>53501</v>
+        <v>58445</v>
       </c>
       <c r="G419">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B420" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C420" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D420">
-        <v>1247</v>
+        <v>1401</v>
       </c>
       <c r="E420">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="F420">
-        <v>2232</v>
+        <v>2471</v>
       </c>
       <c r="G420">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
         <v>Pinellas County</v>
       </c>
       <c r="B421" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C421" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D421">
-        <v>14561</v>
+        <v>15657</v>
       </c>
       <c r="E421">
-        <v>14397</v>
+        <v>13949</v>
       </c>
       <c r="F421">
-        <v>28958</v>
+        <v>29606</v>
       </c>
       <c r="G421">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
         <v>Pasco County</v>
       </c>
       <c r="B422" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C422" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D422">
-        <v>18528</v>
+        <v>20446</v>
       </c>
       <c r="E422">
-        <v>8580</v>
+        <v>8971</v>
       </c>
       <c r="F422">
-        <v>27108</v>
+        <v>29417</v>
       </c>
       <c r="G422">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B423" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C423" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D423">
-        <v>876</v>
+        <v>1032</v>
       </c>
       <c r="E423">
-        <v>1470</v>
+        <v>1391</v>
       </c>
       <c r="F423">
-        <v>2346</v>
+        <v>2423</v>
       </c>
       <c r="G423">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B424" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C424" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D424">
-        <v>1247</v>
+        <v>1401</v>
       </c>
       <c r="E424">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="F424">
-        <v>2232</v>
+        <v>2471</v>
       </c>
       <c r="G424">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
         <v>Palm Beach County</v>
       </c>
       <c r="B425" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C425" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D425">
-        <v>50816</v>
+        <v>52904</v>
       </c>
       <c r="E425">
-        <v>41417</v>
+        <v>42946</v>
       </c>
       <c r="F425">
-        <v>92233</v>
+        <v>95850</v>
       </c>
       <c r="G425">
         <v>0.55</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B426" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C426" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D426">
-        <v>1247</v>
+        <v>1401</v>
       </c>
       <c r="E426">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="F426">
-        <v>2232</v>
+        <v>2471</v>
       </c>
       <c r="G426">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
         <v>Osceola County</v>
       </c>
       <c r="B427" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C427" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D427">
-        <v>32841</v>
+        <v>36355</v>
       </c>
       <c r="E427">
-        <v>23891</v>
+        <v>25674</v>
       </c>
       <c r="F427">
-        <v>56732</v>
+        <v>62029</v>
       </c>
       <c r="G427">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
         <v>Brevard County</v>
       </c>
       <c r="B428" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C428" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D428">
-        <v>10762</v>
+        <v>11472</v>
       </c>
       <c r="E428">
-        <v>7516</v>
+        <v>7669</v>
       </c>
       <c r="F428">
-        <v>18278</v>
+        <v>19141</v>
       </c>
       <c r="G428">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B429" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C429" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D429">
-        <v>1247</v>
+        <v>1401</v>
       </c>
       <c r="E429">
-        <v>985</v>
+        <v>1070</v>
       </c>
       <c r="F429">
-        <v>2232</v>
+        <v>2471</v>
       </c>
       <c r="G429">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
         <v>Orange County</v>
       </c>
       <c r="B430" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C430" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D430">
-        <v>56807</v>
+        <v>60480</v>
       </c>
       <c r="E430">
-        <v>72546</v>
+        <v>76539</v>
       </c>
       <c r="F430">
-        <v>129353</v>
+        <v>137019</v>
       </c>
       <c r="G430">
         <v>0.44</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
         <v>Okaloosa County</v>
       </c>
       <c r="B431" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C431" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D431">
-        <v>2943</v>
+        <v>3124</v>
       </c>
       <c r="E431">
-        <v>3660</v>
+        <v>3696</v>
       </c>
       <c r="F431">
-        <v>6603</v>
+        <v>6820</v>
       </c>
       <c r="G431">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B432" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C432" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D432">
-        <v>6085</v>
+        <v>6687</v>
       </c>
       <c r="E432">
-        <v>4751</v>
+        <v>4804</v>
       </c>
       <c r="F432">
-        <v>10836</v>
+        <v>11491</v>
       </c>
       <c r="G432">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
         <v>Martin County</v>
       </c>
       <c r="B433" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C433" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D433">
-        <v>2995</v>
+        <v>2569</v>
       </c>
       <c r="E433">
-        <v>2984</v>
+        <v>2964</v>
       </c>
       <c r="F433">
-        <v>5979</v>
+        <v>5533</v>
       </c>
       <c r="G433">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B434" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C434" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D434">
-        <v>6085</v>
+        <v>6687</v>
       </c>
       <c r="E434">
-        <v>4751</v>
+        <v>4804</v>
       </c>
       <c r="F434">
-        <v>10836</v>
+        <v>11491</v>
       </c>
       <c r="G434">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
         <v>Marion County</v>
       </c>
       <c r="B435" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C435" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D435">
-        <v>8851</v>
+        <v>9908</v>
       </c>
       <c r="E435">
-        <v>6313</v>
+        <v>6507</v>
       </c>
       <c r="F435">
-        <v>15164</v>
+        <v>16415</v>
       </c>
       <c r="G435">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
         <v>Bay County</v>
       </c>
       <c r="B436" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C436" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D436">
-        <v>2132</v>
+        <v>2177</v>
       </c>
       <c r="E436">
-        <v>2341</v>
+        <v>2558</v>
       </c>
       <c r="F436">
-        <v>4473</v>
+        <v>4735</v>
       </c>
       <c r="G436">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B437" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C437" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D437">
-        <v>6085</v>
+        <v>6687</v>
       </c>
       <c r="E437">
-        <v>4751</v>
+        <v>4804</v>
       </c>
       <c r="F437">
-        <v>10836</v>
+        <v>11491</v>
       </c>
       <c r="G437">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
         <v>Manatee County</v>
       </c>
       <c r="B438" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C438" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D438">
-        <v>8302</v>
+        <v>8677</v>
       </c>
       <c r="E438">
-        <v>9127</v>
+        <v>10175</v>
       </c>
       <c r="F438">
-        <v>17429</v>
+        <v>18852</v>
       </c>
       <c r="G438">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
         <v>Leon County</v>
       </c>
       <c r="B439" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C439" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D439">
-        <v>3399</v>
+        <v>3377</v>
       </c>
       <c r="E439">
-        <v>3905</v>
+        <v>4303</v>
       </c>
       <c r="F439">
-        <v>7304</v>
+        <v>7680</v>
       </c>
       <c r="G439">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B440" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C440" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D440">
-        <v>5567</v>
+        <v>6216</v>
       </c>
       <c r="E440">
-        <v>2558</v>
+        <v>2413</v>
       </c>
       <c r="F440">
-        <v>8125</v>
+        <v>8629</v>
       </c>
       <c r="G440">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B441" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C441" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D441">
-        <v>1309</v>
+        <v>1291</v>
       </c>
       <c r="E441">
-        <v>457</v>
+        <v>526</v>
       </c>
       <c r="F441">
-        <v>1766</v>
+        <v>1817</v>
       </c>
       <c r="G441">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
         <v>Lee County</v>
       </c>
       <c r="B442" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C442" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D442">
-        <v>25573</v>
+        <v>28178</v>
       </c>
       <c r="E442">
-        <v>21469</v>
+        <v>22144</v>
       </c>
       <c r="F442">
-        <v>47042</v>
+        <v>50322</v>
       </c>
       <c r="G442">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B443" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C443" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D443">
-        <v>1309</v>
+        <v>1291</v>
       </c>
       <c r="E443">
-        <v>457</v>
+        <v>526</v>
       </c>
       <c r="F443">
-        <v>1766</v>
+        <v>1817</v>
       </c>
       <c r="G443">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
         <v>Lake County</v>
       </c>
       <c r="B444" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C444" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D444">
-        <v>10345</v>
+        <v>11491</v>
       </c>
       <c r="E444">
-        <v>7638</v>
+        <v>8145</v>
       </c>
       <c r="F444">
-        <v>17983</v>
+        <v>19636</v>
       </c>
       <c r="G444">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B445" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C445" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D445">
-        <v>5567</v>
+        <v>6216</v>
       </c>
       <c r="E445">
-        <v>2558</v>
+        <v>2413</v>
       </c>
       <c r="F445">
-        <v>8125</v>
+        <v>8629</v>
       </c>
       <c r="G445">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B446" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C446" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D446">
-        <v>1309</v>
+        <v>1291</v>
       </c>
       <c r="E446">
-        <v>457</v>
+        <v>526</v>
       </c>
       <c r="F446">
-        <v>1766</v>
+        <v>1817</v>
       </c>
       <c r="G446">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
         <v>Indian River County</v>
       </c>
       <c r="B447" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C447" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D447">
-        <v>3157</v>
+        <v>3451</v>
       </c>
       <c r="E447">
-        <v>2247</v>
+        <v>1949</v>
       </c>
       <c r="F447">
-        <v>5404</v>
+        <v>5400</v>
       </c>
       <c r="G447">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
         <v>Hillsborough County</v>
       </c>
       <c r="B448" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C448" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D448">
-        <v>61998</v>
+        <v>65246</v>
       </c>
       <c r="E448">
-        <v>59094</v>
+        <v>62298</v>
       </c>
       <c r="F448">
-        <v>121092</v>
+        <v>127544</v>
       </c>
       <c r="G448">
         <v>0.51</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B449" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C449" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D449">
-        <v>1309</v>
+        <v>1291</v>
       </c>
       <c r="E449">
-        <v>457</v>
+        <v>526</v>
       </c>
       <c r="F449">
-        <v>1766</v>
+        <v>1817</v>
       </c>
       <c r="G449">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
         <v>Hernando County</v>
       </c>
       <c r="B450" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C450" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D450">
-        <v>6339</v>
+        <v>6763</v>
       </c>
       <c r="E450">
-        <v>1866</v>
+        <v>1839</v>
       </c>
       <c r="F450">
-        <v>8205</v>
+        <v>8602</v>
       </c>
       <c r="G450">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B451" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C451" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D451">
-        <v>1309</v>
+        <v>1291</v>
       </c>
       <c r="E451">
-        <v>457</v>
+        <v>526</v>
       </c>
       <c r="F451">
-        <v>1766</v>
+        <v>1817</v>
       </c>
       <c r="G451">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
         <v>Flagler County</v>
       </c>
       <c r="B452" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C452" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D452">
-        <v>2547</v>
+        <v>2618</v>
       </c>
       <c r="E452">
-        <v>730</v>
+        <v>753</v>
       </c>
       <c r="F452">
-        <v>3277</v>
+        <v>3371</v>
       </c>
       <c r="G452">
         <v>0.78</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
         <v>Escambia County</v>
       </c>
       <c r="B453" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C453" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D453">
-        <v>2391</v>
+        <v>2696</v>
       </c>
       <c r="E453">
-        <v>3045</v>
+        <v>2814</v>
       </c>
       <c r="F453">
-        <v>5436</v>
+        <v>5510</v>
       </c>
       <c r="G453">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B454" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C454" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D454">
-        <v>6678</v>
+        <v>6714</v>
       </c>
       <c r="E454">
-        <v>3001</v>
+        <v>2970</v>
       </c>
       <c r="F454">
-        <v>9679</v>
+        <v>9684</v>
       </c>
       <c r="G454">
         <v>0.69</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
         <v>Duval County</v>
       </c>
       <c r="B455" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C455" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D455">
-        <v>16586</v>
+        <v>17974</v>
       </c>
       <c r="E455">
-        <v>19746</v>
+        <v>20924</v>
       </c>
       <c r="F455">
-        <v>36332</v>
+        <v>38898</v>
       </c>
       <c r="G455">
         <v>0.46</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B456" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C456" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D456">
-        <v>6678</v>
+        <v>6714</v>
       </c>
       <c r="E456">
-        <v>3001</v>
+        <v>2970</v>
       </c>
       <c r="F456">
-        <v>9679</v>
+        <v>9684</v>
       </c>
       <c r="G456">
         <v>0.69</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
         <v>Collier County</v>
       </c>
       <c r="B457" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C457" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D457">
-        <v>13119</v>
+        <v>14493</v>
       </c>
       <c r="E457">
-        <v>13613</v>
+        <v>13051</v>
       </c>
       <c r="F457">
-        <v>26732</v>
+        <v>27544</v>
       </c>
       <c r="G457">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
         <v>Alachua County</v>
       </c>
       <c r="B458" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C458" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D458">
-        <v>3792</v>
+        <v>4278</v>
       </c>
       <c r="E458">
-        <v>7200</v>
+        <v>7532</v>
       </c>
       <c r="F458">
-        <v>10992</v>
+        <v>11810</v>
       </c>
       <c r="G458">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B459" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C459" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D459">
-        <v>6678</v>
+        <v>6714</v>
       </c>
       <c r="E459">
-        <v>3001</v>
+        <v>2970</v>
       </c>
       <c r="F459">
-        <v>9679</v>
+        <v>9684</v>
       </c>
       <c r="G459">
         <v>0.69</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
         <v>Clay County</v>
       </c>
       <c r="B460" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C460" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D460">
-        <v>3462</v>
+        <v>3682</v>
       </c>
       <c r="E460">
-        <v>2995</v>
+        <v>3143</v>
       </c>
       <c r="F460">
-        <v>6457</v>
+        <v>6825</v>
       </c>
       <c r="G460">
         <v>0.54</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
         <v>Citrus County</v>
       </c>
       <c r="B461" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C461" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D461">
-        <v>1227</v>
+        <v>1532</v>
       </c>
       <c r="E461">
-        <v>850</v>
+        <v>799</v>
       </c>
       <c r="F461">
-        <v>2077</v>
+        <v>2331</v>
       </c>
       <c r="G461">
-        <v>0.59</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B462" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C462" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D462">
-        <v>876</v>
+        <v>1032</v>
       </c>
       <c r="E462">
-        <v>1470</v>
+        <v>1391</v>
       </c>
       <c r="F462">
-        <v>2346</v>
+        <v>2423</v>
       </c>
       <c r="G462">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
         <v>Charlotte County</v>
       </c>
       <c r="B463" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C463" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D463">
-        <v>2305</v>
+        <v>2628</v>
       </c>
       <c r="E463">
-        <v>1135</v>
+        <v>1208</v>
       </c>
       <c r="F463">
-        <v>3440</v>
+        <v>3836</v>
       </c>
       <c r="G463">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B464" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C464" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D464">
-        <v>1858</v>
+        <v>2026</v>
       </c>
       <c r="E464">
-        <v>1147</v>
+        <v>1119</v>
       </c>
       <c r="F464">
-        <v>3005</v>
+        <v>3145</v>
       </c>
       <c r="G464">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B465" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C465" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D465">
-        <v>1858</v>
+        <v>2026</v>
       </c>
       <c r="E465">
-        <v>1147</v>
+        <v>1119</v>
       </c>
       <c r="F465">
-        <v>3005</v>
+        <v>3145</v>
       </c>
       <c r="G465">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B466" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C466" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D466">
-        <v>910</v>
+        <v>1189</v>
       </c>
       <c r="E466">
-        <v>457</v>
+        <v>360</v>
       </c>
       <c r="F466">
-        <v>1367</v>
+        <v>1549</v>
       </c>
       <c r="G466">
-        <v>0.67</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B467" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C467" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D467">
-        <v>1858</v>
+        <v>2026</v>
       </c>
       <c r="E467">
-        <v>1147</v>
+        <v>1119</v>
       </c>
       <c r="F467">
-        <v>3005</v>
+        <v>3145</v>
       </c>
       <c r="G467">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B468" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C468" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D468">
-        <v>910</v>
+        <v>1189</v>
       </c>
       <c r="E468">
-        <v>457</v>
+        <v>360</v>
       </c>
       <c r="F468">
-        <v>1367</v>
+        <v>1549</v>
       </c>
       <c r="G468">
-        <v>0.67</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B469" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C469" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D469">
-        <v>876</v>
+        <v>1032</v>
       </c>
       <c r="E469">
-        <v>1470</v>
+        <v>1391</v>
       </c>
       <c r="F469">
-        <v>2346</v>
+        <v>2423</v>
       </c>
       <c r="G469">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B470" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C470" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D470">
-        <v>1858</v>
+        <v>2026</v>
       </c>
       <c r="E470">
-        <v>1147</v>
+        <v>1119</v>
       </c>
       <c r="F470">
-        <v>3005</v>
+        <v>3145</v>
       </c>
       <c r="G470">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B471" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C471" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D471">
-        <v>238598</v>
+        <v>244928</v>
       </c>
       <c r="E471">
-        <v>269015</v>
+        <v>268961</v>
       </c>
       <c r="F471">
-        <v>507613</v>
+        <v>513889</v>
       </c>
       <c r="G471">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B472" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C472" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D472">
-        <v>1858</v>
+        <v>2026</v>
       </c>
       <c r="E472">
-        <v>1147</v>
+        <v>1119</v>
       </c>
       <c r="F472">
-        <v>3005</v>
+        <v>3145</v>
       </c>
       <c r="G472">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
         <v>Osceola County</v>
       </c>
       <c r="B473" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C473" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D473">
-        <v>7044</v>
+        <v>8175</v>
       </c>
       <c r="E473">
-        <v>3166</v>
+        <v>3663</v>
       </c>
       <c r="F473">
-        <v>10210</v>
+        <v>11838</v>
       </c>
       <c r="G473">
         <v>0.69</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B474" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C474" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D474">
-        <v>231</v>
+        <v>286</v>
       </c>
       <c r="E474">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F474">
-        <v>302</v>
+        <v>359</v>
       </c>
       <c r="G474">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B475" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C475" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D475">
-        <v>191</v>
+        <v>231</v>
       </c>
       <c r="E475">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="F475">
-        <v>265</v>
+        <v>325</v>
       </c>
       <c r="G475">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B476" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C476" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D476">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="E476">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F476">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="G476">
-        <v>0.98</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B477" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C477" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D477">
-        <v>231</v>
+        <v>286</v>
       </c>
       <c r="E477">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F477">
-        <v>302</v>
+        <v>359</v>
       </c>
       <c r="G477">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
         <v>Escambia County</v>
       </c>
       <c r="B478" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C478" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D478">
-        <v>675</v>
+        <v>764</v>
       </c>
       <c r="E478">
-        <v>148</v>
+        <v>173</v>
       </c>
       <c r="F478">
-        <v>823</v>
+        <v>937</v>
       </c>
       <c r="G478">
         <v>0.82</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B479" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C479" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D479">
-        <v>105741</v>
+        <v>108297</v>
       </c>
       <c r="E479">
-        <v>62520</v>
+        <v>63680</v>
       </c>
       <c r="F479">
-        <v>168261</v>
+        <v>171977</v>
       </c>
       <c r="G479">
         <v>0.63</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B480" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C480" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D480">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="E480">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F480">
-        <v>271</v>
+        <v>296</v>
       </c>
       <c r="G480">
         <v>0.96</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
         <v>Palm Beach County</v>
       </c>
       <c r="B481" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C481" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D481">
-        <v>15416</v>
+        <v>16374</v>
       </c>
       <c r="E481">
-        <v>5587</v>
+        <v>5739</v>
       </c>
       <c r="F481">
-        <v>21003</v>
+        <v>22113</v>
       </c>
       <c r="G481">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B482" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C482" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D482">
-        <v>2527</v>
+        <v>2800</v>
       </c>
       <c r="E482">
-        <v>709</v>
+        <v>645</v>
       </c>
       <c r="F482">
-        <v>3236</v>
+        <v>3445</v>
       </c>
       <c r="G482">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B483" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C483" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D483">
-        <v>1451</v>
+        <v>1374</v>
       </c>
       <c r="E483">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="F483">
-        <v>2064</v>
+        <v>2000</v>
       </c>
       <c r="G483">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B484" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C484" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D484">
-        <v>231</v>
+        <v>286</v>
       </c>
       <c r="E484">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F484">
-        <v>302</v>
+        <v>359</v>
       </c>
       <c r="G484">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
         <v>Duval County</v>
       </c>
       <c r="B485" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C485" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D485">
-        <v>2870</v>
+        <v>3133</v>
       </c>
       <c r="E485">
-        <v>1546</v>
+        <v>1440</v>
       </c>
       <c r="F485">
-        <v>4416</v>
+        <v>4573</v>
       </c>
       <c r="G485">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
         <v>Seminole County</v>
       </c>
       <c r="B486" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C486" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D486">
-        <v>4342</v>
+        <v>4497</v>
       </c>
       <c r="E486">
-        <v>1105</v>
+        <v>1276</v>
       </c>
       <c r="F486">
-        <v>5447</v>
+        <v>5773</v>
       </c>
       <c r="G486">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
         <v>Pasco County</v>
       </c>
       <c r="B487" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C487" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D487">
-        <v>3504</v>
+        <v>3972</v>
       </c>
       <c r="E487">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="F487">
-        <v>4229</v>
+        <v>4704</v>
       </c>
       <c r="G487">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
         <v>Alachua County</v>
       </c>
       <c r="B488" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C488" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D488">
-        <v>997</v>
+        <v>1178</v>
       </c>
       <c r="E488">
-        <v>641</v>
+        <v>708</v>
       </c>
       <c r="F488">
-        <v>1638</v>
+        <v>1886</v>
       </c>
       <c r="G488">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B489" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C489" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D489">
-        <v>231</v>
+        <v>286</v>
       </c>
       <c r="E489">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F489">
-        <v>302</v>
+        <v>359</v>
       </c>
       <c r="G489">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
         <v>Volusia County</v>
       </c>
       <c r="B490" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C490" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D490">
-        <v>4878</v>
+        <v>5310</v>
       </c>
       <c r="E490">
-        <v>1360</v>
+        <v>1481</v>
       </c>
       <c r="F490">
-        <v>6238</v>
+        <v>6791</v>
       </c>
       <c r="G490">
         <v>0.78</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B491" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C491" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D491">
-        <v>1451</v>
+        <v>1374</v>
       </c>
       <c r="E491">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="F491">
-        <v>2064</v>
+        <v>2000</v>
       </c>
       <c r="G491">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
         <v>Collier County</v>
       </c>
       <c r="B492" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C492" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D492">
-        <v>3286</v>
+        <v>3584</v>
       </c>
       <c r="E492">
-        <v>1427</v>
+        <v>1241</v>
       </c>
       <c r="F492">
-        <v>4713</v>
+        <v>4825</v>
       </c>
       <c r="G492">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B493" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C493" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D493">
-        <v>495</v>
+        <v>589</v>
       </c>
       <c r="E493">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="F493">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="G493">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
         <v>Pinellas County</v>
       </c>
       <c r="B494" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C494" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D494">
-        <v>4628</v>
+        <v>4842</v>
       </c>
       <c r="E494">
-        <v>2226</v>
+        <v>2408</v>
       </c>
       <c r="F494">
-        <v>6854</v>
+        <v>7250</v>
       </c>
       <c r="G494">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
         <v>Clay County</v>
       </c>
       <c r="B495" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C495" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D495">
-        <v>670</v>
+        <v>857</v>
       </c>
       <c r="E495">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="F495">
-        <v>762</v>
+        <v>928</v>
       </c>
       <c r="G495">
-        <v>0.88</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B496" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C496" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D496">
-        <v>231</v>
+        <v>286</v>
       </c>
       <c r="E496">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F496">
-        <v>302</v>
+        <v>359</v>
       </c>
       <c r="G496">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
         <v>Polk County</v>
       </c>
       <c r="B497" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C497" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D497">
-        <v>6276</v>
+        <v>7134</v>
       </c>
       <c r="E497">
-        <v>2466</v>
+        <v>2571</v>
       </c>
       <c r="F497">
-        <v>8742</v>
+        <v>9705</v>
       </c>
       <c r="G497">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
         <v>Baker &amp; Nassau</v>
       </c>
       <c r="B498" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C498" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D498">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="E498">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F498">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="G498">
-        <v>0.98</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
         <v>Glades, Hendry, Highlands(part), Okeechobee</v>
       </c>
       <c r="B499" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C499" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D499">
-        <v>1451</v>
+        <v>1374</v>
       </c>
       <c r="E499">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="F499">
-        <v>2064</v>
+        <v>2000</v>
       </c>
       <c r="G499">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
         <v>Broward County</v>
       </c>
       <c r="B500" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C500" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D500">
-        <v>30896</v>
+        <v>32586</v>
       </c>
       <c r="E500">
-        <v>10011</v>
+        <v>10581</v>
       </c>
       <c r="F500">
-        <v>40907</v>
+        <v>43167</v>
       </c>
       <c r="G500">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B501" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C501" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D501">
-        <v>231</v>
+        <v>286</v>
       </c>
       <c r="E501">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F501">
-        <v>302</v>
+        <v>359</v>
       </c>
       <c r="G501">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
         <v>Citrus County</v>
       </c>
       <c r="B502" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C502" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D502">
-        <v>645</v>
+        <v>687</v>
       </c>
       <c r="E502">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F502">
-        <v>779</v>
+        <v>807</v>
       </c>
       <c r="G502">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
         <v>Sumter County</v>
       </c>
       <c r="B503" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C503" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D503">
-        <v>619</v>
+        <v>786</v>
       </c>
       <c r="E503">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="F503">
-        <v>712</v>
+        <v>892</v>
       </c>
       <c r="G503">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
         <v>St. Lucie County</v>
       </c>
       <c r="B504" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C504" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D504">
-        <v>3674</v>
+        <v>3590</v>
       </c>
       <c r="E504">
-        <v>935</v>
+        <v>991</v>
       </c>
       <c r="F504">
-        <v>4609</v>
+        <v>4581</v>
       </c>
       <c r="G504">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B505" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C505" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D505">
-        <v>231</v>
+        <v>286</v>
       </c>
       <c r="E505">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F505">
-        <v>302</v>
+        <v>359</v>
       </c>
       <c r="G505">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
         <v>Miami &amp; Monroe County</v>
       </c>
       <c r="B506" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C506" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D506">
-        <v>105741</v>
+        <v>108297</v>
       </c>
       <c r="E506">
-        <v>62520</v>
+        <v>63680</v>
       </c>
       <c r="F506">
-        <v>168261</v>
+        <v>171977</v>
       </c>
       <c r="G506">
         <v>0.63</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B507" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C507" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D507">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="E507">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F507">
-        <v>271</v>
+        <v>296</v>
       </c>
       <c r="G507">
         <v>0.96</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
         <v>Leon County</v>
       </c>
       <c r="B508" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C508" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D508">
-        <v>514</v>
+        <v>666</v>
       </c>
       <c r="E508">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="F508">
-        <v>699</v>
+        <v>842</v>
       </c>
       <c r="G508">
-        <v>0.74</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
         <v>Brevard County</v>
       </c>
       <c r="B509" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C509" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D509">
-        <v>3588</v>
+        <v>3770</v>
       </c>
       <c r="E509">
-        <v>1019</v>
+        <v>1107</v>
       </c>
       <c r="F509">
-        <v>4607</v>
+        <v>4877</v>
       </c>
       <c r="G509">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B510" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C510" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D510">
-        <v>191</v>
+        <v>231</v>
       </c>
       <c r="E510">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="F510">
-        <v>265</v>
+        <v>325</v>
       </c>
       <c r="G510">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B511" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C511" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D511">
-        <v>1776</v>
+        <v>1877</v>
       </c>
       <c r="E511">
-        <v>393</v>
+        <v>490</v>
       </c>
       <c r="F511">
-        <v>2169</v>
+        <v>2367</v>
       </c>
       <c r="G511">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
         <v>Lee County</v>
       </c>
       <c r="B512" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C512" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D512">
-        <v>5405</v>
+        <v>5986</v>
       </c>
       <c r="E512">
-        <v>2279</v>
+        <v>2477</v>
       </c>
       <c r="F512">
-        <v>7684</v>
+        <v>8463</v>
       </c>
       <c r="G512">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
         <v>Charlotte County</v>
       </c>
       <c r="B513" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C513" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D513">
-        <v>1030</v>
+        <v>1153</v>
       </c>
       <c r="E513">
-        <v>284</v>
+        <v>240</v>
       </c>
       <c r="F513">
-        <v>1314</v>
+        <v>1393</v>
       </c>
       <c r="G513">
-        <v>0.78</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
         <v>Manatee County</v>
       </c>
       <c r="B514" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C514" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D514">
-        <v>2311</v>
+        <v>2528</v>
       </c>
       <c r="E514">
-        <v>745</v>
+        <v>818</v>
       </c>
       <c r="F514">
-        <v>3056</v>
+        <v>3346</v>
       </c>
       <c r="G514">
         <v>0.76</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
         <v>Marion County</v>
       </c>
       <c r="B515" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C515" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D515">
-        <v>3472</v>
+        <v>3706</v>
       </c>
       <c r="E515">
-        <v>682</v>
+        <v>871</v>
       </c>
       <c r="F515">
-        <v>4154</v>
+        <v>4577</v>
       </c>
       <c r="G515">
-        <v>0.84</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B516" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C516" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D516">
-        <v>1776</v>
+        <v>1877</v>
       </c>
       <c r="E516">
-        <v>393</v>
+        <v>490</v>
       </c>
       <c r="F516">
-        <v>2169</v>
+        <v>2367</v>
       </c>
       <c r="G516">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B517" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C517" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D517">
-        <v>495</v>
+        <v>589</v>
       </c>
       <c r="E517">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="F517">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="G517">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B518" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C518" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D518">
-        <v>191</v>
+        <v>231</v>
       </c>
       <c r="E518">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="F518">
-        <v>265</v>
+        <v>325</v>
       </c>
       <c r="G518">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
         <v>Lake County</v>
       </c>
       <c r="B519" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C519" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D519">
-        <v>2899</v>
+        <v>3256</v>
       </c>
       <c r="E519">
-        <v>776</v>
+        <v>799</v>
       </c>
       <c r="F519">
-        <v>3675</v>
+        <v>4055</v>
       </c>
       <c r="G519">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
         <v>Santa Rosa County</v>
       </c>
       <c r="B520" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C520" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D520">
-        <v>367</v>
+        <v>439</v>
       </c>
       <c r="E520">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="F520">
-        <v>377</v>
+        <v>549</v>
       </c>
       <c r="G520">
-        <v>0.97</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
         <v>Bay County</v>
       </c>
       <c r="B521" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C521" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D521">
-        <v>554</v>
+        <v>521</v>
       </c>
       <c r="E521">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="F521">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="G521">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
         <v>Indian River County</v>
       </c>
       <c r="B522" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C522" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D522">
-        <v>856</v>
+        <v>1046</v>
       </c>
       <c r="E522">
-        <v>359</v>
+        <v>292</v>
       </c>
       <c r="F522">
-        <v>1215</v>
+        <v>1338</v>
       </c>
       <c r="G522">
-        <v>0.7</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B523" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C523" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D523">
-        <v>495</v>
+        <v>589</v>
       </c>
       <c r="E523">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="F523">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="G523">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
         <v>Martin County</v>
       </c>
       <c r="B524" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C524" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D524">
-        <v>1092</v>
+        <v>1064</v>
       </c>
       <c r="E524">
-        <v>153</v>
+        <v>226</v>
       </c>
       <c r="F524">
-        <v>1245</v>
+        <v>1290</v>
       </c>
       <c r="G524">
-        <v>0.88</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B525" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C525" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D525">
-        <v>995</v>
+        <v>1252</v>
       </c>
       <c r="E525">
-        <v>408</v>
+        <v>444</v>
       </c>
       <c r="F525">
-        <v>1403</v>
+        <v>1696</v>
       </c>
       <c r="G525">
-        <v>0.71</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B526" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C526" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D526">
-        <v>191</v>
+        <v>231</v>
       </c>
       <c r="E526">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="F526">
-        <v>265</v>
+        <v>325</v>
       </c>
       <c r="G526">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B527" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C527" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D527">
-        <v>495</v>
+        <v>589</v>
       </c>
       <c r="E527">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="F527">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="G527">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
         <v>Desoto, Hardee, Highlands(part)</v>
       </c>
       <c r="B528" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C528" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D528">
-        <v>1776</v>
+        <v>1877</v>
       </c>
       <c r="E528">
-        <v>393</v>
+        <v>490</v>
       </c>
       <c r="F528">
-        <v>2169</v>
+        <v>2367</v>
       </c>
       <c r="G528">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
         <v>Hillsborough County</v>
       </c>
       <c r="B529" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C529" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D529">
-        <v>15181</v>
+        <v>16529</v>
       </c>
       <c r="E529">
-        <v>7913</v>
+        <v>7845</v>
       </c>
       <c r="F529">
-        <v>23094</v>
+        <v>24374</v>
       </c>
       <c r="G529">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
         <v>Holmes, Walton, Washington</v>
       </c>
       <c r="B530" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C530" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D530">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="E530">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F530">
-        <v>271</v>
+        <v>296</v>
       </c>
       <c r="G530">
         <v>0.96</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
         <v>St Johns &amp; Putnam</v>
       </c>
       <c r="B531" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C531" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D531">
-        <v>995</v>
+        <v>1252</v>
       </c>
       <c r="E531">
-        <v>408</v>
+        <v>444</v>
       </c>
       <c r="F531">
-        <v>1403</v>
+        <v>1696</v>
       </c>
       <c r="G531">
-        <v>0.71</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
         <v>Okaloosa County</v>
       </c>
       <c r="B532" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C532" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D532">
-        <v>302</v>
+        <v>362</v>
       </c>
       <c r="E532">
-        <v>269</v>
+        <v>224</v>
       </c>
       <c r="F532">
-        <v>571</v>
+        <v>586</v>
       </c>
       <c r="G532">
-        <v>0.53</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B533" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C533" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D533">
-        <v>495</v>
+        <v>589</v>
       </c>
       <c r="E533">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="F533">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="G533">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
         <v>Hamilton, Lafayette, Madison, Suwannee, &amp; Taylor</v>
       </c>
       <c r="B534" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C534" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D534">
-        <v>191</v>
+        <v>231</v>
       </c>
       <c r="E534">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="F534">
-        <v>265</v>
+        <v>325</v>
       </c>
       <c r="G534">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
         <v>Calhoun, Franklin, Gadsden, Gulf, Jackson, Jefferson, Liberty, &amp; Wakulla</v>
       </c>
       <c r="B535" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C535" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D535">
-        <v>231</v>
+        <v>286</v>
       </c>
       <c r="E535">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F535">
-        <v>302</v>
+        <v>359</v>
       </c>
       <c r="G535">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
         <v>Hernando County</v>
       </c>
       <c r="B536" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C536" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D536">
-        <v>1942</v>
+        <v>1971</v>
       </c>
       <c r="E536">
-        <v>538</v>
+        <v>322</v>
       </c>
       <c r="F536">
-        <v>2480</v>
+        <v>2293</v>
       </c>
       <c r="G536">
-        <v>0.78</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
         <v>Bradford, Columbia, Dixie, Gilchrist, Levy, Union</v>
       </c>
       <c r="B537" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C537" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D537">
-        <v>495</v>
+        <v>589</v>
       </c>
       <c r="E537">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="F537">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="G537">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
         <v>Orange County</v>
       </c>
       <c r="B538" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C538" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D538">
-        <v>15216</v>
+        <v>16052</v>
       </c>
       <c r="E538">
-        <v>7260</v>
+        <v>8141</v>
       </c>
       <c r="F538">
-        <v>22476</v>
+        <v>24193</v>
       </c>
       <c r="G538">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
         <v>Flagler County</v>
       </c>
       <c r="B539" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C539" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D539">
-        <v>1271</v>
+        <v>1207</v>
       </c>
       <c r="E539">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="F539">
-        <v>1311</v>
+        <v>1266</v>
       </c>
       <c r="G539">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G539"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Households by Tenure, Household Type, and Cost Burden, 2019-2023</v>
+        <v>Households by Tenure, Household Type, and Cost Burden, 2020-2024</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Type</v>
       </c>
       <c r="C3" t="str">
         <v>Owner/Not Cost Burdened</v>
       </c>
       <c r="D3" t="str">
         <v>Owner Cost Burdened</v>
       </c>
       <c r="E3" t="str">
         <v>Renter/Not Cost Burdened</v>
       </c>
       <c r="F3" t="str">
         <v>Renter Cost Burdened</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>Married Couple Household</v>
       </c>
       <c r="C4">
-        <v>2622662</v>
+        <v>2665509</v>
       </c>
       <c r="D4">
-        <v>591657</v>
+        <v>640613</v>
       </c>
       <c r="E4">
-        <v>446813</v>
+        <v>438109</v>
       </c>
       <c r="F4">
-        <v>330924</v>
+        <v>342536</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>Male Only Headed Family</v>
       </c>
       <c r="C5">
-        <v>183099</v>
+        <v>189019</v>
       </c>
       <c r="D5">
-        <v>64232</v>
+        <v>68906</v>
       </c>
       <c r="E5">
-        <v>101047</v>
+        <v>99141</v>
       </c>
       <c r="F5">
-        <v>95663</v>
+        <v>97998</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>Female Only Headed Family</v>
       </c>
       <c r="C6">
-        <v>384669</v>
+        <v>393717</v>
       </c>
       <c r="D6">
-        <v>171918</v>
+        <v>183499</v>
       </c>
       <c r="E6">
-        <v>204259</v>
+        <v>201737</v>
       </c>
       <c r="F6">
-        <v>322214</v>
+        <v>330099</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7" t="str">
         <v>Non-family household</v>
       </c>
       <c r="C7">
-        <v>1110560</v>
+        <v>1117703</v>
       </c>
       <c r="D7">
-        <v>616901</v>
+        <v>661736</v>
       </c>
       <c r="E7">
-        <v>553999</v>
+        <v>548738</v>
       </c>
       <c r="F7">
-        <v>750310</v>
+        <v>773748</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>ALICE (Asset Limited, Income Constrained, Employed) Household Survival Budget, 2023</v>
+        <v>ALICE (Asset Limited, Income Constrained, Employed) Household Survival Budget, 2024</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Monthly Costs</v>
       </c>
       <c r="C3" t="str">
         <v>Single Adult</v>
       </c>
       <c r="D3" t="str">
         <v>One Adult, One Child</v>
       </c>
       <c r="E3" t="str">
         <v>One Adult, One in Childcare</v>
       </c>
       <c r="F3" t="str">
         <v>Two Adults</v>
       </c>
       <c r="G3" t="str">
         <v>Two Adults, Two Children</v>
       </c>
       <c r="H3" t="str">
         <v>Two Adults, Two in Childcare</v>
       </c>
       <c r="I3" t="str">
         <v>Single Adult 65+</v>
       </c>
       <c r="J3" t="str">
         <v>Two Adults 65+</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>Housing</v>
       </c>
       <c r="C4">
-        <v>1043</v>
+        <v>1188</v>
       </c>
       <c r="D4">
-        <v>1123</v>
+        <v>1268</v>
       </c>
       <c r="E4">
-        <v>1123</v>
+        <v>1268</v>
       </c>
       <c r="F4">
-        <v>1123</v>
+        <v>1268</v>
       </c>
       <c r="G4">
-        <v>1357</v>
+        <v>1524</v>
       </c>
       <c r="H4">
-        <v>1357</v>
+        <v>1524</v>
       </c>
       <c r="I4">
-        <v>1043</v>
+        <v>1188</v>
       </c>
       <c r="J4">
-        <v>1123</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>Child Care</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="E5">
-        <v>643</v>
+        <v>685</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
-        <v>482</v>
+        <v>513</v>
       </c>
       <c r="H5">
-        <v>1472</v>
+        <v>1580</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>Food</v>
       </c>
       <c r="C6">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D6">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="E6">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F6">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="G6">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="H6">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="I6">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="J6">
-        <v>843</v>
+        <v>846</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7" t="str">
         <v>Transportation</v>
       </c>
       <c r="C7">
-        <v>469</v>
+        <v>424</v>
       </c>
       <c r="D7">
-        <v>604</v>
+        <v>516</v>
       </c>
       <c r="E7">
-        <v>604</v>
+        <v>516</v>
       </c>
       <c r="F7">
-        <v>709</v>
+        <v>598</v>
       </c>
       <c r="G7">
-        <v>996</v>
+        <v>869</v>
       </c>
       <c r="H7">
-        <v>996</v>
+        <v>869</v>
       </c>
       <c r="I7">
-        <v>399</v>
+        <v>362</v>
       </c>
       <c r="J7">
-        <v>568</v>
+        <v>475</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8" t="str">
         <v>Health Care</v>
       </c>
       <c r="C8">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="D8">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="E8">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="F8">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="G8">
-        <v>759</v>
+        <v>900</v>
       </c>
       <c r="H8">
-        <v>759</v>
+        <v>900</v>
       </c>
       <c r="I8">
-        <v>551</v>
+        <v>517</v>
       </c>
       <c r="J8">
-        <v>1101</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9" t="str">
         <v>Technology</v>
       </c>
       <c r="C9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="D9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="E9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F9">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="G9">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="H9">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="I9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="J9">
-        <v>116</v>
+        <v>131</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10" t="str">
         <v>Miscellaneous</v>
       </c>
       <c r="C10">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="D10">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="E10">
-        <v>370</v>
+        <v>386</v>
       </c>
       <c r="F10">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="G10">
-        <v>525</v>
+        <v>548</v>
       </c>
       <c r="H10">
-        <v>606</v>
+        <v>636</v>
       </c>
       <c r="I10">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="J10">
         <v>375</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Florida</v>
       </c>
       <c r="B11" t="str">
         <v>Taxes</v>
       </c>
       <c r="C11">
-        <v>332</v>
+        <v>353</v>
       </c>
       <c r="D11">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="E11">
-        <v>349</v>
+        <v>370</v>
       </c>
       <c r="F11">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="G11">
-        <v>396</v>
+        <v>426</v>
       </c>
       <c r="H11">
-        <v>562</v>
+        <v>612</v>
       </c>
       <c r="I11">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="J11">
-        <v>655</v>
+        <v>646</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Florida</v>
       </c>
       <c r="B12" t="str">
         <v>Monthly Total</v>
       </c>
       <c r="C12">
-        <v>2817</v>
+        <v>2992</v>
       </c>
       <c r="D12">
-        <v>4012</v>
+        <v>4164</v>
       </c>
       <c r="E12">
-        <v>4421</v>
+        <v>4611</v>
       </c>
       <c r="F12">
-        <v>4107</v>
+        <v>4216</v>
       </c>
       <c r="G12">
-        <v>6167</v>
+        <v>6451</v>
       </c>
       <c r="H12">
-        <v>7224</v>
+        <v>7611</v>
       </c>
       <c r="I12">
-        <v>3185</v>
+        <v>3290</v>
       </c>
       <c r="J12">
-        <v>4781</v>
+        <v>4775</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Florida</v>
       </c>
       <c r="B13" t="str">
-        <v>Annual Total</v>
+        <v>ANNUAL TOTAL</v>
       </c>
       <c r="C13">
-        <v>33804</v>
+        <v>35904</v>
       </c>
       <c r="D13">
-        <v>48144</v>
+        <v>49968</v>
       </c>
       <c r="E13">
-        <v>53052</v>
+        <v>55332</v>
       </c>
       <c r="F13">
-        <v>49284</v>
+        <v>50592</v>
       </c>
       <c r="G13">
-        <v>74004</v>
+        <v>77412</v>
       </c>
       <c r="H13">
-        <v>86688</v>
+        <v>91332</v>
       </c>
       <c r="I13">
-        <v>38220</v>
+        <v>39480</v>
       </c>
       <c r="J13">
-        <v>57372</v>
+        <v>57300</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Florida</v>
       </c>
       <c r="B14" t="str">
         <v>Hourly Wage</v>
       </c>
       <c r="C14">
-        <v>16.9</v>
+        <v>17.95</v>
       </c>
       <c r="D14">
-        <v>24.07</v>
+        <v>24.98</v>
       </c>
       <c r="E14">
-        <v>26.53</v>
+        <v>27.67</v>
       </c>
       <c r="F14">
-        <v>24.64</v>
+        <v>25.3</v>
       </c>
       <c r="G14">
-        <v>37</v>
+        <v>38.71</v>
       </c>
       <c r="H14">
-        <v>43.34</v>
+        <v>45.67</v>
       </c>
       <c r="I14">
-        <v>19.11</v>
+        <v>19.74</v>
       </c>
       <c r="J14">
-        <v>28.69</v>
+        <v>28.65</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:J14"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="20"/>
     <col min="2" max="2" customWidth="1" width="120"/>
     <col min="3" max="3" customWidth="1" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>SHEET</v>
       </c>
@@ -17734,67 +17737,67 @@
       <c r="B19" t="str">
         <v>Florida Department of Commerce, 2024 Occupational Employment and Wage Statistics; 2024 HUD Fair Market Rent</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>sheet 19</v>
       </c>
       <c r="B20" t="str">
         <v>U.S. Department of Housing and Urban Development, 2018-2022 Comprehensive Housing Affordability Strategy (CHAS) dataset.</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>sheet 20</v>
       </c>
       <c r="B21" t="str">
         <v>Sources: U.S. Department of Housing and Urban Development, 2018-2022 Comprehensive Housing Affordability Strategy (CHAS) dataset.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>sheet 21</v>
       </c>
       <c r="B22" t="str">
-        <v>Shimberg Center tabulation of U.S. Census Bureau, 2019-2023 American Community Survey.</v>
+        <v>Shimberg Center tabulation of U.S. Census Bureau, 2020-2024 American Community Survey.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>sheet 22</v>
       </c>
       <c r="B23" t="str">
-        <v>Shimberg Center tabulation of U.S. Census Bureau, 2019-2023 American Community Survey.</v>
+        <v>Shimberg Center tabulation of U.S. Census Bureau, 2020-2024 American Community Survey.</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>sheet 23</v>
       </c>
       <c r="B24" t="str">
-        <v>United for ALICE, ALICE in Florida: Household budgets (2023 data year).</v>
+        <v>United for ALICE, ALICE in Florida: Household budgets (2024 data year).</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Owner-Occupied Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>