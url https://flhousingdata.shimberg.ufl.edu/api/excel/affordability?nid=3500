--- v0 (2026-05-30)
+++ v1 (2026-09-23)
@@ -463,158 +463,158 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>All Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>All Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>4304</v>
+        <v>4978</v>
       </c>
       <c r="D4">
-        <v>3749</v>
+        <v>4283</v>
       </c>
       <c r="E4">
-        <v>23098</v>
+        <v>25856</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Lee County</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>10537</v>
+        <v>11527</v>
       </c>
       <c r="D5">
-        <v>10172</v>
+        <v>9915</v>
       </c>
       <c r="E5">
-        <v>16247</v>
+        <v>16903</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Lee County</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>28737</v>
+        <v>29501</v>
       </c>
       <c r="D6">
-        <v>21091</v>
+        <v>22723</v>
       </c>
       <c r="E6">
-        <v>8718</v>
+        <v>9645</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Lee County</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>25912</v>
+        <v>27413</v>
       </c>
       <c r="D7">
-        <v>9724</v>
+        <v>11828</v>
       </c>
       <c r="E7">
-        <v>1616</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Lee County</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>155392</v>
+        <v>166971</v>
       </c>
       <c r="D8">
-        <v>10767</v>
+        <v>11281</v>
       </c>
       <c r="E8">
-        <v>1286</v>
+        <v>1327</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Median Gross Rent ($), 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -1839,51 +1839,51 @@
         <v>8152</v>
       </c>
       <c r="I21">
         <v>91900</v>
       </c>
       <c r="J21">
         <v>0.94</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:J21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Wage and Rent Comparison by Occupation, 2024</v>
+        <v>Wage and Rent Comparison by Occupation, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Occupation</v>
       </c>
       <c r="C3" t="str">
         <v>Median Hourly Wage (2025 $)</v>
       </c>
       <c r="D3" t="str">
         <v>Maximum Affordable Rent (30% of Income)</v>
       </c>
       <c r="E3" t="str">
         <v>2025 HUD 2BR Fair Market Rent</v>
       </c>
       <c r="F3" t="str">
         <v>% Income Needed for 2 BR, Median Wage Worker</v>
       </c>
       <c r="G3" t="str">
         <v>Annual Wage as a % AMI for a Family of 3</v>
       </c>
     </row>
@@ -3122,1192 +3122,1192 @@
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure, Race/Ethnicity, and Income (% AMI), 2018-2022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Tenure</v>
       </c>
       <c r="C3" t="str">
         <v>Race/Ethnicity</v>
       </c>
       <c r="D3" t="str">
         <v>Household Income</v>
       </c>
       <c r="E3" t="str">
         <v>Households</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C4" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D4" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E4">
         <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B5" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C5" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D5" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E5">
         <v>60</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B6" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C6" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D6" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E6">
         <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B7" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C7" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D7" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E7">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B8" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C8" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D8" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E8">
         <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B9" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C9" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D9" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E9">
         <v>450</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B10" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C10" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D10" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E10">
         <v>280</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B11" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C11" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D11" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E11">
         <v>275</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B12" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C12" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D12" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E12">
         <v>215</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B13" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C13" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D13" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E13">
         <v>2055</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B14" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C14" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D14" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E14">
         <v>685</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B15" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C15" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D15" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E15">
         <v>1110</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B16" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C16" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D16" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E16">
         <v>2175</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B17" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C17" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D17" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E17">
         <v>920</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B18" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C18" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D18" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E18">
         <v>3840</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B19" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C19" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D19" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E19">
         <v>2810</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B20" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C20" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D20" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E20">
         <v>2655</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B21" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C21" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D21" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E21">
         <v>6465</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B22" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C22" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D22" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E22">
         <v>3545</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B23" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C23" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D23" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E23">
         <v>12955</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B24" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C24" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D24" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E24">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B25" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C25" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D25" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E25">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B26" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C26" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D26" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E26">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B27" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C27" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D27" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B28" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C28" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D28" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E28">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B29" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C29" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D29" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E29">
         <v>16615</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B30" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C30" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D30" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E30">
         <v>15075</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B31" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C31" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D31" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E31">
         <v>25555</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B32" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C32" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D32" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E32">
         <v>18075</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B33" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C33" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D33" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E33">
         <v>107970</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B34" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C34" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D34" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B35" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C35" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D35" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E35">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B36" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C36" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D36" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E36">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B37" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C37" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D37" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E37">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B38" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C38" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D38" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E38">
         <v>20</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B39" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C39" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D39" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E39">
         <v>85</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B40" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C40" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D40" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E40">
         <v>155</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B41" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C41" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D41" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E41">
         <v>155</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B42" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C42" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D42" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E42">
         <v>90</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B43" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C43" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D43" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E43">
         <v>435</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B44" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C44" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D44" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E44">
         <v>2575</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B45" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C45" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D45" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E45">
         <v>1440</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B46" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C46" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D46" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E46">
         <v>2185</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B47" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C47" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D47" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E47">
         <v>1295</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B48" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C48" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D48" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E48">
         <v>1800</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B49" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C49" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D49" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E49">
         <v>4375</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B50" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C50" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D50" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E50">
         <v>4565</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B51" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C51" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D51" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E51">
         <v>5520</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B52" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C52" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D52" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E52">
         <v>3675</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B53" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C53" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D53" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E53">
         <v>5235</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B54" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C54" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D54" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B55" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C55" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D55" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B56" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C56" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D56" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B57" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C57" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D57" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E57">
         <v>4</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B58" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C58" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D58" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B59" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C59" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D59" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E59">
         <v>6495</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B60" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C60" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D60" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E60">
         <v>6525</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B61" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C61" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D61" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E61">
         <v>9270</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B62" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C62" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D62" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E62">
         <v>6370</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Lee County, Florida</v>
+        <v>Lee County</v>
       </c>
       <c r="B63" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C63" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D63" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E63">
         <v>18555</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E63"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Renter Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Renter Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>1589</v>
+        <v>1858</v>
       </c>
       <c r="D4">
-        <v>773</v>
+        <v>843</v>
       </c>
       <c r="E4">
-        <v>10843</v>
+        <v>12015</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Lee County</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>2081</v>
+        <v>2013</v>
       </c>
       <c r="D5">
-        <v>4731</v>
+        <v>4192</v>
       </c>
       <c r="E5">
-        <v>9693</v>
+        <v>9867</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Lee County</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>6238</v>
+        <v>5910</v>
       </c>
       <c r="D6">
-        <v>11254</v>
+        <v>11608</v>
       </c>
       <c r="E6">
-        <v>3675</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Lee County</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>8372</v>
+        <v>7979</v>
       </c>
       <c r="D7">
-        <v>4793</v>
+        <v>5914</v>
       </c>
       <c r="E7">
-        <v>467</v>
+        <v>512</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Lee County</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>29253</v>
+        <v>28944</v>
       </c>
       <c r="D8">
-        <v>2677</v>
+        <v>2981</v>
       </c>
       <c r="E8">
-        <v>242</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure, Race/Ethnicity, and Cost Burden, 2018-2022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -4991,435 +4991,435 @@
         <v>29891</v>
       </c>
       <c r="E7">
         <v>15902</v>
       </c>
       <c r="F7">
         <v>23874</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>ALICE (Asset Limited, Income Constrained, Employed) Household Survival Budget, 2023</v>
+        <v>ALICE (Asset Limited, Income Constrained, Employed) Household Survival Budget, 2024</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Monthly Costs</v>
       </c>
       <c r="C3" t="str">
         <v>Single Adult</v>
       </c>
       <c r="D3" t="str">
         <v>One Adult, One Child</v>
       </c>
       <c r="E3" t="str">
         <v>One Adult, One in Childcare</v>
       </c>
       <c r="F3" t="str">
         <v>Two Adults</v>
       </c>
       <c r="G3" t="str">
         <v>Two Adults, Two Children</v>
       </c>
       <c r="H3" t="str">
         <v>Two Adults, Two in Childcare</v>
       </c>
       <c r="I3" t="str">
         <v>Single Adult 65+</v>
       </c>
       <c r="J3" t="str">
         <v>Two Adults 65+</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>Housing</v>
       </c>
       <c r="C4">
-        <v>1298</v>
+        <v>1490</v>
       </c>
       <c r="D4">
-        <v>1298</v>
+        <v>1507</v>
       </c>
       <c r="E4">
-        <v>1298</v>
+        <v>1507</v>
       </c>
       <c r="F4">
-        <v>1298</v>
+        <v>1507</v>
       </c>
       <c r="G4">
-        <v>1639</v>
+        <v>1892</v>
       </c>
       <c r="H4">
-        <v>1639</v>
+        <v>1892</v>
       </c>
       <c r="I4">
-        <v>1298</v>
+        <v>1490</v>
       </c>
       <c r="J4">
-        <v>1298</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Lee County</v>
       </c>
       <c r="B5" t="str">
         <v>Child Care</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>234</v>
       </c>
       <c r="E5">
         <v>625</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>469</v>
       </c>
       <c r="H5">
-        <v>1417</v>
+        <v>1438</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Lee County</v>
       </c>
       <c r="B6" t="str">
         <v>Food</v>
       </c>
       <c r="C6">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="D6">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="E6">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="F6">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="G6">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="H6">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="I6">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="J6">
-        <v>883</v>
+        <v>886</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Lee County</v>
       </c>
       <c r="B7" t="str">
         <v>Transportation</v>
       </c>
       <c r="C7">
-        <v>469</v>
+        <v>424</v>
       </c>
       <c r="D7">
-        <v>604</v>
+        <v>516</v>
       </c>
       <c r="E7">
-        <v>604</v>
+        <v>516</v>
       </c>
       <c r="F7">
-        <v>709</v>
+        <v>598</v>
       </c>
       <c r="G7">
-        <v>996</v>
+        <v>869</v>
       </c>
       <c r="H7">
-        <v>996</v>
+        <v>869</v>
       </c>
       <c r="I7">
-        <v>399</v>
+        <v>362</v>
       </c>
       <c r="J7">
-        <v>568</v>
+        <v>475</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Lee County</v>
       </c>
       <c r="B8" t="str">
         <v>Health Care</v>
       </c>
       <c r="C8">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="D8">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="E8">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="F8">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="G8">
-        <v>759</v>
+        <v>900</v>
       </c>
       <c r="H8">
-        <v>759</v>
+        <v>900</v>
       </c>
       <c r="I8">
-        <v>535</v>
+        <v>504</v>
       </c>
       <c r="J8">
-        <v>1071</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Lee County</v>
       </c>
       <c r="B9" t="str">
         <v>Technology</v>
       </c>
       <c r="C9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="D9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="E9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F9">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="G9">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="H9">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="I9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="J9">
-        <v>116</v>
+        <v>131</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Lee County</v>
       </c>
       <c r="B10" t="str">
         <v>Miscellaneous</v>
       </c>
       <c r="C10">
-        <v>254</v>
+        <v>273</v>
       </c>
       <c r="D10">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="E10">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="F10">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="G10">
-        <v>559</v>
+        <v>588</v>
       </c>
       <c r="H10">
-        <v>635</v>
+        <v>665</v>
       </c>
       <c r="I10">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="J10">
-        <v>394</v>
+        <v>401</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Lee County</v>
       </c>
       <c r="B11" t="str">
         <v>Taxes</v>
       </c>
       <c r="C11">
-        <v>392</v>
+        <v>424</v>
       </c>
       <c r="D11">
-        <v>757</v>
+        <v>783</v>
       </c>
       <c r="E11">
-        <v>825</v>
+        <v>851</v>
       </c>
       <c r="F11">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="G11">
-        <v>1321</v>
+        <v>1366</v>
       </c>
       <c r="H11">
-        <v>1491</v>
+        <v>1541</v>
       </c>
       <c r="I11">
-        <v>448</v>
+        <v>469</v>
       </c>
       <c r="J11">
-        <v>694</v>
+        <v>701</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Lee County</v>
       </c>
       <c r="B12" t="str">
         <v>Monthly Total</v>
       </c>
       <c r="C12">
-        <v>3184</v>
+        <v>3422</v>
       </c>
       <c r="D12">
-        <v>4284</v>
+        <v>4503</v>
       </c>
       <c r="E12">
-        <v>4677</v>
+        <v>4895</v>
       </c>
       <c r="F12">
-        <v>4390</v>
+        <v>4581</v>
       </c>
       <c r="G12">
-        <v>6615</v>
+        <v>6975</v>
       </c>
       <c r="H12">
-        <v>7608</v>
+        <v>7994</v>
       </c>
       <c r="I12">
-        <v>3528</v>
+        <v>3700</v>
       </c>
       <c r="J12">
-        <v>5024</v>
+        <v>5109</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Lee County</v>
       </c>
       <c r="B13" t="str">
         <v>Annual Total</v>
       </c>
       <c r="C13">
-        <v>38208</v>
+        <v>41064</v>
       </c>
       <c r="D13">
-        <v>51408</v>
+        <v>54036</v>
       </c>
       <c r="E13">
-        <v>56124</v>
+        <v>58740</v>
       </c>
       <c r="F13">
-        <v>52680</v>
+        <v>54972</v>
       </c>
       <c r="G13">
-        <v>79380</v>
+        <v>83700</v>
       </c>
       <c r="H13">
-        <v>91296</v>
+        <v>95928</v>
       </c>
       <c r="I13">
-        <v>42336</v>
+        <v>44400</v>
       </c>
       <c r="J13">
-        <v>60288</v>
+        <v>61308</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Lee County</v>
       </c>
       <c r="B14" t="str">
         <v>Hourly Wage</v>
       </c>
       <c r="C14">
-        <v>19.1</v>
+        <v>20.53</v>
       </c>
       <c r="D14">
-        <v>25.7</v>
+        <v>27.02</v>
       </c>
       <c r="E14">
-        <v>28.06</v>
+        <v>29.37</v>
       </c>
       <c r="F14">
-        <v>26.34</v>
+        <v>27.49</v>
       </c>
       <c r="G14">
-        <v>39.69</v>
+        <v>41.85</v>
       </c>
       <c r="H14">
-        <v>45.65</v>
+        <v>47.96</v>
       </c>
       <c r="I14">
-        <v>21.17</v>
+        <v>22.2</v>
       </c>
       <c r="J14">
-        <v>30.14</v>
+        <v>30.65</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:J14"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="20"/>
     <col min="2" max="2" customWidth="1" width="120"/>
     <col min="3" max="3" customWidth="1" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>SHEET</v>
       </c>
@@ -5586,177 +5586,177 @@
       <c r="B21" t="str">
         <v>Sources: U.S. Department of Housing and Urban Development, 2018-2022 Comprehensive Housing Affordability Strategy (CHAS) dataset.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>sheet 21</v>
       </c>
       <c r="B22" t="str">
         <v>Shimberg Center tabulation of U.S. Census Bureau, 2020-2024 American Community Survey.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>sheet 22</v>
       </c>
       <c r="B23" t="str">
         <v>Shimberg Center tabulation of U.S. Census Bureau, 2020-2024 American Community Survey.</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>sheet 23</v>
       </c>
       <c r="B24" t="str">
-        <v>United for ALICE, ALICE in Florida: Household budgets (2023 data year).</v>
+        <v>United for ALICE, ALICE in Florida: Household budgets (2024 data year).</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Owner-Occupied Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Owner-Occupied Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>2715</v>
+        <v>3120</v>
       </c>
       <c r="D4">
-        <v>2976</v>
+        <v>3440</v>
       </c>
       <c r="E4">
-        <v>12255</v>
+        <v>13841</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Lee County</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>8456</v>
+        <v>9514</v>
       </c>
       <c r="D5">
-        <v>5441</v>
+        <v>5723</v>
       </c>
       <c r="E5">
-        <v>6554</v>
+        <v>7036</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Lee County</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>22499</v>
+        <v>23591</v>
       </c>
       <c r="D6">
-        <v>9837</v>
+        <v>11115</v>
       </c>
       <c r="E6">
-        <v>5043</v>
+        <v>5603</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Lee County</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>17540</v>
+        <v>19434</v>
       </c>
       <c r="D7">
-        <v>4931</v>
+        <v>5914</v>
       </c>
       <c r="E7">
-        <v>1149</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Lee County</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>126139</v>
+        <v>138027</v>
       </c>
       <c r="D8">
-        <v>8090</v>
+        <v>8300</v>
       </c>
       <c r="E8">
-        <v>1044</v>
+        <v>1052</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Homeownership Rate (%), 1990 through 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>