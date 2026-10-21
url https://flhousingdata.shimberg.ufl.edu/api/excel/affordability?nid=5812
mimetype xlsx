--- v0 (2026-05-26)
+++ v1 (2026-10-21)
@@ -463,158 +463,158 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>All Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>All Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>422</v>
+        <v>486</v>
       </c>
       <c r="D4">
-        <v>492</v>
+        <v>525</v>
       </c>
       <c r="E4">
-        <v>2313</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>805</v>
+        <v>816</v>
       </c>
       <c r="D5">
-        <v>1031</v>
+        <v>1085</v>
       </c>
       <c r="E5">
-        <v>1770</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>1853</v>
+        <v>2126</v>
       </c>
       <c r="D6">
-        <v>1439</v>
+        <v>1481</v>
       </c>
       <c r="E6">
-        <v>822</v>
+        <v>975</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>1538</v>
+        <v>1529</v>
       </c>
       <c r="D7">
-        <v>688</v>
+        <v>753</v>
       </c>
       <c r="E7">
-        <v>137</v>
+        <v>171</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>11040</v>
+        <v>11648</v>
       </c>
       <c r="D8">
-        <v>1143</v>
+        <v>1437</v>
       </c>
       <c r="E8">
-        <v>383</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Median Gross Rent ($), 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -1263,51 +1263,51 @@
         <v># of Workers in 2024</v>
       </c>
       <c r="I3" t="str">
         <v>2025 3-Person Median Income</v>
       </c>
       <c r="J3" t="str">
         <v>Annual Wage as Percent of 3-Person AMI</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:J3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G57"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Wage and Rent Comparison by Occupation, 2024</v>
+        <v>Wage and Rent Comparison by Occupation, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Occupation</v>
       </c>
       <c r="C3" t="str">
         <v>Median Hourly Wage (2025 $)</v>
       </c>
       <c r="D3" t="str">
         <v>Maximum Affordable Rent (30% of Income)</v>
       </c>
       <c r="E3" t="str">
         <v>2025 HUD 2BR Fair Market Rent</v>
       </c>
       <c r="F3" t="str">
         <v>% Income Needed for 2 BR, Median Wage Worker</v>
       </c>
       <c r="G3" t="str">
         <v>Annual Wage as a % AMI for a Family of 3</v>
       </c>
     </row>
@@ -2569,1192 +2569,1192 @@
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure, Race/Ethnicity, and Income (% AMI), 2018-2022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Tenure</v>
       </c>
       <c r="C3" t="str">
         <v>Race/Ethnicity</v>
       </c>
       <c r="D3" t="str">
         <v>Household Income</v>
       </c>
       <c r="E3" t="str">
         <v>Households</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B4" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C4" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D4" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B5" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C5" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D5" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B6" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C6" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D6" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B7" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C7" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D7" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B8" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C8" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D8" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B9" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C9" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D9" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E9">
         <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B10" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C10" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D10" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E10">
         <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B11" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C11" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D11" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E11">
         <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B12" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C12" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D12" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E12">
         <v>14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B13" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C13" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D13" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E13">
         <v>75</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B14" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C14" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D14" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E14">
         <v>160</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B15" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C15" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D15" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E15">
         <v>125</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B16" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C16" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D16" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E16">
         <v>105</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B17" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C17" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D17" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E17">
         <v>95</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B18" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C18" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D18" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E18">
         <v>205</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B19" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C19" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D19" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E19">
         <v>85</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B20" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C20" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D20" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E20">
         <v>80</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B21" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C21" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D21" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E21">
         <v>80</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B22" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C22" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D22" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E22">
         <v>90</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B23" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C23" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D23" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E23">
         <v>540</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B24" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C24" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D24" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B25" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C25" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D25" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B26" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C26" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D26" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B27" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C27" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D27" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B28" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C28" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D28" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B29" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C29" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D29" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E29">
         <v>1075</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B30" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C30" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D30" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E30">
         <v>1130</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B31" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C31" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D31" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E31">
         <v>1785</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B32" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C32" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D32" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E32">
         <v>785</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B33" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C33" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D33" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E33">
         <v>7370</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B34" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C34" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D34" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B35" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C35" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D35" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B36" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C36" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D36" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E36">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B37" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C37" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D37" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B38" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C38" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D38" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E38">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B39" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C39" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D39" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E39">
         <v>45</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B40" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C40" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D40" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E40">
         <v>95</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B41" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C41" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D41" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E41">
         <v>25</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B42" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C42" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D42" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E42">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B43" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C43" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D43" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E43">
         <v>60</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B44" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C44" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D44" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E44">
         <v>500</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B45" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C45" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D45" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E45">
         <v>540</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B46" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C46" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D46" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E46">
         <v>380</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B47" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C47" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D47" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E47">
         <v>145</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B48" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C48" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D48" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E48">
         <v>300</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B49" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C49" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D49" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E49">
         <v>320</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B50" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C50" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D50" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E50">
         <v>240</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B51" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C51" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D51" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E51">
         <v>415</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B52" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C52" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D52" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E52">
         <v>230</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B53" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C53" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D53" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E53">
         <v>430</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B54" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C54" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D54" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B55" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C55" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D55" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B56" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C56" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D56" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B57" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C57" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D57" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B58" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C58" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D58" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B59" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C59" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D59" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E59">
         <v>1115</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B60" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C60" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D60" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E60">
         <v>795</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B61" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C61" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D61" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E61">
         <v>1230</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B62" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C62" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D62" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E62">
         <v>730</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Sarasota County (part), Sarasota city, Florida</v>
+        <v>Sarasota County (part), Sarasota city</v>
       </c>
       <c r="B63" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C63" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D63" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E63">
         <v>2890</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E63"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Renter Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Renter Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>270</v>
+        <v>299</v>
       </c>
       <c r="D4">
-        <v>178</v>
+        <v>130</v>
       </c>
       <c r="E4">
-        <v>1645</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>190</v>
+        <v>305</v>
       </c>
       <c r="D5">
-        <v>695</v>
+        <v>706</v>
       </c>
       <c r="E5">
-        <v>1076</v>
+        <v>921</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>880</v>
+        <v>938</v>
       </c>
       <c r="D6">
-        <v>834</v>
+        <v>915</v>
       </c>
       <c r="E6">
-        <v>380</v>
+        <v>508</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="D7">
-        <v>552</v>
+        <v>616</v>
       </c>
       <c r="E7">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>3584</v>
+        <v>3445</v>
       </c>
       <c r="D8">
-        <v>575</v>
+        <v>689</v>
       </c>
       <c r="E8">
-        <v>190</v>
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure, Race/Ethnicity, and Cost Burden, 2018-2022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -4093,780 +4093,780 @@
         <v>135</v>
       </c>
       <c r="F17">
         <v>60</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G17"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Households by Tenure, Race, and Age of Householder, 2019-2023</v>
+        <v>Households by Tenure, Race, and Age of Householder, 2020-2024</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Race/Ethnicity</v>
       </c>
       <c r="C3" t="str">
         <v>Age of Householder</v>
       </c>
       <c r="D3" t="str">
         <v>Owners</v>
       </c>
       <c r="E3" t="str">
         <v>Renters</v>
       </c>
       <c r="F3" t="str">
         <v>Total</v>
       </c>
       <c r="G3" t="str">
         <v>Homeownership Rate</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B4" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C4" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D4">
-        <v>58759</v>
+        <v>60997</v>
       </c>
       <c r="E4">
-        <v>23074</v>
+        <v>22725</v>
       </c>
       <c r="F4">
-        <v>81833</v>
+        <v>83722</v>
       </c>
       <c r="G4">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B5" t="str">
         <v>White, Non-Hispanic</v>
       </c>
       <c r="C5" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D5">
-        <v>80558</v>
+        <v>83307</v>
       </c>
       <c r="E5">
-        <v>14451</v>
+        <v>14762</v>
       </c>
       <c r="F5">
-        <v>95009</v>
+        <v>98069</v>
       </c>
       <c r="G5">
         <v>0.85</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B6" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C6" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D6">
-        <v>1434</v>
+        <v>1411</v>
       </c>
       <c r="E6">
-        <v>2709</v>
+        <v>2671</v>
       </c>
       <c r="F6">
-        <v>4143</v>
+        <v>4082</v>
       </c>
       <c r="G6">
         <v>0.35</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B7" t="str">
         <v>Black, Non-Hispanic</v>
       </c>
       <c r="C7" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D7">
-        <v>1181</v>
+        <v>1111</v>
       </c>
       <c r="E7">
-        <v>603</v>
+        <v>569</v>
       </c>
       <c r="F7">
-        <v>1784</v>
+        <v>1680</v>
       </c>
       <c r="G7">
         <v>0.66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B8" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C8" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D8">
-        <v>3761</v>
+        <v>4285</v>
       </c>
       <c r="E8">
-        <v>2101</v>
+        <v>2042</v>
       </c>
       <c r="F8">
-        <v>5862</v>
+        <v>6327</v>
       </c>
       <c r="G8">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B9" t="str">
         <v>Other, Non-Hispanic</v>
       </c>
       <c r="C9" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D9">
-        <v>2030</v>
+        <v>2321</v>
       </c>
       <c r="E9">
-        <v>278</v>
+        <v>419</v>
       </c>
       <c r="F9">
-        <v>2308</v>
+        <v>2740</v>
       </c>
       <c r="G9">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B10" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C10" t="str">
         <v>64 or Younger</v>
       </c>
       <c r="D10">
-        <v>5711</v>
+        <v>6235</v>
       </c>
       <c r="E10">
-        <v>5617</v>
+        <v>5904</v>
       </c>
       <c r="F10">
-        <v>11328</v>
+        <v>12139</v>
       </c>
       <c r="G10">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B11" t="str">
         <v>Hispanic</v>
       </c>
       <c r="C11" t="str">
         <v>65 &amp; Older</v>
       </c>
       <c r="D11">
-        <v>2527</v>
+        <v>2800</v>
       </c>
       <c r="E11">
-        <v>709</v>
+        <v>645</v>
       </c>
       <c r="F11">
-        <v>3236</v>
+        <v>3445</v>
       </c>
       <c r="G11">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G11"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Households by Tenure, Household Type, and Cost Burden, 2019-2023</v>
+        <v>Households by Tenure, Household Type, and Cost Burden, 2020-2024</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Type</v>
       </c>
       <c r="C3" t="str">
         <v>Owner/Not Cost Burdened</v>
       </c>
       <c r="D3" t="str">
         <v>Owner Cost Burdened</v>
       </c>
       <c r="E3" t="str">
         <v>Renter/Not Cost Burdened</v>
       </c>
       <c r="F3" t="str">
         <v>Renter Cost Burdened</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B4" t="str">
         <v>Married Couple Household</v>
       </c>
       <c r="C4">
-        <v>76310</v>
+        <v>78449</v>
       </c>
       <c r="D4">
-        <v>14637</v>
+        <v>17014</v>
       </c>
       <c r="E4">
-        <v>9673</v>
+        <v>8836</v>
       </c>
       <c r="F4">
-        <v>5141</v>
+        <v>5635</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B5" t="str">
         <v>Male Only Headed Family</v>
       </c>
       <c r="C5">
-        <v>2763</v>
+        <v>2756</v>
       </c>
       <c r="D5">
-        <v>968</v>
+        <v>1108</v>
       </c>
       <c r="E5">
-        <v>1389</v>
+        <v>1446</v>
       </c>
       <c r="F5">
-        <v>844</v>
+        <v>973</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B6" t="str">
         <v>Female Only Headed Family</v>
       </c>
       <c r="C6">
         <v>7517</v>
       </c>
       <c r="D6">
-        <v>2374</v>
+        <v>2461</v>
       </c>
       <c r="E6">
-        <v>3329</v>
+        <v>3311</v>
       </c>
       <c r="F6">
-        <v>4405</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Sarasota County</v>
       </c>
       <c r="B7" t="str">
         <v>Non-family household</v>
       </c>
       <c r="C7">
-        <v>34102</v>
+        <v>33718</v>
       </c>
       <c r="D7">
-        <v>17290</v>
+        <v>19444</v>
       </c>
       <c r="E7">
-        <v>10255</v>
+        <v>10211</v>
       </c>
       <c r="F7">
-        <v>14506</v>
+        <v>15378</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>ALICE (Asset Limited, Income Constrained, Employed) Household Survival Budget, 2023</v>
+        <v>ALICE (Asset Limited, Income Constrained, Employed) Household Survival Budget, 2024</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Monthly Costs</v>
       </c>
       <c r="C3" t="str">
         <v>Single Adult</v>
       </c>
       <c r="D3" t="str">
         <v>One Adult, One Child</v>
       </c>
       <c r="E3" t="str">
         <v>One Adult, One in Childcare</v>
       </c>
       <c r="F3" t="str">
         <v>Two Adults</v>
       </c>
       <c r="G3" t="str">
         <v>Two Adults, Two Children</v>
       </c>
       <c r="H3" t="str">
         <v>Two Adults, Two in Childcare</v>
       </c>
       <c r="I3" t="str">
         <v>Single Adult 65+</v>
       </c>
       <c r="J3" t="str">
         <v>Two Adults 65+</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B4" t="str">
         <v>Housing</v>
       </c>
       <c r="C4">
-        <v>1276</v>
+        <v>1463</v>
       </c>
       <c r="D4">
-        <v>1529</v>
+        <v>1782</v>
       </c>
       <c r="E4">
-        <v>1529</v>
+        <v>1782</v>
       </c>
       <c r="F4">
-        <v>1529</v>
+        <v>1782</v>
       </c>
       <c r="G4">
-        <v>1914</v>
+        <v>2156</v>
       </c>
       <c r="H4">
-        <v>1914</v>
+        <v>2156</v>
       </c>
       <c r="I4">
-        <v>1276</v>
+        <v>1463</v>
       </c>
       <c r="J4">
-        <v>1529</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B5" t="str">
         <v>Child Care</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="E5">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="H5">
-        <v>1854</v>
+        <v>1875</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B6" t="str">
         <v>Food</v>
       </c>
       <c r="C6">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D6">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="E6">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F6">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="G6">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="H6">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="I6">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="J6">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B7" t="str">
         <v>Transportation</v>
       </c>
       <c r="C7">
-        <v>469</v>
+        <v>424</v>
       </c>
       <c r="D7">
-        <v>604</v>
+        <v>516</v>
       </c>
       <c r="E7">
-        <v>604</v>
+        <v>516</v>
       </c>
       <c r="F7">
-        <v>709</v>
+        <v>598</v>
       </c>
       <c r="G7">
-        <v>996</v>
+        <v>869</v>
       </c>
       <c r="H7">
-        <v>996</v>
+        <v>869</v>
       </c>
       <c r="I7">
-        <v>399</v>
+        <v>362</v>
       </c>
       <c r="J7">
-        <v>568</v>
+        <v>475</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B8" t="str">
         <v>Health Care</v>
       </c>
       <c r="C8">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="D8">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="E8">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="F8">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="G8">
-        <v>759</v>
+        <v>900</v>
       </c>
       <c r="H8">
-        <v>759</v>
+        <v>900</v>
       </c>
       <c r="I8">
-        <v>538</v>
+        <v>506</v>
       </c>
       <c r="J8">
-        <v>1076</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B9" t="str">
         <v>Technology</v>
       </c>
       <c r="C9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="D9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="E9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F9">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="G9">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="H9">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="I9">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="J9">
-        <v>116</v>
+        <v>131</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B10" t="str">
         <v>Miscellaneous</v>
       </c>
       <c r="C10">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="D10">
-        <v>397</v>
+        <v>420</v>
       </c>
       <c r="E10">
-        <v>438</v>
+        <v>462</v>
       </c>
       <c r="F10">
-        <v>388</v>
+        <v>408</v>
       </c>
       <c r="G10">
-        <v>614</v>
+        <v>643</v>
       </c>
       <c r="H10">
-        <v>718</v>
+        <v>748</v>
       </c>
       <c r="I10">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="J10">
-        <v>425</v>
+        <v>436</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B11" t="str">
         <v>Taxes</v>
       </c>
       <c r="C11">
-        <v>397</v>
+        <v>427</v>
       </c>
       <c r="D11">
-        <v>841</v>
+        <v>878</v>
       </c>
       <c r="E11">
-        <v>930</v>
+        <v>969</v>
       </c>
       <c r="F11">
-        <v>525</v>
+        <v>552</v>
       </c>
       <c r="G11">
-        <v>1447</v>
+        <v>1493</v>
       </c>
       <c r="H11">
-        <v>1671</v>
+        <v>1718</v>
       </c>
       <c r="I11">
-        <v>453</v>
+        <v>473</v>
       </c>
       <c r="J11">
-        <v>761</v>
+        <v>777</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B12" t="str">
         <v>Monthly Total</v>
       </c>
       <c r="C12">
-        <v>3213</v>
+        <v>3443</v>
       </c>
       <c r="D12">
-        <v>4776</v>
+        <v>5063</v>
       </c>
       <c r="E12">
-        <v>5315</v>
+        <v>5618</v>
       </c>
       <c r="F12">
-        <v>4795</v>
+        <v>5044</v>
       </c>
       <c r="G12">
-        <v>7334</v>
+        <v>7701</v>
       </c>
       <c r="H12">
-        <v>8702</v>
+        <v>9075</v>
       </c>
       <c r="I12">
-        <v>3556</v>
+        <v>3720</v>
       </c>
       <c r="J12">
-        <v>5432</v>
+        <v>5574</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B13" t="str">
         <v>Annual Total</v>
       </c>
       <c r="C13">
-        <v>38556</v>
+        <v>41316</v>
       </c>
       <c r="D13">
-        <v>57312</v>
+        <v>60756</v>
       </c>
       <c r="E13">
-        <v>63780</v>
+        <v>67416</v>
       </c>
       <c r="F13">
-        <v>57540</v>
+        <v>60528</v>
       </c>
       <c r="G13">
-        <v>88008</v>
+        <v>92412</v>
       </c>
       <c r="H13">
-        <v>104424</v>
+        <v>108900</v>
       </c>
       <c r="I13">
-        <v>42672</v>
+        <v>44640</v>
       </c>
       <c r="J13">
-        <v>65184</v>
+        <v>66888</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B14" t="str">
         <v>Hourly Wage</v>
       </c>
       <c r="C14">
-        <v>19.28</v>
+        <v>20.66</v>
       </c>
       <c r="D14">
-        <v>28.66</v>
+        <v>30.38</v>
       </c>
       <c r="E14">
-        <v>31.89</v>
+        <v>33.71</v>
       </c>
       <c r="F14">
-        <v>28.77</v>
+        <v>30.26</v>
       </c>
       <c r="G14">
-        <v>44</v>
+        <v>46.21</v>
       </c>
       <c r="H14">
-        <v>52.21</v>
+        <v>54.45</v>
       </c>
       <c r="I14">
-        <v>21.34</v>
+        <v>22.32</v>
       </c>
       <c r="J14">
-        <v>32.59</v>
+        <v>33.44</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:J14"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="20"/>
     <col min="2" max="2" customWidth="1" width="120"/>
     <col min="3" max="3" customWidth="1" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>SHEET</v>
       </c>
@@ -5017,193 +5017,193 @@
       <c r="B19" t="str">
         <v>Florida Department of Commerce, 2024 Occupational Employment and Wage Statistics; 2024 HUD Fair Market Rent</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>sheet 19</v>
       </c>
       <c r="B20" t="str">
         <v>U.S. Department of Housing and Urban Development, 2018-2022 Comprehensive Housing Affordability Strategy (CHAS) dataset.</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>sheet 20</v>
       </c>
       <c r="B21" t="str">
         <v>Sources: U.S. Department of Housing and Urban Development, 2018-2022 Comprehensive Housing Affordability Strategy (CHAS) dataset.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>sheet 21</v>
       </c>
       <c r="B22" t="str">
-        <v>Shimberg Center tabulation of U.S. Census Bureau, 2019-2023 American Community Survey.</v>
+        <v>Shimberg Center tabulation of U.S. Census Bureau, 2020-2024 American Community Survey.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>sheet 22</v>
       </c>
       <c r="B23" t="str">
-        <v>Shimberg Center tabulation of U.S. Census Bureau, 2019-2023 American Community Survey.</v>
+        <v>Shimberg Center tabulation of U.S. Census Bureau, 2020-2024 American Community Survey.</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>sheet 23</v>
       </c>
       <c r="B24" t="str">
-        <v>United for ALICE, ALICE in Florida: Household budgets (2023 data year).</v>
+        <v>United for ALICE, ALICE in Florida: Household budgets (2024 data year).</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Owner-Occupied Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Owner-Occupied Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>152</v>
+        <v>187</v>
       </c>
       <c r="D4">
-        <v>314</v>
+        <v>395</v>
       </c>
       <c r="E4">
-        <v>668</v>
+        <v>764</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>615</v>
+        <v>511</v>
       </c>
       <c r="D5">
-        <v>336</v>
+        <v>379</v>
       </c>
       <c r="E5">
-        <v>694</v>
+        <v>665</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>973</v>
+        <v>1188</v>
       </c>
       <c r="D6">
-        <v>605</v>
+        <v>566</v>
       </c>
       <c r="E6">
-        <v>442</v>
+        <v>467</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>883</v>
+        <v>896</v>
       </c>
       <c r="D7">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E7">
-        <v>79</v>
+        <v>115</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Sarasota</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>7456</v>
+        <v>8203</v>
       </c>
       <c r="D8">
-        <v>568</v>
+        <v>748</v>
       </c>
       <c r="E8">
-        <v>193</v>
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Homeownership Rate (%), 1990 through 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>