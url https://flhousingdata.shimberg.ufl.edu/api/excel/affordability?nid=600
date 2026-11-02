--- v0 (2026-08-04)
+++ v1 (2026-11-02)
@@ -463,158 +463,158 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>All Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>All Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Broward County</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>9087</v>
+        <v>9202</v>
       </c>
       <c r="D4">
-        <v>9695</v>
+        <v>9979</v>
       </c>
       <c r="E4">
-        <v>78695</v>
+        <v>82441</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Broward County</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>18227</v>
+        <v>19091</v>
       </c>
       <c r="D5">
-        <v>27751</v>
+        <v>27992</v>
       </c>
       <c r="E5">
-        <v>49179</v>
+        <v>50046</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Broward County</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>54339</v>
+        <v>55847</v>
       </c>
       <c r="D6">
-        <v>64174</v>
+        <v>65441</v>
       </c>
       <c r="E6">
-        <v>26285</v>
+        <v>27854</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Broward County</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>50327</v>
+        <v>51138</v>
       </c>
       <c r="D7">
-        <v>28543</v>
+        <v>27099</v>
       </c>
       <c r="E7">
-        <v>4439</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Broward County</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>310409</v>
+        <v>312175</v>
       </c>
       <c r="D8">
-        <v>35386</v>
+        <v>36567</v>
       </c>
       <c r="E8">
-        <v>4491</v>
+        <v>4463</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Median Gross Rent ($), 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -1839,51 +1839,51 @@
         <v>46466</v>
       </c>
       <c r="I21">
         <v>103700</v>
       </c>
       <c r="J21">
         <v>0.97</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:J21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G57"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Wage and Rent Comparison by Occupation, 2024</v>
+        <v>Wage and Rent Comparison by Occupation, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Occupation</v>
       </c>
       <c r="C3" t="str">
         <v>Median Hourly Wage (2025 $)</v>
       </c>
       <c r="D3" t="str">
         <v>Maximum Affordable Rent (30% of Income)</v>
       </c>
       <c r="E3" t="str">
         <v>2025 HUD 2BR Fair Market Rent</v>
       </c>
       <c r="F3" t="str">
         <v>% Income Needed for 2 BR, Median Wage Worker</v>
       </c>
       <c r="G3" t="str">
         <v>Annual Wage as a % AMI for a Family of 3</v>
       </c>
     </row>
@@ -3145,1192 +3145,1192 @@
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure, Race/Ethnicity, and Income (% AMI), 2018-2022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Tenure</v>
       </c>
       <c r="C3" t="str">
         <v>Race/Ethnicity</v>
       </c>
       <c r="D3" t="str">
         <v>Household Income</v>
       </c>
       <c r="E3" t="str">
         <v>Households</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B4" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C4" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D4" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E4">
         <v>175</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B5" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C5" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D5" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E5">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B6" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C6" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D6" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E6">
         <v>129</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B7" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C7" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D7" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E7">
         <v>20</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B8" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C8" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D8" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E8">
         <v>315</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B9" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C9" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D9" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E9">
         <v>1345</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B10" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C10" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D10" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E10">
         <v>2095</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B11" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C11" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D11" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E11">
         <v>2455</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B12" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C12" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D12" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E12">
         <v>1420</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B13" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C13" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D13" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E13">
         <v>9925</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B14" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C14" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D14" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E14">
         <v>10345</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B15" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C15" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D15" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E15">
         <v>10205</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B16" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C16" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D16" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E16">
         <v>17410</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B17" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C17" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D17" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E17">
         <v>10410</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B18" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C18" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D18" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E18">
         <v>41500</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B19" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C19" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D19" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E19">
         <v>15395</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B20" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C20" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D20" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E20">
         <v>10980</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B21" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C21" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D21" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E21">
         <v>19530</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B22" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C22" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D22" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E22">
         <v>12775</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B23" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C23" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D23" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E23">
         <v>63340</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B24" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C24" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D24" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E24">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B25" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C25" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D25" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E25">
         <v>25</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B26" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C26" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D26" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E26">
         <v>8</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B27" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C27" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D27" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E27">
         <v>75</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B28" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C28" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D28" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E28">
         <v>290</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B29" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C29" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D29" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E29">
         <v>25445</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B30" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C30" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D30" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E30">
         <v>20605</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B31" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C31" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D31" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E31">
         <v>30840</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B32" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C32" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D32" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E32">
         <v>19395</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B33" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="C33" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D33" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E33">
         <v>124330</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B34" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C34" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D34" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E34">
         <v>120</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B35" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C35" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D35" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E35">
         <v>35</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B36" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C36" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D36" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E36">
         <v>50</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B37" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C37" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D37" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E37">
         <v>50</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B38" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C38" t="str">
         <v>American Indian or Alaska Native alone, non-Hispanic</v>
       </c>
       <c r="D38" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E38">
         <v>190</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B39" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C39" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D39" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E39">
         <v>750</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B40" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C40" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D40" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E40">
         <v>745</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B41" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C41" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D41" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E41">
         <v>1095</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B42" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C42" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D42" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E42">
         <v>935</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B43" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C43" t="str">
         <v>Asian alone, non-Hispanic</v>
       </c>
       <c r="D43" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E43">
         <v>2415</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B44" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C44" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D44" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E44">
         <v>20325</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B45" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C45" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D45" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E45">
         <v>17695</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B46" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C46" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D46" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E46">
         <v>22955</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B47" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C47" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D47" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E47">
         <v>10155</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B48" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C48" t="str">
         <v>Black or African-American alone, non-Hispanic</v>
       </c>
       <c r="D48" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E48">
         <v>16195</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B49" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C49" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D49" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E49">
         <v>16125</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B50" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C50" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D50" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E50">
         <v>15195</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B51" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C51" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D51" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E51">
         <v>23235</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B52" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C52" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D52" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E52">
         <v>11195</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B53" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C53" t="str">
         <v>Hispanic, any race</v>
       </c>
       <c r="D53" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E53">
         <v>25870</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B54" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C54" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D54" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B55" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C55" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D55" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B56" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C56" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D56" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B57" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C57" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D57" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E57">
         <v>75</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B58" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C58" t="str">
         <v>Pacific Islander alone, non-Hispanic</v>
       </c>
       <c r="D58" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E58">
         <v>50</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B59" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C59" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D59" t="str">
         <v>30% or Less of HAMFI</v>
       </c>
       <c r="E59">
         <v>13405</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B60" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C60" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D60" t="str">
         <v>30.01 to 50% HAMFI</v>
       </c>
       <c r="E60">
         <v>9685</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B61" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C61" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D61" t="str">
         <v>50.01 to 80% HAMFI</v>
       </c>
       <c r="E61">
         <v>15700</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B62" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C62" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D62" t="str">
         <v>80.01 to 100% of HAMFI</v>
       </c>
       <c r="E62">
         <v>8240</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Broward County, Florida</v>
+        <v>Broward County</v>
       </c>
       <c r="B63" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="C63" t="str">
         <v>White alone, non-Hispanic</v>
       </c>
       <c r="D63" t="str">
         <v>Greater than 100% of HAMFI</v>
       </c>
       <c r="E63">
         <v>33015</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E63"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Renter Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Renter Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Broward County</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>4717</v>
+        <v>4462</v>
       </c>
       <c r="D4">
-        <v>2484</v>
+        <v>2564</v>
       </c>
       <c r="E4">
-        <v>43753</v>
+        <v>45107</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Broward County</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>2746</v>
+        <v>3044</v>
       </c>
       <c r="D5">
-        <v>14359</v>
+        <v>14018</v>
       </c>
       <c r="E5">
-        <v>32747</v>
+        <v>33304</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Broward County</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>15332</v>
+        <v>15623</v>
       </c>
       <c r="D6">
-        <v>42344</v>
+        <v>43383</v>
       </c>
       <c r="E6">
-        <v>13042</v>
+        <v>13988</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Broward County</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>20001</v>
+        <v>20239</v>
       </c>
       <c r="D7">
-        <v>15269</v>
+        <v>14334</v>
       </c>
       <c r="E7">
-        <v>1080</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Broward County</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>81170</v>
+        <v>79209</v>
       </c>
       <c r="D8">
-        <v>10817</v>
+        <v>11786</v>
       </c>
       <c r="E8">
-        <v>585</v>
+        <v>773</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure, Race/Ethnicity, and Cost Burden, 2018-2022</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -5628,158 +5628,158 @@
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>sheet 23</v>
       </c>
       <c r="B24" t="str">
         <v>United for ALICE, ALICE in Florida: Household budgets (2024 data year).</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Owner-Occupied Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Owner-Occupied Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Broward County</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>4370</v>
+        <v>4740</v>
       </c>
       <c r="D4">
-        <v>7211</v>
+        <v>7415</v>
       </c>
       <c r="E4">
-        <v>34942</v>
+        <v>37334</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Broward County</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>15481</v>
+        <v>16047</v>
       </c>
       <c r="D5">
-        <v>13392</v>
+        <v>13974</v>
       </c>
       <c r="E5">
-        <v>16432</v>
+        <v>16742</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Broward County</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>39007</v>
+        <v>40224</v>
       </c>
       <c r="D6">
-        <v>21830</v>
+        <v>22058</v>
       </c>
       <c r="E6">
-        <v>13243</v>
+        <v>13866</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Broward County</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>30326</v>
+        <v>30899</v>
       </c>
       <c r="D7">
-        <v>13274</v>
+        <v>12765</v>
       </c>
       <c r="E7">
-        <v>3359</v>
+        <v>3711</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Broward County</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>229239</v>
+        <v>232966</v>
       </c>
       <c r="D8">
-        <v>24569</v>
+        <v>24781</v>
       </c>
       <c r="E8">
-        <v>3906</v>
+        <v>3690</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Homeownership Rate (%), 1990 through 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>