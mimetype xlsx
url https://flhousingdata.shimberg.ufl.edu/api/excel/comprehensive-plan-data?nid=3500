--- v2 (2026-08-28)
+++ v3 (2026-10-19)
@@ -2029,63 +2029,63 @@
       <c r="DE3" t="str">
         <v>Average Household Size (Persons)</v>
       </c>
       <c r="DF3" t="str">
         <v>% of Households w/Elderly Member</v>
       </c>
       <c r="DG3" t="str">
         <v>% of Households w/Children</v>
       </c>
       <c r="DH3" t="str">
         <v>% White (non-Hispanic)</v>
       </c>
       <c r="DI3" t="str">
         <v>% Asian (non-Hispanic)</v>
       </c>
       <c r="DJ3" t="str">
         <v>% Black (non-Hispanic)</v>
       </c>
       <c r="DK3" t="str">
         <v>% Hispanic</v>
       </c>
       <c r="DL3" t="str">
         <v>Average Annual Household Income ($)</v>
       </c>
       <c r="DM3" t="str">
-        <v>% $0-4,999</v>
+        <v>Under $10,000</v>
       </c>
       <c r="DN3" t="str">
-        <v>% $5,000-9,999</v>
+        <v>$10,000-19,999</v>
       </c>
       <c r="DO3" t="str">
-        <v>% $10,000-14,999</v>
+        <v>$20,000-29,999</v>
       </c>
       <c r="DP3" t="str">
-        <v>% $15,000-19,999</v>
+        <v>$30,000-39,999</v>
       </c>
       <c r="DQ3" t="str">
-        <v>% $20,000 and above</v>
+        <v>$40,000 or more</v>
       </c>
       <c r="DR3" t="str">
         <v>Average Annual Household Income (% AMI)</v>
       </c>
       <c r="DS3" t="str">
         <v>% 0-30% AMI</v>
       </c>
       <c r="DT3" t="str">
         <v>% 30-50% AMI</v>
       </c>
       <c r="DU3" t="str">
         <v>% above 50% AMI</v>
       </c>
       <c r="DV3" t="str">
         <v># of Households Reporting</v>
       </c>
       <c r="DW3" t="str">
         <v>Tenant Data Source</v>
       </c>
       <c r="DX3" t="str">
         <v>Vacancy Rate, 2018-2022, Tract</v>
       </c>
       <c r="DY3" t="str">
         <v>Vacancy Rate, 2018-2022, County</v>
       </c>
@@ -2499,102 +2499,102 @@
       <c r="CV4" t="str">
         <v>-</v>
       </c>
       <c r="CW4" t="str">
         <v>-</v>
       </c>
       <c r="CX4" t="str">
         <v>-</v>
       </c>
       <c r="CY4" t="str">
         <v>-</v>
       </c>
       <c r="CZ4" t="str">
         <v>-</v>
       </c>
       <c r="DB4" t="str">
         <v>N</v>
       </c>
       <c r="DC4" t="str">
         <v>N</v>
       </c>
       <c r="DD4" t="str">
         <v>Y</v>
       </c>
       <c r="DE4">
-        <v>4</v>
+        <v>3.93</v>
       </c>
       <c r="DF4">
         <v>14</v>
       </c>
       <c r="DG4">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="DH4" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI4" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ4" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK4" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL4">
-        <v>60892</v>
-[...14 lines deleted...]
-        <v>99</v>
+        <v>60937</v>
+      </c>
+      <c r="DM4" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN4" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO4" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP4" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ4" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR4">
-        <v>54.73</v>
+        <v>55.11</v>
       </c>
       <c r="DS4">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="DT4">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="DU4">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="DV4">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="DW4" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX4">
         <v>0.47</v>
       </c>
       <c r="DY4">
         <v>0.26</v>
       </c>
       <c r="DZ4">
         <v>0.68</v>
       </c>
       <c r="EA4">
         <v>0.73</v>
       </c>
       <c r="EB4">
         <v>0.32</v>
       </c>
       <c r="EC4">
         <v>0.27</v>
       </c>
       <c r="ED4">
         <v>0.08</v>
       </c>
@@ -2984,99 +2984,99 @@
       <c r="CV5" t="str">
         <v>-</v>
       </c>
       <c r="CW5" t="str">
         <v>-</v>
       </c>
       <c r="CX5" t="str">
         <v>-</v>
       </c>
       <c r="CY5" t="str">
         <v>-</v>
       </c>
       <c r="CZ5" t="str">
         <v>-</v>
       </c>
       <c r="DB5" t="str">
         <v>N</v>
       </c>
       <c r="DC5" t="str">
         <v>N</v>
       </c>
       <c r="DD5" t="str">
         <v>Y</v>
       </c>
       <c r="DE5">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="DF5">
         <v>15</v>
       </c>
       <c r="DG5">
         <v>65</v>
       </c>
       <c r="DH5" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI5" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ5" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK5" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL5">
-        <v>48651</v>
-[...14 lines deleted...]
-        <v>100</v>
+        <v>49358</v>
+      </c>
+      <c r="DM5" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN5" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO5" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP5" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ5" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR5">
-        <v>45.75</v>
+        <v>47.1</v>
       </c>
       <c r="DS5">
         <v>5</v>
       </c>
       <c r="DT5">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="DU5">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="DV5">
         <v>20</v>
       </c>
       <c r="DW5" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX5">
         <v>0.47</v>
       </c>
       <c r="DY5">
         <v>0.26</v>
       </c>
       <c r="DZ5">
         <v>0.68</v>
       </c>
       <c r="EA5">
         <v>0.73</v>
       </c>
       <c r="EB5">
         <v>0.32</v>
       </c>
       <c r="EC5">
         <v>0.27</v>
       </c>
@@ -3469,102 +3469,102 @@
       <c r="CV6" t="str">
         <v>-</v>
       </c>
       <c r="CW6" t="str">
         <v>-</v>
       </c>
       <c r="CX6" t="str">
         <v>-</v>
       </c>
       <c r="CY6" t="str">
         <v>-</v>
       </c>
       <c r="CZ6" t="str">
         <v>-</v>
       </c>
       <c r="DB6" t="str">
         <v>N</v>
       </c>
       <c r="DC6" t="str">
         <v>N</v>
       </c>
       <c r="DD6" t="str">
         <v>Y</v>
       </c>
       <c r="DE6">
-        <v>2.93</v>
+        <v>2.82</v>
       </c>
       <c r="DF6">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="DG6">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="DH6" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI6" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ6" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK6" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL6">
-        <v>50857</v>
-[...14 lines deleted...]
-        <v>97</v>
+        <v>49647</v>
+      </c>
+      <c r="DM6" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN6" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO6" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP6" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ6" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR6">
-        <v>49.72</v>
+        <v>49.29</v>
       </c>
       <c r="DS6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="DT6">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="DU6">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="DV6">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="DW6" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX6">
         <v>0.47</v>
       </c>
       <c r="DY6">
         <v>0.26</v>
       </c>
       <c r="DZ6">
         <v>0.68</v>
       </c>
       <c r="EA6">
         <v>0.73</v>
       </c>
       <c r="EB6">
         <v>0.32</v>
       </c>
       <c r="EC6">
         <v>0.27</v>
       </c>
       <c r="ED6">
         <v>0.08</v>
       </c>
@@ -3900,51 +3900,51 @@
       <c r="CS7" t="str">
         <v>-</v>
       </c>
       <c r="CT7" t="str">
         <v>-</v>
       </c>
       <c r="CU7" t="str">
         <v>-</v>
       </c>
       <c r="CV7" t="str">
         <v>-</v>
       </c>
       <c r="CW7" t="str">
         <v>-</v>
       </c>
       <c r="CX7" t="str">
         <v>-</v>
       </c>
       <c r="CY7" t="str">
         <v>-</v>
       </c>
       <c r="CZ7" t="str">
         <v>-</v>
       </c>
       <c r="DC7" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD7" t="str">
         <v>Y</v>
       </c>
       <c r="DG7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM7" t="str">
         <v>not avail.</v>
       </c>
@@ -4226,51 +4226,51 @@
       <c r="CS8" t="str">
         <v>-</v>
       </c>
       <c r="CT8" t="str">
         <v>-</v>
       </c>
       <c r="CU8" t="str">
         <v>-</v>
       </c>
       <c r="CV8" t="str">
         <v>-</v>
       </c>
       <c r="CW8" t="str">
         <v>-</v>
       </c>
       <c r="CX8" t="str">
         <v>-</v>
       </c>
       <c r="CY8" t="str">
         <v>-</v>
       </c>
       <c r="CZ8" t="str">
         <v>-</v>
       </c>
       <c r="DC8" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD8" t="str">
         <v>Y</v>
       </c>
       <c r="DG8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM8" t="str">
         <v>not avail.</v>
       </c>
@@ -4657,108 +4657,108 @@
       <c r="CS9" t="str">
         <v>-</v>
       </c>
       <c r="CT9" t="str">
         <v>-</v>
       </c>
       <c r="CU9" t="str">
         <v>-</v>
       </c>
       <c r="CV9" t="str">
         <v>-</v>
       </c>
       <c r="CW9" t="str">
         <v>-</v>
       </c>
       <c r="CX9" t="str">
         <v>-</v>
       </c>
       <c r="CY9" t="str">
         <v>-</v>
       </c>
       <c r="CZ9" t="str">
         <v>-</v>
       </c>
       <c r="DC9" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD9" t="str">
         <v>Y</v>
       </c>
       <c r="DE9">
-        <v>2.54</v>
+        <v>2.5</v>
       </c>
       <c r="DF9">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="DG9">
         <v>53</v>
       </c>
       <c r="DH9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL9">
-        <v>34566</v>
-[...14 lines deleted...]
-        <v>73</v>
+        <v>34393</v>
+      </c>
+      <c r="DM9" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN9" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO9" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP9" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ9" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR9">
-        <v>35.69</v>
+        <v>35.83</v>
       </c>
       <c r="DS9">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="DT9">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="DU9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="DV9">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="DW9" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX9">
         <v>0.03</v>
       </c>
       <c r="DY9">
         <v>0.26</v>
       </c>
       <c r="DZ9">
         <v>0.85</v>
       </c>
       <c r="EA9">
         <v>0.73</v>
       </c>
       <c r="EB9">
         <v>0.15</v>
       </c>
       <c r="EC9">
         <v>0.27</v>
       </c>
       <c r="ED9">
         <v>0</v>
       </c>
@@ -5175,81 +5175,81 @@
       <c r="DD10" t="str">
         <v>Y</v>
       </c>
       <c r="DE10">
         <v>1.25</v>
       </c>
       <c r="DF10">
         <v>98</v>
       </c>
       <c r="DG10">
         <v>0</v>
       </c>
       <c r="DH10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL10">
-        <v>19882</v>
-[...14 lines deleted...]
-        <v>33</v>
+        <v>20152</v>
+      </c>
+      <c r="DM10" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN10" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO10" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP10" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ10" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR10">
-        <v>24.45</v>
+        <v>24.79</v>
       </c>
       <c r="DS10">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="DT10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DU10">
         <v>6</v>
       </c>
       <c r="DV10">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="DW10" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX10">
         <v>0.09</v>
       </c>
       <c r="DY10">
         <v>0.26</v>
       </c>
       <c r="DZ10">
         <v>0.63</v>
       </c>
       <c r="EA10">
         <v>0.73</v>
       </c>
       <c r="EB10">
         <v>0.37</v>
       </c>
       <c r="EC10">
         <v>0.27</v>
       </c>
       <c r="ED10">
         <v>0.32</v>
       </c>
@@ -5651,63 +5651,63 @@
       <c r="DC11" t="str">
         <v>N</v>
       </c>
       <c r="DD11" t="str">
         <v>N</v>
       </c>
       <c r="DG11" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH11">
         <v>64</v>
       </c>
       <c r="DI11">
         <v>-1</v>
       </c>
       <c r="DJ11">
         <v>-1</v>
       </c>
       <c r="DK11">
         <v>27</v>
       </c>
       <c r="DL11" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM11">
+        <v>0</v>
+      </c>
+      <c r="DN11">
+        <v>72</v>
+      </c>
+      <c r="DO11">
+        <v>18</v>
+      </c>
+      <c r="DP11">
+        <v>9</v>
+      </c>
+      <c r="DQ11">
         <v>-1</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
       <c r="DR11" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS11">
         <v>73</v>
       </c>
       <c r="DT11">
         <v>27</v>
       </c>
       <c r="DU11">
         <v>0</v>
       </c>
       <c r="DV11">
         <v>11</v>
       </c>
       <c r="DW11" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX11">
         <v>0.26</v>
       </c>
       <c r="DY11">
         <v>0.26</v>
       </c>
@@ -6115,102 +6115,102 @@
       <c r="CV12" t="str">
         <v>-</v>
       </c>
       <c r="CW12" t="str">
         <v>-</v>
       </c>
       <c r="CX12" t="str">
         <v>-</v>
       </c>
       <c r="CY12" t="str">
         <v>-</v>
       </c>
       <c r="CZ12" t="str">
         <v>-</v>
       </c>
       <c r="DB12" t="str">
         <v>N</v>
       </c>
       <c r="DC12" t="str">
         <v>N</v>
       </c>
       <c r="DD12" t="str">
         <v>Y</v>
       </c>
       <c r="DE12">
-        <v>2.49</v>
+        <v>2.43</v>
       </c>
       <c r="DF12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="DG12">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="DH12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL12">
-        <v>38466</v>
-[...14 lines deleted...]
-        <v>84</v>
+        <v>38416</v>
+      </c>
+      <c r="DM12" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN12" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO12" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP12" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ12" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR12">
-        <v>39.86</v>
+        <v>40.32</v>
       </c>
       <c r="DS12">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="DT12">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="DU12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="DV12">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="DW12" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX12">
         <v>0.13</v>
       </c>
       <c r="DY12">
         <v>0.26</v>
       </c>
       <c r="DZ12">
         <v>0.61</v>
       </c>
       <c r="EA12">
         <v>0.73</v>
       </c>
       <c r="EB12">
         <v>0.39</v>
       </c>
       <c r="EC12">
         <v>0.27</v>
       </c>
       <c r="ED12">
         <v>0.21</v>
       </c>
@@ -6593,106 +6593,100 @@
       </c>
       <c r="CV13" t="str">
         <v>-</v>
       </c>
       <c r="CW13">
         <v>2038</v>
       </c>
       <c r="CX13" t="str">
         <v>-</v>
       </c>
       <c r="CY13" t="str">
         <v>-</v>
       </c>
       <c r="CZ13" t="str">
         <v>-</v>
       </c>
       <c r="DB13" t="str">
         <v>-</v>
       </c>
       <c r="DC13" t="str">
         <v>N</v>
       </c>
       <c r="DD13" t="str">
         <v>Y</v>
       </c>
-      <c r="DE13">
-[...4 lines deleted...]
-      </c>
       <c r="DG13" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH13">
         <v>42</v>
       </c>
       <c r="DI13">
         <v>-1</v>
       </c>
       <c r="DJ13">
         <v>-1</v>
       </c>
       <c r="DK13">
         <v>33</v>
       </c>
-      <c r="DL13">
-        <v>15541</v>
+      <c r="DL13" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM13">
+        <v>8</v>
+      </c>
+      <c r="DN13">
+        <v>75</v>
+      </c>
+      <c r="DO13">
+        <v>8</v>
+      </c>
+      <c r="DP13">
+        <v>8</v>
+      </c>
+      <c r="DQ13">
         <v>-1</v>
       </c>
-      <c r="DN13">
-[...12 lines deleted...]
-        <v>21</v>
+      <c r="DR13" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS13">
         <v>83</v>
       </c>
       <c r="DT13">
         <v>17</v>
       </c>
       <c r="DU13">
         <v>0</v>
       </c>
       <c r="DV13">
         <v>12</v>
       </c>
       <c r="DW13" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX13">
         <v>0.21</v>
       </c>
       <c r="DY13">
         <v>0.26</v>
       </c>
       <c r="DZ13">
         <v>0.76</v>
       </c>
       <c r="EA13">
         <v>0.73</v>
       </c>
       <c r="EB13">
         <v>0.24</v>
       </c>
       <c r="EC13">
         <v>0.27</v>
       </c>
       <c r="ED13">
         <v>0.02</v>
       </c>
       <c r="EE13">
         <v>0.09</v>
       </c>
@@ -7037,108 +7031,108 @@
       <c r="CS14" t="str">
         <v>-</v>
       </c>
       <c r="CT14" t="str">
         <v>-</v>
       </c>
       <c r="CU14" t="str">
         <v>-</v>
       </c>
       <c r="CV14" t="str">
         <v>-</v>
       </c>
       <c r="CW14" t="str">
         <v>-</v>
       </c>
       <c r="CX14" t="str">
         <v>-</v>
       </c>
       <c r="CY14" t="str">
         <v>-</v>
       </c>
       <c r="CZ14" t="str">
         <v>-</v>
       </c>
       <c r="DC14" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD14" t="str">
         <v>N</v>
       </c>
       <c r="DE14">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="DF14">
         <v>86</v>
       </c>
       <c r="DG14">
         <v>0</v>
       </c>
       <c r="DH14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL14">
-        <v>23105</v>
-[...14 lines deleted...]
-        <v>58</v>
+        <v>23380</v>
+      </c>
+      <c r="DM14" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN14" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO14" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP14" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ14" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR14">
-        <v>28.3</v>
+        <v>28.65</v>
       </c>
       <c r="DS14">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="DT14">
         <v>44</v>
       </c>
       <c r="DU14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="DV14">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="DW14" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX14">
         <v>0.37</v>
       </c>
       <c r="DY14">
         <v>0.26</v>
       </c>
       <c r="DZ14">
         <v>0.63</v>
       </c>
       <c r="EA14">
         <v>0.73</v>
       </c>
       <c r="EB14">
         <v>0.37</v>
       </c>
       <c r="EC14">
         <v>0.27</v>
       </c>
       <c r="ED14">
         <v>0.14</v>
       </c>
@@ -7521,106 +7515,100 @@
       </c>
       <c r="CV15" t="str">
         <v>-</v>
       </c>
       <c r="CW15">
         <v>2040</v>
       </c>
       <c r="CX15" t="str">
         <v>-</v>
       </c>
       <c r="CY15" t="str">
         <v>-</v>
       </c>
       <c r="CZ15" t="str">
         <v>-</v>
       </c>
       <c r="DB15" t="str">
         <v>-</v>
       </c>
       <c r="DC15" t="str">
         <v>N</v>
       </c>
       <c r="DD15" t="str">
         <v>Y</v>
       </c>
-      <c r="DE15">
-[...4 lines deleted...]
-      </c>
       <c r="DG15" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH15">
         <v>15</v>
       </c>
       <c r="DI15">
         <v>-1</v>
       </c>
       <c r="DJ15">
         <v>-1</v>
       </c>
       <c r="DK15">
         <v>38</v>
       </c>
-      <c r="DL15">
-        <v>14150</v>
+      <c r="DL15" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM15">
+        <v>8</v>
+      </c>
+      <c r="DN15">
+        <v>85</v>
+      </c>
+      <c r="DO15">
+        <v>8</v>
+      </c>
+      <c r="DP15">
         <v>-1</v>
       </c>
-      <c r="DN15">
-[...7 lines deleted...]
-      </c>
       <c r="DQ15">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>-1</v>
+      </c>
+      <c r="DR15" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS15">
         <v>92</v>
       </c>
       <c r="DT15">
         <v>8</v>
       </c>
       <c r="DU15">
         <v>0</v>
       </c>
       <c r="DV15">
         <v>13</v>
       </c>
       <c r="DW15" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX15">
         <v>0.18</v>
       </c>
       <c r="DY15">
         <v>0.26</v>
       </c>
       <c r="DZ15">
         <v>0.82</v>
       </c>
       <c r="EA15">
         <v>0.73</v>
       </c>
       <c r="EB15">
         <v>0.18</v>
       </c>
       <c r="EC15">
         <v>0.27</v>
       </c>
       <c r="ED15">
         <v>0</v>
       </c>
       <c r="EE15">
         <v>0.09</v>
       </c>
@@ -8013,102 +8001,102 @@
       <c r="CV16" t="str">
         <v>-</v>
       </c>
       <c r="CW16" t="str">
         <v>-</v>
       </c>
       <c r="CX16" t="str">
         <v>-</v>
       </c>
       <c r="CY16" t="str">
         <v>-</v>
       </c>
       <c r="CZ16" t="str">
         <v>-</v>
       </c>
       <c r="DB16" t="str">
         <v>N</v>
       </c>
       <c r="DC16" t="str">
         <v>N</v>
       </c>
       <c r="DD16" t="str">
         <v>N</v>
       </c>
       <c r="DE16">
-        <v>2.38</v>
+        <v>2.42</v>
       </c>
       <c r="DF16">
         <v>24</v>
       </c>
       <c r="DG16">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="DH16" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI16" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ16" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK16" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL16">
-        <v>36897</v>
-[...14 lines deleted...]
-        <v>77</v>
+        <v>36542</v>
+      </c>
+      <c r="DM16" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN16" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO16" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP16" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ16" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR16">
-        <v>38.88</v>
+        <v>38.3</v>
       </c>
       <c r="DS16">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="DT16">
         <v>46</v>
       </c>
       <c r="DU16">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="DV16">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="DW16" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX16">
         <v>0.13</v>
       </c>
       <c r="DY16">
         <v>0.26</v>
       </c>
       <c r="DZ16">
         <v>0.22</v>
       </c>
       <c r="EA16">
         <v>0.73</v>
       </c>
       <c r="EB16">
         <v>0.78</v>
       </c>
       <c r="EC16">
         <v>0.27</v>
       </c>
       <c r="ED16">
         <v>0.71</v>
       </c>
@@ -8507,102 +8495,102 @@
       <c r="CW17" t="str">
         <v>-</v>
       </c>
       <c r="CX17" t="str">
         <v>-</v>
       </c>
       <c r="CY17" t="str">
         <v>-</v>
       </c>
       <c r="CZ17" t="str">
         <v>-</v>
       </c>
       <c r="DA17">
         <v>2041</v>
       </c>
       <c r="DB17" t="str">
         <v>N</v>
       </c>
       <c r="DC17" t="str">
         <v>N</v>
       </c>
       <c r="DD17" t="str">
         <v>N</v>
       </c>
       <c r="DE17">
-        <v>2.16</v>
+        <v>2.11</v>
       </c>
       <c r="DF17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="DG17">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="DH17" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI17" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ17" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK17" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL17">
-        <v>34515</v>
-[...14 lines deleted...]
-        <v>77</v>
+        <v>33963</v>
+      </c>
+      <c r="DM17" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN17" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO17" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP17" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ17" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR17">
-        <v>37.35</v>
+        <v>36.95</v>
       </c>
       <c r="DS17">
         <v>31</v>
       </c>
       <c r="DT17">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="DU17">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="DV17">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="DW17" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX17">
         <v>0.13</v>
       </c>
       <c r="DY17">
         <v>0.26</v>
       </c>
       <c r="DZ17">
         <v>0.22</v>
       </c>
       <c r="EA17">
         <v>0.73</v>
       </c>
       <c r="EB17">
         <v>0.78</v>
       </c>
       <c r="EC17">
         <v>0.27</v>
       </c>
       <c r="ED17">
         <v>0.71</v>
       </c>
@@ -9338,106 +9326,100 @@
       </c>
       <c r="CV19" t="str">
         <v>-</v>
       </c>
       <c r="CW19" t="str">
         <v>-</v>
       </c>
       <c r="CX19" t="str">
         <v>-</v>
       </c>
       <c r="CY19" t="str">
         <v>-</v>
       </c>
       <c r="CZ19" t="str">
         <v>-</v>
       </c>
       <c r="DB19" t="str">
         <v>-</v>
       </c>
       <c r="DC19" t="str">
         <v>N</v>
       </c>
       <c r="DD19" t="str">
         <v>N</v>
       </c>
-      <c r="DE19">
-[...4 lines deleted...]
-      </c>
       <c r="DG19" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH19">
         <v>23</v>
       </c>
       <c r="DI19">
         <v>-1</v>
       </c>
       <c r="DJ19">
         <v>-1</v>
       </c>
       <c r="DK19">
         <v>51</v>
       </c>
-      <c r="DL19">
-        <v>24338</v>
+      <c r="DL19" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM19">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="DN19">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="DO19">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="DP19">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="DQ19">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>19</v>
+      </c>
+      <c r="DR19" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS19">
         <v>57</v>
       </c>
       <c r="DT19">
         <v>30</v>
       </c>
       <c r="DU19">
         <v>13</v>
       </c>
       <c r="DV19">
         <v>94</v>
       </c>
       <c r="DW19" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX19">
         <v>0.13</v>
       </c>
       <c r="DY19">
         <v>0.26</v>
       </c>
       <c r="DZ19">
         <v>0.61</v>
       </c>
       <c r="EA19">
         <v>0.73</v>
       </c>
       <c r="EB19">
         <v>0.39</v>
       </c>
       <c r="EC19">
         <v>0.27</v>
       </c>
       <c r="ED19">
         <v>0.21</v>
       </c>
       <c r="EE19">
         <v>0.09</v>
       </c>
@@ -9827,102 +9809,102 @@
       <c r="CV20" t="str">
         <v>-</v>
       </c>
       <c r="CW20" t="str">
         <v>-</v>
       </c>
       <c r="CX20" t="str">
         <v>-</v>
       </c>
       <c r="CY20" t="str">
         <v>-</v>
       </c>
       <c r="CZ20" t="str">
         <v>-</v>
       </c>
       <c r="DB20" t="str">
         <v>N</v>
       </c>
       <c r="DC20" t="str">
         <v>N</v>
       </c>
       <c r="DD20" t="str">
         <v>Y</v>
       </c>
       <c r="DE20">
-        <v>2.34</v>
+        <v>2.3</v>
       </c>
       <c r="DF20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DG20">
         <v>47</v>
       </c>
       <c r="DH20" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI20" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ20" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK20" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL20">
-        <v>36651</v>
-[...14 lines deleted...]
-        <v>75</v>
+        <v>35963</v>
+      </c>
+      <c r="DM20" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN20" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO20" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP20" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ20" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR20">
-        <v>38.71</v>
+        <v>38.12</v>
       </c>
       <c r="DS20">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="DT20">
         <v>32</v>
       </c>
       <c r="DU20">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="DV20">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="DW20" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX20">
         <v>0.15</v>
       </c>
       <c r="DY20">
         <v>0.26</v>
       </c>
       <c r="DZ20">
         <v>0.41</v>
       </c>
       <c r="EA20">
         <v>0.73</v>
       </c>
       <c r="EB20">
         <v>0.59</v>
       </c>
       <c r="EC20">
         <v>0.27</v>
       </c>
       <c r="ED20">
         <v>0.52</v>
       </c>
@@ -10270,108 +10252,108 @@
       <c r="CS21" t="str">
         <v>-</v>
       </c>
       <c r="CT21" t="str">
         <v>-</v>
       </c>
       <c r="CU21" t="str">
         <v>-</v>
       </c>
       <c r="CV21" t="str">
         <v>-</v>
       </c>
       <c r="CW21" t="str">
         <v>-</v>
       </c>
       <c r="CX21" t="str">
         <v>-</v>
       </c>
       <c r="CY21" t="str">
         <v>-</v>
       </c>
       <c r="CZ21" t="str">
         <v>-</v>
       </c>
       <c r="DC21" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD21" t="str">
         <v>N</v>
       </c>
       <c r="DE21">
-        <v>2.04</v>
+        <v>2</v>
       </c>
       <c r="DF21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="DG21">
         <v>37</v>
       </c>
       <c r="DH21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL21">
-        <v>37053</v>
-[...14 lines deleted...]
-        <v>84</v>
+        <v>36169</v>
+      </c>
+      <c r="DM21" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN21" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO21" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP21" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ21" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR21">
-        <v>40.82</v>
+        <v>40.05</v>
       </c>
       <c r="DS21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="DT21">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="DU21">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="DV21">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="DW21" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX21">
         <v>0.2</v>
       </c>
       <c r="DY21">
         <v>0.26</v>
       </c>
       <c r="DZ21">
         <v>0.5</v>
       </c>
       <c r="EA21">
         <v>0.73</v>
       </c>
       <c r="EB21">
         <v>0.5</v>
       </c>
       <c r="EC21">
         <v>0.27</v>
       </c>
       <c r="ED21">
         <v>0.16</v>
       </c>
@@ -10755,108 +10737,108 @@
       <c r="CT22" t="str">
         <v>-</v>
       </c>
       <c r="CU22" t="str">
         <v>-</v>
       </c>
       <c r="CV22" t="str">
         <v>-</v>
       </c>
       <c r="CW22" t="str">
         <v>-</v>
       </c>
       <c r="CX22" t="str">
         <v>-</v>
       </c>
       <c r="CY22" t="str">
         <v>-</v>
       </c>
       <c r="CZ22" t="str">
         <v>-</v>
       </c>
       <c r="DB22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DC22" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DD22" t="str">
         <v>N</v>
       </c>
       <c r="DE22">
-        <v>2.64</v>
+        <v>2.68</v>
       </c>
       <c r="DF22">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="DG22">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="DH22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL22">
-        <v>36796</v>
-[...14 lines deleted...]
-        <v>81</v>
+        <v>37754</v>
+      </c>
+      <c r="DM22" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN22" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO22" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP22" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ22" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR22">
-        <v>37.94</v>
+        <v>38.83</v>
       </c>
       <c r="DS22">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="DT22">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="DU22">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="DV22">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="DW22" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX22">
         <v>0.2</v>
       </c>
       <c r="DY22">
         <v>0.26</v>
       </c>
       <c r="DZ22">
         <v>0.5</v>
       </c>
       <c r="EA22">
         <v>0.73</v>
       </c>
       <c r="EB22">
         <v>0.5</v>
       </c>
       <c r="EC22">
         <v>0.27</v>
       </c>
       <c r="ED22">
         <v>0.16</v>
       </c>
@@ -11255,63 +11237,63 @@
       <c r="DC23" t="str">
         <v>Y</v>
       </c>
       <c r="DD23" t="str">
         <v>N</v>
       </c>
       <c r="DG23" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH23">
         <v>-4</v>
       </c>
       <c r="DI23">
         <v>-4</v>
       </c>
       <c r="DJ23">
         <v>-4</v>
       </c>
       <c r="DK23">
         <v>-4</v>
       </c>
       <c r="DL23" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM23">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DN23">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DO23">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DP23">
         <v>-4</v>
       </c>
       <c r="DQ23">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="DR23" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS23">
         <v>-4</v>
       </c>
       <c r="DT23">
         <v>0</v>
       </c>
       <c r="DU23">
         <v>104</v>
       </c>
       <c r="DV23">
         <v>-4</v>
       </c>
       <c r="DW23" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX23">
         <v>0.11</v>
       </c>
       <c r="DY23">
         <v>0.26</v>
       </c>
@@ -11719,87 +11701,87 @@
       <c r="CT24">
         <v>2035</v>
       </c>
       <c r="CU24" t="str">
         <v>-</v>
       </c>
       <c r="CV24" t="str">
         <v>-</v>
       </c>
       <c r="CW24" t="str">
         <v>-</v>
       </c>
       <c r="CX24" t="str">
         <v>-</v>
       </c>
       <c r="CY24" t="str">
         <v>-</v>
       </c>
       <c r="CZ24" t="str">
         <v>-</v>
       </c>
       <c r="DB24" t="str">
         <v>not avail.</v>
       </c>
       <c r="DC24" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DD24" t="str">
         <v>N</v>
       </c>
       <c r="DG24">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="DH24">
         <v>7</v>
       </c>
       <c r="DI24">
         <v>-1</v>
       </c>
       <c r="DJ24">
         <v>2</v>
       </c>
       <c r="DK24">
         <v>14</v>
       </c>
       <c r="DL24" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM24">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="DN24">
+        <v>52</v>
+      </c>
+      <c r="DO24">
+        <v>11</v>
+      </c>
+      <c r="DP24">
         <v>9</v>
       </c>
-      <c r="DO24">
-[...4 lines deleted...]
-      </c>
       <c r="DQ24">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="DR24" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS24">
         <v>84</v>
       </c>
       <c r="DT24">
         <v>16</v>
       </c>
       <c r="DU24">
         <v>0</v>
       </c>
       <c r="DV24">
         <v>44</v>
       </c>
       <c r="DW24" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX24">
         <v>0.12</v>
       </c>
       <c r="DY24">
         <v>0.26</v>
       </c>
@@ -12197,106 +12179,100 @@
       </c>
       <c r="CV25" t="str">
         <v>-</v>
       </c>
       <c r="CW25" t="str">
         <v>-</v>
       </c>
       <c r="CX25" t="str">
         <v>-</v>
       </c>
       <c r="CY25" t="str">
         <v>-</v>
       </c>
       <c r="CZ25" t="str">
         <v>-</v>
       </c>
       <c r="DB25" t="str">
         <v>-</v>
       </c>
       <c r="DC25" t="str">
         <v>N</v>
       </c>
       <c r="DD25" t="str">
         <v>N</v>
       </c>
-      <c r="DE25">
-[...4 lines deleted...]
-      </c>
       <c r="DG25" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH25">
         <v>5</v>
       </c>
       <c r="DI25">
         <v>-1</v>
       </c>
       <c r="DJ25">
         <v>4</v>
       </c>
       <c r="DK25">
         <v>36</v>
       </c>
-      <c r="DL25">
-        <v>13557</v>
+      <c r="DL25" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM25">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="DN25">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="DO25">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="DP25">
-        <v>18</v>
+        <v>-1</v>
       </c>
       <c r="DQ25">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>-1</v>
+      </c>
+      <c r="DR25" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS25">
         <v>95</v>
       </c>
       <c r="DT25">
         <v>5</v>
       </c>
       <c r="DU25">
         <v>0</v>
       </c>
       <c r="DV25">
         <v>55</v>
       </c>
       <c r="DW25" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX25">
         <v>0.16</v>
       </c>
       <c r="DY25">
         <v>0.26</v>
       </c>
       <c r="DZ25">
         <v>0.62</v>
       </c>
       <c r="EA25">
         <v>0.73</v>
       </c>
       <c r="EB25">
         <v>0.38</v>
       </c>
       <c r="EC25">
         <v>0.27</v>
       </c>
       <c r="ED25">
         <v>0.42</v>
       </c>
       <c r="EE25">
         <v>0.09</v>
       </c>
@@ -12641,108 +12617,108 @@
       <c r="CS26" t="str">
         <v>-</v>
       </c>
       <c r="CT26" t="str">
         <v>-</v>
       </c>
       <c r="CU26" t="str">
         <v>-</v>
       </c>
       <c r="CV26" t="str">
         <v>-</v>
       </c>
       <c r="CW26" t="str">
         <v>-</v>
       </c>
       <c r="CX26" t="str">
         <v>-</v>
       </c>
       <c r="CY26" t="str">
         <v>-</v>
       </c>
       <c r="CZ26" t="str">
         <v>-</v>
       </c>
       <c r="DC26" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD26" t="str">
         <v>Y</v>
       </c>
       <c r="DE26">
         <v>1.42</v>
       </c>
       <c r="DF26">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="DG26">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="DH26" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI26" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ26" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK26" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL26">
-        <v>19020</v>
-[...14 lines deleted...]
-        <v>40</v>
+        <v>18940</v>
+      </c>
+      <c r="DM26" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN26" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO26" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP26" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ26" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR26">
-        <v>22.41</v>
+        <v>22.36</v>
       </c>
       <c r="DS26">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="DT26">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="DU26">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="DV26">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="DW26" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX26">
         <v>0.15</v>
       </c>
       <c r="DY26">
         <v>0.26</v>
       </c>
       <c r="DZ26">
         <v>0.41</v>
       </c>
       <c r="EA26">
         <v>0.73</v>
       </c>
       <c r="EB26">
         <v>0.59</v>
       </c>
       <c r="EC26">
         <v>0.27</v>
       </c>
       <c r="ED26">
         <v>0.52</v>
       </c>
@@ -13153,63 +13129,63 @@
       <c r="DC27" t="str">
         <v>Y</v>
       </c>
       <c r="DD27" t="str">
         <v>N</v>
       </c>
       <c r="DG27">
         <v>67</v>
       </c>
       <c r="DH27">
         <v>0</v>
       </c>
       <c r="DI27">
         <v>0</v>
       </c>
       <c r="DJ27">
         <v>5</v>
       </c>
       <c r="DK27">
         <v>34</v>
       </c>
       <c r="DL27" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM27">
-        <v>23.87</v>
+        <v>31.27</v>
       </c>
       <c r="DN27">
+        <v>32.53</v>
+      </c>
+      <c r="DO27">
+        <v>24.93</v>
+      </c>
+      <c r="DP27">
+        <v>21.33</v>
+      </c>
+      <c r="DQ27">
         <v>7.4</v>
-      </c>
-[...7 lines deleted...]
-        <v>53.66</v>
       </c>
       <c r="DR27" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS27">
         <v>87.2</v>
       </c>
       <c r="DT27">
         <v>36.73</v>
       </c>
       <c r="DU27">
         <v>-23.93</v>
       </c>
       <c r="DV27">
         <v>30</v>
       </c>
       <c r="DW27" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX27">
         <v>0.15</v>
       </c>
       <c r="DY27">
         <v>0.26</v>
       </c>
@@ -13572,108 +13548,108 @@
       <c r="CS28" t="str">
         <v>-</v>
       </c>
       <c r="CT28" t="str">
         <v>-</v>
       </c>
       <c r="CU28" t="str">
         <v>-</v>
       </c>
       <c r="CV28" t="str">
         <v>-</v>
       </c>
       <c r="CW28" t="str">
         <v>-</v>
       </c>
       <c r="CX28" t="str">
         <v>-</v>
       </c>
       <c r="CY28" t="str">
         <v>-</v>
       </c>
       <c r="CZ28" t="str">
         <v>-</v>
       </c>
       <c r="DC28" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD28" t="str">
         <v>N</v>
       </c>
       <c r="DE28">
-        <v>2.2</v>
+        <v>2.12</v>
       </c>
       <c r="DF28">
         <v>31</v>
       </c>
       <c r="DG28">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="DH28" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI28" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ28" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK28" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL28">
-        <v>21477</v>
-[...4 lines deleted...]
-      <c r="DN28">
+        <v>24118</v>
+      </c>
+      <c r="DM28" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN28" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO28" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP28" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ28" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DR28">
+        <v>25.98</v>
+      </c>
+      <c r="DS28">
+        <v>63</v>
+      </c>
+      <c r="DT28">
+        <v>31</v>
+      </c>
+      <c r="DU28">
         <v>6</v>
       </c>
-      <c r="DO28">
-[...19 lines deleted...]
-      </c>
       <c r="DV28">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="DW28" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX28">
         <v>0.41</v>
       </c>
       <c r="DY28">
         <v>0.26</v>
       </c>
       <c r="DZ28">
         <v>0.68</v>
       </c>
       <c r="EA28">
         <v>0.73</v>
       </c>
       <c r="EB28">
         <v>0.32</v>
       </c>
       <c r="EC28">
         <v>0.27</v>
       </c>
       <c r="ED28">
         <v>0.1</v>
       </c>
@@ -14054,108 +14030,108 @@
       <c r="CT29" t="str">
         <v>-</v>
       </c>
       <c r="CU29" t="str">
         <v>-</v>
       </c>
       <c r="CV29" t="str">
         <v>-</v>
       </c>
       <c r="CW29" t="str">
         <v>-</v>
       </c>
       <c r="CX29" t="str">
         <v>-</v>
       </c>
       <c r="CY29" t="str">
         <v>-</v>
       </c>
       <c r="CZ29" t="str">
         <v>-</v>
       </c>
       <c r="DB29" t="str">
         <v>N</v>
       </c>
       <c r="DC29" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD29" t="str">
         <v>N</v>
       </c>
       <c r="DE29">
-        <v>2.45</v>
+        <v>2.46</v>
       </c>
       <c r="DF29">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="DG29">
         <v>36</v>
       </c>
       <c r="DH29" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI29" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ29" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK29" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL29">
-        <v>35626</v>
-[...14 lines deleted...]
-        <v>90</v>
+        <v>34809</v>
+      </c>
+      <c r="DM29" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN29" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO29" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP29" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ29" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR29">
-        <v>37.57</v>
+        <v>36.61</v>
       </c>
       <c r="DS29">
         <v>24</v>
       </c>
       <c r="DT29">
         <v>65</v>
       </c>
       <c r="DU29">
         <v>11</v>
       </c>
       <c r="DV29">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="DW29" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX29">
         <v>0.19</v>
       </c>
       <c r="DY29">
         <v>0.26</v>
       </c>
       <c r="DZ29">
         <v>0.11</v>
       </c>
       <c r="EA29">
         <v>0.73</v>
       </c>
       <c r="EB29">
         <v>0.89</v>
       </c>
       <c r="EC29">
         <v>0.27</v>
       </c>
       <c r="ED29">
         <v>0.75</v>
       </c>
@@ -14554,81 +14530,81 @@
       <c r="CV30" t="str">
         <v>-</v>
       </c>
       <c r="CW30" t="str">
         <v>-</v>
       </c>
       <c r="CX30" t="str">
         <v>-</v>
       </c>
       <c r="CY30" t="str">
         <v>-</v>
       </c>
       <c r="CZ30" t="str">
         <v>-</v>
       </c>
       <c r="DB30" t="str">
         <v>N</v>
       </c>
       <c r="DC30" t="str">
         <v>Y</v>
       </c>
       <c r="DD30" t="str">
         <v>N</v>
       </c>
       <c r="DG30">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="DH30">
         <v>8</v>
       </c>
       <c r="DI30">
         <v>-1</v>
       </c>
       <c r="DJ30">
         <v>5</v>
       </c>
       <c r="DK30">
         <v>42</v>
       </c>
       <c r="DL30" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM30">
+        <v>3</v>
+      </c>
+      <c r="DN30">
+        <v>87</v>
+      </c>
+      <c r="DO30">
+        <v>8</v>
+      </c>
+      <c r="DP30">
+        <v>1</v>
+      </c>
+      <c r="DQ30">
         <v>-1</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
       <c r="DR30" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS30">
         <v>94</v>
       </c>
       <c r="DT30">
         <v>6</v>
       </c>
       <c r="DU30">
         <v>0</v>
       </c>
       <c r="DV30">
         <v>186</v>
       </c>
       <c r="DW30" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX30">
         <v>0.15</v>
       </c>
       <c r="DY30">
         <v>0.26</v>
       </c>
@@ -15039,81 +15015,81 @@
       <c r="CV31" t="str">
         <v>-</v>
       </c>
       <c r="CW31" t="str">
         <v>-</v>
       </c>
       <c r="CX31" t="str">
         <v>-</v>
       </c>
       <c r="CY31" t="str">
         <v>-</v>
       </c>
       <c r="CZ31" t="str">
         <v>-</v>
       </c>
       <c r="DB31" t="str">
         <v>N</v>
       </c>
       <c r="DC31" t="str">
         <v>Y</v>
       </c>
       <c r="DD31" t="str">
         <v>N</v>
       </c>
       <c r="DG31">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="DH31">
         <v>5</v>
       </c>
       <c r="DI31">
         <v>-1</v>
       </c>
       <c r="DJ31">
         <v>3</v>
       </c>
       <c r="DK31">
         <v>32</v>
       </c>
       <c r="DL31" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM31">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="DN31">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="DO31">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="DP31">
         <v>12</v>
       </c>
       <c r="DQ31">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="DR31" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS31">
         <v>75</v>
       </c>
       <c r="DT31">
         <v>22</v>
       </c>
       <c r="DU31">
         <v>3</v>
       </c>
       <c r="DV31">
         <v>118</v>
       </c>
       <c r="DW31" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX31">
         <v>0.15</v>
       </c>
       <c r="DY31">
         <v>0.26</v>
       </c>
@@ -15523,106 +15499,100 @@
       </c>
       <c r="CV32" t="str">
         <v>-</v>
       </c>
       <c r="CW32" t="str">
         <v>-</v>
       </c>
       <c r="CX32" t="str">
         <v>-</v>
       </c>
       <c r="CY32" t="str">
         <v>-</v>
       </c>
       <c r="CZ32" t="str">
         <v>-</v>
       </c>
       <c r="DB32" t="str">
         <v>not avail.</v>
       </c>
       <c r="DC32" t="str">
         <v>Y</v>
       </c>
       <c r="DD32" t="str">
         <v>N</v>
       </c>
-      <c r="DE32">
-[...4 lines deleted...]
-      </c>
       <c r="DG32">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="DH32">
         <v>7</v>
       </c>
       <c r="DI32">
         <v>2</v>
       </c>
       <c r="DJ32">
         <v>5</v>
       </c>
       <c r="DK32">
         <v>38</v>
       </c>
-      <c r="DL32">
-        <v>22520</v>
+      <c r="DL32" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM32">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="DN32">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="DO32">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="DP32">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="DQ32">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="DR32" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS32">
         <v>63</v>
       </c>
       <c r="DT32">
         <v>25</v>
       </c>
       <c r="DU32">
         <v>12</v>
       </c>
       <c r="DV32">
         <v>120</v>
       </c>
       <c r="DW32" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX32">
         <v>0.15</v>
       </c>
       <c r="DY32">
         <v>0.26</v>
       </c>
       <c r="DZ32">
         <v>0.27</v>
       </c>
       <c r="EA32">
         <v>0.73</v>
       </c>
       <c r="EB32">
         <v>0.73</v>
       </c>
       <c r="EC32">
         <v>0.27</v>
       </c>
       <c r="ED32">
         <v>0.17</v>
       </c>
       <c r="EE32">
         <v>0.09</v>
       </c>
@@ -15999,106 +15969,100 @@
       </c>
       <c r="CV33" t="str">
         <v>-</v>
       </c>
       <c r="CW33" t="str">
         <v>-</v>
       </c>
       <c r="CX33" t="str">
         <v>-</v>
       </c>
       <c r="CY33" t="str">
         <v>-</v>
       </c>
       <c r="CZ33" t="str">
         <v>-</v>
       </c>
       <c r="DB33" t="str">
         <v>-</v>
       </c>
       <c r="DC33" t="str">
         <v>Y</v>
       </c>
       <c r="DD33" t="str">
         <v>N</v>
       </c>
-      <c r="DE33">
-[...4 lines deleted...]
-      </c>
       <c r="DG33" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH33">
         <v>-1</v>
       </c>
       <c r="DI33">
         <v>-1</v>
       </c>
       <c r="DJ33">
         <v>-1</v>
       </c>
       <c r="DK33">
         <v>54</v>
       </c>
-      <c r="DL33">
-        <v>29947</v>
+      <c r="DL33" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM33">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="DN33">
-        <v>-1</v>
+        <v>38</v>
       </c>
       <c r="DO33">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="DP33">
-        <v>-1</v>
+        <v>31</v>
       </c>
       <c r="DQ33">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="DR33" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS33">
         <v>46</v>
       </c>
       <c r="DT33">
         <v>39</v>
       </c>
       <c r="DU33">
         <v>15</v>
       </c>
       <c r="DV33">
         <v>26</v>
       </c>
       <c r="DW33" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX33">
         <v>0.15</v>
       </c>
       <c r="DY33">
         <v>0.26</v>
       </c>
       <c r="DZ33">
         <v>0.27</v>
       </c>
       <c r="EA33">
         <v>0.73</v>
       </c>
       <c r="EB33">
         <v>0.73</v>
       </c>
       <c r="EC33">
         <v>0.27</v>
       </c>
       <c r="ED33">
         <v>0.17</v>
       </c>
       <c r="EE33">
         <v>0.09</v>
       </c>
@@ -16494,63 +16458,63 @@
       <c r="DC34" t="str">
         <v>Y</v>
       </c>
       <c r="DD34" t="str">
         <v>N</v>
       </c>
       <c r="DG34" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH34">
         <v>7</v>
       </c>
       <c r="DI34">
         <v>-1</v>
       </c>
       <c r="DJ34">
         <v>5</v>
       </c>
       <c r="DK34">
         <v>40</v>
       </c>
       <c r="DL34" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM34">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="DN34">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="DO34">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="DP34">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="DQ34">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="DR34" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS34">
         <v>74</v>
       </c>
       <c r="DT34">
         <v>12</v>
       </c>
       <c r="DU34">
         <v>14</v>
       </c>
       <c r="DV34">
         <v>86</v>
       </c>
       <c r="DW34" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX34">
         <v>0.15</v>
       </c>
       <c r="DY34">
         <v>0.26</v>
       </c>
@@ -16670,72 +16634,72 @@
       </c>
       <c r="FL34" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>74290</v>
       </c>
       <c r="B35">
         <v>3842</v>
       </c>
       <c r="C35" t="str">
         <v>-</v>
       </c>
       <c r="D35" t="str">
         <v>FL047000010</v>
       </c>
       <c r="E35" t="str">
         <v>114524P1000600010</v>
       </c>
       <c r="F35" t="str">
         <v>Horizon Apartments</v>
       </c>
       <c r="G35" t="str">
-        <v>5300 Summerlin Rd Apt 11</v>
+        <v>5300-5360 Summerlin Road</v>
       </c>
       <c r="H35" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="I35">
         <v>33919</v>
       </c>
       <c r="J35" t="str">
         <v>Lee</v>
       </c>
       <c r="K35" t="str">
         <v>Large</v>
       </c>
       <c r="L35" t="str">
         <v>FHFC;HUD Public Housing</v>
       </c>
       <c r="M35" t="str">
         <v>Housing Credits 4%;Public Housing</v>
       </c>
       <c r="N35">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="O35">
         <v>169</v>
       </c>
       <c r="Q35">
         <v>63</v>
       </c>
       <c r="R35" t="str">
         <v>x</v>
       </c>
       <c r="S35" t="str">
         <v>-</v>
       </c>
       <c r="T35" t="str">
         <v>x</v>
       </c>
       <c r="U35" t="str">
         <v>-</v>
       </c>
       <c r="V35" t="str">
         <v>-</v>
       </c>
       <c r="W35" t="str">
         <v>not avail.</v>
       </c>
@@ -16966,106 +16930,100 @@
       </c>
       <c r="CV35" t="str">
         <v>-</v>
       </c>
       <c r="CW35" t="str">
         <v>-</v>
       </c>
       <c r="CX35" t="str">
         <v>-</v>
       </c>
       <c r="CY35" t="str">
         <v>-</v>
       </c>
       <c r="CZ35" t="str">
         <v>-</v>
       </c>
       <c r="DB35" t="str">
         <v>-</v>
       </c>
       <c r="DC35" t="str">
         <v>Y</v>
       </c>
       <c r="DD35" t="str">
         <v>N</v>
       </c>
-      <c r="DE35">
-[...4 lines deleted...]
-      </c>
       <c r="DG35" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH35">
         <v>-4</v>
       </c>
       <c r="DI35">
         <v>-4</v>
       </c>
       <c r="DJ35">
         <v>-4</v>
       </c>
       <c r="DK35">
         <v>-4</v>
       </c>
-      <c r="DL35">
-        <v>-4</v>
+      <c r="DL35" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM35">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DN35">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DO35">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DP35">
         <v>-4</v>
       </c>
       <c r="DQ35">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="DR35">
         <v>-4</v>
+      </c>
+      <c r="DR35" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS35">
         <v>-4</v>
       </c>
       <c r="DT35">
         <v>0</v>
       </c>
       <c r="DU35">
         <v>104</v>
       </c>
       <c r="DV35">
         <v>-8</v>
       </c>
       <c r="DW35" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX35">
         <v>0.19</v>
       </c>
       <c r="DY35">
         <v>0.26</v>
       </c>
       <c r="DZ35">
         <v>0.11</v>
       </c>
       <c r="EA35">
         <v>0.73</v>
       </c>
       <c r="EB35">
         <v>0.89</v>
       </c>
       <c r="EC35">
         <v>0.27</v>
       </c>
       <c r="ED35">
         <v>0.75</v>
       </c>
       <c r="EE35">
         <v>0.09</v>
       </c>
@@ -17445,106 +17403,100 @@
       </c>
       <c r="CV36" t="str">
         <v>-</v>
       </c>
       <c r="CW36">
         <v>2054</v>
       </c>
       <c r="CX36" t="str">
         <v>-</v>
       </c>
       <c r="CY36" t="str">
         <v>-</v>
       </c>
       <c r="CZ36" t="str">
         <v>-</v>
       </c>
       <c r="DB36" t="str">
         <v>-</v>
       </c>
       <c r="DC36" t="str">
         <v>N</v>
       </c>
       <c r="DD36" t="str">
         <v>N</v>
       </c>
-      <c r="DE36">
-[...4 lines deleted...]
-      </c>
       <c r="DG36" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH36">
         <v>33</v>
       </c>
       <c r="DI36">
         <v>-1</v>
       </c>
       <c r="DJ36">
         <v>-1</v>
       </c>
       <c r="DK36">
         <v>25</v>
       </c>
-      <c r="DL36">
-        <v>13740</v>
+      <c r="DL36" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM36">
         <v>8</v>
       </c>
       <c r="DN36">
+        <v>83</v>
+      </c>
+      <c r="DO36">
+        <v>8</v>
+      </c>
+      <c r="DP36">
         <v>-1</v>
       </c>
-      <c r="DO36">
-[...4 lines deleted...]
-      </c>
       <c r="DQ36">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>-1</v>
+      </c>
+      <c r="DR36" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS36">
         <v>92</v>
       </c>
       <c r="DT36">
         <v>8</v>
       </c>
       <c r="DU36">
         <v>0</v>
       </c>
       <c r="DV36">
         <v>12</v>
       </c>
       <c r="DW36" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX36">
         <v>0.29</v>
       </c>
       <c r="DY36">
         <v>0.26</v>
       </c>
       <c r="DZ36">
         <v>0.69</v>
       </c>
       <c r="EA36">
         <v>0.73</v>
       </c>
       <c r="EB36">
         <v>0.31</v>
       </c>
       <c r="EC36">
         <v>0.27</v>
       </c>
       <c r="ED36">
         <v>0</v>
       </c>
       <c r="EE36">
         <v>0.09</v>
       </c>
@@ -17930,106 +17882,100 @@
       </c>
       <c r="CV37" t="str">
         <v>-</v>
       </c>
       <c r="CW37" t="str">
         <v>-</v>
       </c>
       <c r="CX37" t="str">
         <v>-</v>
       </c>
       <c r="CY37" t="str">
         <v>-</v>
       </c>
       <c r="CZ37" t="str">
         <v>-</v>
       </c>
       <c r="DB37" t="str">
         <v>-</v>
       </c>
       <c r="DC37" t="str">
         <v>Y</v>
       </c>
       <c r="DD37" t="str">
         <v>N</v>
       </c>
-      <c r="DE37">
-[...4 lines deleted...]
-      </c>
       <c r="DG37" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH37">
         <v>7</v>
       </c>
       <c r="DI37">
         <v>-1</v>
       </c>
       <c r="DJ37">
         <v>3</v>
       </c>
       <c r="DK37">
         <v>27</v>
       </c>
-      <c r="DL37">
-        <v>15221</v>
+      <c r="DL37" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM37">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="DN37">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="DO37">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="DP37">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="DQ37">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>5</v>
+      </c>
+      <c r="DR37" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS37">
         <v>78</v>
       </c>
       <c r="DT37">
         <v>21</v>
       </c>
       <c r="DU37">
         <v>1</v>
       </c>
       <c r="DV37">
         <v>74</v>
       </c>
       <c r="DW37" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX37">
         <v>0.15</v>
       </c>
       <c r="DY37">
         <v>0.26</v>
       </c>
       <c r="DZ37">
         <v>0.27</v>
       </c>
       <c r="EA37">
         <v>0.73</v>
       </c>
       <c r="EB37">
         <v>0.73</v>
       </c>
       <c r="EC37">
         <v>0.27</v>
       </c>
       <c r="ED37">
         <v>0.17</v>
       </c>
       <c r="EE37">
         <v>0.09</v>
       </c>
@@ -18445,64 +18391,64 @@
       </c>
       <c r="DE38">
         <v>2.54</v>
       </c>
       <c r="DF38">
         <v>18</v>
       </c>
       <c r="DG38">
         <v>49</v>
       </c>
       <c r="DH38" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI38" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ38" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK38" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL38">
         <v>29738</v>
       </c>
-      <c r="DM38">
-[...12 lines deleted...]
-        <v>73</v>
+      <c r="DM38" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN38" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO38" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP38" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ38" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR38">
         <v>31.22</v>
       </c>
       <c r="DS38">
         <v>52</v>
       </c>
       <c r="DT38">
         <v>34</v>
       </c>
       <c r="DU38">
         <v>14</v>
       </c>
       <c r="DV38">
         <v>147</v>
       </c>
       <c r="DW38" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX38">
         <v>0.37</v>
       </c>
       <c r="DY38">
         <v>0.26</v>
       </c>
@@ -18934,63 +18880,63 @@
       <c r="DC39" t="str">
         <v>Y</v>
       </c>
       <c r="DD39" t="str">
         <v>N</v>
       </c>
       <c r="DG39">
         <v>70</v>
       </c>
       <c r="DH39">
         <v>8</v>
       </c>
       <c r="DI39">
         <v>-1</v>
       </c>
       <c r="DJ39">
         <v>4</v>
       </c>
       <c r="DK39">
         <v>32</v>
       </c>
       <c r="DL39" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM39">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="DN39">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="DO39">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="DP39">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="DQ39">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="DR39" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS39">
         <v>70</v>
       </c>
       <c r="DT39">
         <v>23</v>
       </c>
       <c r="DU39">
         <v>7</v>
       </c>
       <c r="DV39">
         <v>101</v>
       </c>
       <c r="DW39" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX39">
         <v>0.15</v>
       </c>
       <c r="DY39">
         <v>0.26</v>
       </c>
@@ -19110,51 +19056,51 @@
       </c>
       <c r="FL39" t="str">
         <v>P</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>8310</v>
       </c>
       <c r="B40">
         <v>3598</v>
       </c>
       <c r="C40" t="str">
         <v>-</v>
       </c>
       <c r="D40" t="str">
         <v>-</v>
       </c>
       <c r="E40" t="str">
         <v>364424P1000020000</v>
       </c>
       <c r="F40" t="str">
         <v>Latimer Crossing</v>
       </c>
       <c r="G40" t="str">
-        <v>Cleveland Avenue and Golfview Avenue</v>
+        <v>3605 Cleveland Avenue</v>
       </c>
       <c r="H40" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="I40">
         <v>33901</v>
       </c>
       <c r="J40" t="str">
         <v>Lee</v>
       </c>
       <c r="K40" t="str">
         <v>Large</v>
       </c>
       <c r="L40" t="str">
         <v>FHFC</v>
       </c>
       <c r="M40" t="str">
         <v>Extremely Low Income;Housing Credits 4%;National Housing Trust Fund (NHTF);SAIL</v>
       </c>
       <c r="N40">
         <v>92</v>
       </c>
       <c r="O40">
         <v>83</v>
       </c>
@@ -19353,108 +19299,108 @@
       <c r="CS40" t="str">
         <v>-</v>
       </c>
       <c r="CT40" t="str">
         <v>-</v>
       </c>
       <c r="CU40" t="str">
         <v>-</v>
       </c>
       <c r="CV40" t="str">
         <v>-</v>
       </c>
       <c r="CW40" t="str">
         <v>-</v>
       </c>
       <c r="CX40" t="str">
         <v>-</v>
       </c>
       <c r="CY40" t="str">
         <v>-</v>
       </c>
       <c r="CZ40" t="str">
         <v>-</v>
       </c>
       <c r="DC40" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD40" t="str">
         <v>N</v>
       </c>
       <c r="DE40">
-        <v>1.36</v>
+        <v>1.72</v>
       </c>
       <c r="DF40">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="DG40">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="DH40" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI40" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ40" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK40" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL40">
-        <v>19691</v>
-[...14 lines deleted...]
-        <v>38</v>
+        <v>21102</v>
+      </c>
+      <c r="DM40" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN40" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO40" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP40" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ40" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR40">
-        <v>23.52</v>
+        <v>24.28</v>
       </c>
       <c r="DS40">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="DT40">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="DU40">
         <v>4</v>
       </c>
       <c r="DV40">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="DW40" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX40">
         <v>0.3</v>
       </c>
       <c r="DY40">
         <v>0.26</v>
       </c>
       <c r="DZ40">
         <v>0.08</v>
       </c>
       <c r="EA40">
         <v>0.73</v>
       </c>
       <c r="EB40">
         <v>0.92</v>
       </c>
       <c r="EC40">
         <v>0.27</v>
       </c>
       <c r="ED40">
         <v>0.5</v>
       </c>
@@ -19825,106 +19771,100 @@
       </c>
       <c r="CV41" t="str">
         <v>-</v>
       </c>
       <c r="CW41" t="str">
         <v>-</v>
       </c>
       <c r="CX41" t="str">
         <v>-</v>
       </c>
       <c r="CY41" t="str">
         <v>-</v>
       </c>
       <c r="CZ41" t="str">
         <v>-</v>
       </c>
       <c r="DB41" t="str">
         <v>-</v>
       </c>
       <c r="DC41" t="str">
         <v>N</v>
       </c>
       <c r="DD41" t="str">
         <v>N</v>
       </c>
-      <c r="DE41">
-[...4 lines deleted...]
-      </c>
       <c r="DG41" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH41">
         <v>41</v>
       </c>
       <c r="DI41">
         <v>-1</v>
       </c>
       <c r="DJ41">
         <v>-1</v>
       </c>
       <c r="DK41">
         <v>29</v>
       </c>
-      <c r="DL41">
-        <v>14227</v>
+      <c r="DL41" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM41">
+        <v>0</v>
+      </c>
+      <c r="DN41">
+        <v>94</v>
+      </c>
+      <c r="DO41">
+        <v>6</v>
+      </c>
+      <c r="DP41">
         <v>-1</v>
       </c>
-      <c r="DN41">
+      <c r="DQ41">
         <v>-1</v>
       </c>
-      <c r="DO41">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="DR41" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS41">
         <v>88</v>
       </c>
       <c r="DT41">
         <v>12</v>
       </c>
       <c r="DU41">
         <v>0</v>
       </c>
       <c r="DV41">
         <v>17</v>
       </c>
       <c r="DW41" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX41">
         <v>0.3</v>
       </c>
       <c r="DY41">
         <v>0.26</v>
       </c>
       <c r="DZ41">
         <v>0.08</v>
       </c>
       <c r="EA41">
         <v>0.73</v>
       </c>
       <c r="EB41">
         <v>0.92</v>
       </c>
       <c r="EC41">
         <v>0.27</v>
       </c>
       <c r="ED41">
         <v>0.5</v>
       </c>
       <c r="EE41">
         <v>0.09</v>
       </c>
@@ -20260,51 +20200,51 @@
       <c r="CS42" t="str">
         <v>-</v>
       </c>
       <c r="CT42" t="str">
         <v>-</v>
       </c>
       <c r="CU42" t="str">
         <v>-</v>
       </c>
       <c r="CV42" t="str">
         <v>-</v>
       </c>
       <c r="CW42" t="str">
         <v>-</v>
       </c>
       <c r="CX42" t="str">
         <v>-</v>
       </c>
       <c r="CY42" t="str">
         <v>-</v>
       </c>
       <c r="CZ42" t="str">
         <v>-</v>
       </c>
       <c r="DC42" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD42" t="str">
         <v>N</v>
       </c>
       <c r="DG42" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH42" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI42" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ42" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK42" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL42" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM42" t="str">
         <v>not avail.</v>
       </c>
@@ -20733,108 +20673,108 @@
       <c r="CT43" t="str">
         <v>-</v>
       </c>
       <c r="CU43" t="str">
         <v>-</v>
       </c>
       <c r="CV43" t="str">
         <v>-</v>
       </c>
       <c r="CW43" t="str">
         <v>-</v>
       </c>
       <c r="CX43" t="str">
         <v>-</v>
       </c>
       <c r="CY43" t="str">
         <v>-</v>
       </c>
       <c r="CZ43" t="str">
         <v>-</v>
       </c>
       <c r="DB43" t="str">
         <v>N</v>
       </c>
       <c r="DC43" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DD43" t="str">
         <v>N</v>
       </c>
       <c r="DE43">
-        <v>2.53</v>
+        <v>2.51</v>
       </c>
       <c r="DF43">
         <v>26</v>
       </c>
       <c r="DG43">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="DH43" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI43" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ43" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK43" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL43">
-        <v>31628</v>
-[...14 lines deleted...]
-        <v>79</v>
+        <v>31179</v>
+      </c>
+      <c r="DM43" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN43" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO43" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP43" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ43" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR43">
-        <v>33.11</v>
+        <v>32.74</v>
       </c>
       <c r="DS43">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="DT43">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="DU43">
         <v>9</v>
       </c>
       <c r="DV43">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="DW43" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX43">
         <v>0.3</v>
       </c>
       <c r="DY43">
         <v>0.26</v>
       </c>
       <c r="DZ43">
         <v>0.08</v>
       </c>
       <c r="EA43">
         <v>0.73</v>
       </c>
       <c r="EB43">
         <v>0.92</v>
       </c>
       <c r="EC43">
         <v>0.27</v>
       </c>
       <c r="ED43">
         <v>0.5</v>
       </c>
@@ -21218,108 +21158,108 @@
       <c r="CT44" t="str">
         <v>-</v>
       </c>
       <c r="CU44" t="str">
         <v>-</v>
       </c>
       <c r="CV44" t="str">
         <v>-</v>
       </c>
       <c r="CW44" t="str">
         <v>-</v>
       </c>
       <c r="CX44" t="str">
         <v>-</v>
       </c>
       <c r="CY44" t="str">
         <v>-</v>
       </c>
       <c r="CZ44" t="str">
         <v>-</v>
       </c>
       <c r="DB44" t="str">
         <v>N</v>
       </c>
       <c r="DC44" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DD44" t="str">
         <v>N</v>
       </c>
       <c r="DE44">
-        <v>1.21</v>
+        <v>1.25</v>
       </c>
       <c r="DF44">
+        <v>60</v>
+      </c>
+      <c r="DG44">
+        <v>3</v>
+      </c>
+      <c r="DH44" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DI44" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DJ44" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DK44" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DL44">
+        <v>24755</v>
+      </c>
+      <c r="DM44" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN44" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO44" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP44" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ44" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DR44">
+        <v>29.86</v>
+      </c>
+      <c r="DS44">
         <v>62</v>
       </c>
-      <c r="DG44">
+      <c r="DT44">
+        <v>36</v>
+      </c>
+      <c r="DU44">
         <v>2</v>
       </c>
-      <c r="DH44" t="str">
-[...40 lines deleted...]
-      </c>
       <c r="DV44">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="DW44" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX44">
         <v>0.3</v>
       </c>
       <c r="DY44">
         <v>0.26</v>
       </c>
       <c r="DZ44">
         <v>0.08</v>
       </c>
       <c r="EA44">
         <v>0.73</v>
       </c>
       <c r="EB44">
         <v>0.92</v>
       </c>
       <c r="EC44">
         <v>0.27</v>
       </c>
       <c r="ED44">
         <v>0.5</v>
       </c>
@@ -21661,51 +21601,51 @@
       <c r="CS45" t="str">
         <v>-</v>
       </c>
       <c r="CT45" t="str">
         <v>-</v>
       </c>
       <c r="CU45" t="str">
         <v>-</v>
       </c>
       <c r="CV45" t="str">
         <v>-</v>
       </c>
       <c r="CW45" t="str">
         <v>-</v>
       </c>
       <c r="CX45" t="str">
         <v>-</v>
       </c>
       <c r="CY45" t="str">
         <v>-</v>
       </c>
       <c r="CZ45" t="str">
         <v>-</v>
       </c>
       <c r="DC45" t="str">
-        <v>not avail.</v>
+        <v>Y</v>
       </c>
       <c r="DD45" t="str">
         <v>N</v>
       </c>
       <c r="DG45" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH45" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI45" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ45" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK45" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL45" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM45" t="str">
         <v>not avail.</v>
       </c>
@@ -22152,63 +22092,63 @@
       <c r="DC46" t="str">
         <v>N</v>
       </c>
       <c r="DD46" t="str">
         <v>N</v>
       </c>
       <c r="DG46" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH46">
         <v>7</v>
       </c>
       <c r="DI46">
         <v>-1</v>
       </c>
       <c r="DJ46">
         <v>-1</v>
       </c>
       <c r="DK46">
         <v>14</v>
       </c>
       <c r="DL46" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM46">
+        <v>0</v>
+      </c>
+      <c r="DN46">
+        <v>93</v>
+      </c>
+      <c r="DO46">
+        <v>7</v>
+      </c>
+      <c r="DP46">
         <v>-1</v>
       </c>
-      <c r="DN46">
+      <c r="DQ46">
         <v>-1</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
       <c r="DR46" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS46">
         <v>93</v>
       </c>
       <c r="DT46">
         <v>7</v>
       </c>
       <c r="DU46">
         <v>0</v>
       </c>
       <c r="DV46">
         <v>14</v>
       </c>
       <c r="DW46" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX46">
         <v>0.14</v>
       </c>
       <c r="DY46">
         <v>0.26</v>
       </c>
@@ -22615,106 +22555,100 @@
       </c>
       <c r="CV47" t="str">
         <v>-</v>
       </c>
       <c r="CW47" t="str">
         <v>-</v>
       </c>
       <c r="CX47" t="str">
         <v>-</v>
       </c>
       <c r="CY47" t="str">
         <v>-</v>
       </c>
       <c r="CZ47" t="str">
         <v>-</v>
       </c>
       <c r="DB47" t="str">
         <v>not avail.</v>
       </c>
       <c r="DC47" t="str">
         <v>Y</v>
       </c>
       <c r="DD47" t="str">
         <v>N</v>
       </c>
-      <c r="DE47">
-[...4 lines deleted...]
-      </c>
       <c r="DG47" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH47">
         <v>16</v>
       </c>
       <c r="DI47">
         <v>-1</v>
       </c>
       <c r="DJ47">
         <v>-1</v>
       </c>
       <c r="DK47">
         <v>26</v>
       </c>
-      <c r="DL47">
-        <v>14592</v>
+      <c r="DL47" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM47">
+        <v>8</v>
+      </c>
+      <c r="DN47">
+        <v>78</v>
+      </c>
+      <c r="DO47">
+        <v>13</v>
+      </c>
+      <c r="DP47">
+        <v>2</v>
+      </c>
+      <c r="DQ47">
         <v>-1</v>
       </c>
-      <c r="DN47">
-[...12 lines deleted...]
-        <v>21</v>
+      <c r="DR47" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS47">
         <v>87</v>
       </c>
       <c r="DT47">
         <v>13</v>
       </c>
       <c r="DU47">
         <v>0</v>
       </c>
       <c r="DV47">
         <v>90</v>
       </c>
       <c r="DW47" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX47">
         <v>0.2</v>
       </c>
       <c r="DY47">
         <v>0.26</v>
       </c>
       <c r="DZ47">
         <v>0.5</v>
       </c>
       <c r="EA47">
         <v>0.73</v>
       </c>
       <c r="EB47">
         <v>0.5</v>
       </c>
       <c r="EC47">
         <v>0.27</v>
       </c>
       <c r="ED47">
         <v>0.16</v>
       </c>
       <c r="EE47">
         <v>0.09</v>
       </c>
@@ -23059,51 +22993,51 @@
       <c r="CS48" t="str">
         <v>-</v>
       </c>
       <c r="CT48" t="str">
         <v>-</v>
       </c>
       <c r="CU48" t="str">
         <v>-</v>
       </c>
       <c r="CV48" t="str">
         <v>-</v>
       </c>
       <c r="CW48" t="str">
         <v>-</v>
       </c>
       <c r="CX48" t="str">
         <v>-</v>
       </c>
       <c r="CY48" t="str">
         <v>-</v>
       </c>
       <c r="CZ48" t="str">
         <v>-</v>
       </c>
       <c r="DC48" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD48" t="str">
         <v>N</v>
       </c>
       <c r="DG48" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH48" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI48" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ48" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK48" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL48" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM48" t="str">
         <v>not avail.</v>
       </c>
@@ -23547,63 +23481,63 @@
       <c r="DC49" t="str">
         <v>N</v>
       </c>
       <c r="DD49" t="str">
         <v>N</v>
       </c>
       <c r="DG49" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH49">
         <v>28</v>
       </c>
       <c r="DI49">
         <v>1</v>
       </c>
       <c r="DJ49">
         <v>-1</v>
       </c>
       <c r="DK49">
         <v>43</v>
       </c>
       <c r="DL49" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM49">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="DN49">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="DO49">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="DP49">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="DQ49">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="DR49" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS49">
         <v>73</v>
       </c>
       <c r="DT49">
         <v>20</v>
       </c>
       <c r="DU49">
         <v>7</v>
       </c>
       <c r="DV49">
         <v>134</v>
       </c>
       <c r="DW49" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX49">
         <v>0.13</v>
       </c>
       <c r="DY49">
         <v>0.26</v>
       </c>
@@ -24037,64 +23971,64 @@
       </c>
       <c r="DE50">
         <v>1</v>
       </c>
       <c r="DF50">
         <v>17</v>
       </c>
       <c r="DG50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL50">
         <v>13756</v>
       </c>
-      <c r="DM50">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="DM50" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN50" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO50" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP50" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ50" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR50">
         <v>20.83</v>
       </c>
       <c r="DS50">
         <v>100</v>
       </c>
       <c r="DT50">
         <v>0</v>
       </c>
       <c r="DU50">
         <v>0</v>
       </c>
       <c r="DV50">
         <v>6</v>
       </c>
       <c r="DW50" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX50">
         <v>0.2</v>
       </c>
       <c r="DY50">
         <v>0.26</v>
       </c>
@@ -24526,81 +24460,81 @@
       <c r="DD51" t="str">
         <v>N</v>
       </c>
       <c r="DE51">
         <v>1.05</v>
       </c>
       <c r="DF51">
         <v>100</v>
       </c>
       <c r="DG51">
         <v>0</v>
       </c>
       <c r="DH51" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI51" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ51" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK51" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL51">
-        <v>14731</v>
-[...14 lines deleted...]
-        <v>12</v>
+        <v>14430</v>
+      </c>
+      <c r="DM51" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN51" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO51" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP51" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ51" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR51">
-        <v>18.48</v>
+        <v>18.12</v>
       </c>
       <c r="DS51">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="DT51">
         <v>5</v>
       </c>
       <c r="DU51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DV51">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="DW51" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX51">
         <v>0.15</v>
       </c>
       <c r="DY51">
         <v>0.26</v>
       </c>
       <c r="DZ51">
         <v>0.27</v>
       </c>
       <c r="EA51">
         <v>0.73</v>
       </c>
       <c r="EB51">
         <v>0.73</v>
       </c>
       <c r="EC51">
         <v>0.27</v>
       </c>
       <c r="ED51">
         <v>0.17</v>
       </c>
@@ -24705,51 +24639,51 @@
       </c>
       <c r="FL51" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>8477</v>
       </c>
       <c r="B52">
         <v>3746</v>
       </c>
       <c r="C52" t="str">
         <v>-</v>
       </c>
       <c r="D52" t="str">
         <v>-</v>
       </c>
       <c r="E52" t="str">
         <v>not avail.</v>
       </c>
       <c r="F52" t="str">
         <v>Reserve at Eastwood I</v>
       </c>
       <c r="G52" t="str">
-        <v>Ortiz Ave  Ortiz Ave and Hanson St  Fort Myers</v>
+        <v>Ortiz Ave  Ortiz Ave and Hanson St</v>
       </c>
       <c r="H52" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="J52" t="str">
         <v>Lee</v>
       </c>
       <c r="K52" t="str">
         <v>Large</v>
       </c>
       <c r="L52" t="str">
         <v>FHFC</v>
       </c>
       <c r="M52" t="str">
         <v>Housing Credits 4%;State Bonds</v>
       </c>
       <c r="N52">
         <v>288</v>
       </c>
       <c r="O52">
         <v>168</v>
       </c>
       <c r="R52" t="str">
         <v>x</v>
       </c>
@@ -24939,51 +24873,51 @@
       <c r="CS52" t="str">
         <v>-</v>
       </c>
       <c r="CT52" t="str">
         <v>-</v>
       </c>
       <c r="CU52" t="str">
         <v>-</v>
       </c>
       <c r="CV52" t="str">
         <v>-</v>
       </c>
       <c r="CW52" t="str">
         <v>-</v>
       </c>
       <c r="CX52" t="str">
         <v>-</v>
       </c>
       <c r="CY52" t="str">
         <v>-</v>
       </c>
       <c r="CZ52" t="str">
         <v>-</v>
       </c>
       <c r="DC52" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD52" t="str">
         <v>N</v>
       </c>
       <c r="DG52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM52" t="str">
         <v>not avail.</v>
       </c>
@@ -25247,51 +25181,51 @@
       <c r="CS53" t="str">
         <v>-</v>
       </c>
       <c r="CT53" t="str">
         <v>-</v>
       </c>
       <c r="CU53" t="str">
         <v>-</v>
       </c>
       <c r="CV53" t="str">
         <v>-</v>
       </c>
       <c r="CW53" t="str">
         <v>-</v>
       </c>
       <c r="CX53" t="str">
         <v>-</v>
       </c>
       <c r="CY53" t="str">
         <v>-</v>
       </c>
       <c r="CZ53" t="str">
         <v>-</v>
       </c>
       <c r="DC53" t="str">
-        <v>not avail.</v>
+        <v>Y</v>
       </c>
       <c r="DD53" t="str">
         <v>N</v>
       </c>
       <c r="DG53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM53" t="str">
         <v>not avail.</v>
       </c>
@@ -25576,108 +25510,108 @@
       <c r="CS54" t="str">
         <v>-</v>
       </c>
       <c r="CT54" t="str">
         <v>-</v>
       </c>
       <c r="CU54" t="str">
         <v>-</v>
       </c>
       <c r="CV54" t="str">
         <v>-</v>
       </c>
       <c r="CW54" t="str">
         <v>-</v>
       </c>
       <c r="CX54" t="str">
         <v>-</v>
       </c>
       <c r="CY54" t="str">
         <v>-</v>
       </c>
       <c r="CZ54" t="str">
         <v>-</v>
       </c>
       <c r="DC54" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD54" t="str">
         <v>N</v>
       </c>
       <c r="DE54">
-        <v>2.84</v>
+        <v>2.77</v>
       </c>
       <c r="DF54">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="DG54">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="DH54" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI54" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ54" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK54" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL54">
-        <v>15045</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>15229</v>
+      </c>
+      <c r="DM54" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN54" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO54" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP54" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ54" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR54">
-        <v>15.39</v>
+        <v>15.63</v>
       </c>
       <c r="DS54">
         <v>86</v>
       </c>
       <c r="DT54">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="DU54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DV54">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="DW54" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX54">
         <v>0.15</v>
       </c>
       <c r="DY54">
         <v>0.26</v>
       </c>
       <c r="DZ54">
         <v>0.27</v>
       </c>
       <c r="EA54">
         <v>0.73</v>
       </c>
       <c r="EB54">
         <v>0.73</v>
       </c>
       <c r="EC54">
         <v>0.27</v>
       </c>
       <c r="ED54">
         <v>0.17</v>
       </c>
@@ -26531,111 +26465,105 @@
       <c r="CT56">
         <v>2045</v>
       </c>
       <c r="CU56">
         <v>2039</v>
       </c>
       <c r="CV56" t="str">
         <v>-</v>
       </c>
       <c r="CW56" t="str">
         <v>-</v>
       </c>
       <c r="CX56" t="str">
         <v>-</v>
       </c>
       <c r="CY56" t="str">
         <v>-</v>
       </c>
       <c r="CZ56" t="str">
         <v>-</v>
       </c>
       <c r="DB56" t="str">
         <v>-</v>
       </c>
       <c r="DC56" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DD56" t="str">
         <v>N</v>
       </c>
-      <c r="DE56">
-[...4 lines deleted...]
-      </c>
       <c r="DG56" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH56">
         <v>18</v>
       </c>
       <c r="DI56">
         <v>-1</v>
       </c>
       <c r="DJ56">
         <v>2</v>
       </c>
       <c r="DK56">
         <v>63</v>
       </c>
-      <c r="DL56">
-        <v>14709</v>
+      <c r="DL56" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM56">
+        <v>9</v>
+      </c>
+      <c r="DN56">
+        <v>81</v>
+      </c>
+      <c r="DO56">
+        <v>8</v>
+      </c>
+      <c r="DP56">
+        <v>4</v>
+      </c>
+      <c r="DQ56">
         <v>-1</v>
       </c>
-      <c r="DN56">
-[...12 lines deleted...]
-        <v>21</v>
+      <c r="DR56" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS56">
         <v>89</v>
       </c>
       <c r="DT56">
         <v>11</v>
       </c>
       <c r="DU56">
         <v>0</v>
       </c>
       <c r="DV56">
         <v>57</v>
       </c>
       <c r="DW56" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX56">
         <v>0.3</v>
       </c>
       <c r="DY56">
         <v>0.26</v>
       </c>
       <c r="DZ56">
         <v>0.08</v>
       </c>
       <c r="EA56">
         <v>0.73</v>
       </c>
       <c r="EB56">
         <v>0.92</v>
       </c>
       <c r="EC56">
         <v>0.27</v>
       </c>
       <c r="ED56">
         <v>0.5</v>
       </c>
       <c r="EE56">
         <v>0.09</v>
       </c>
@@ -27435,51 +27363,51 @@
       <c r="CS58" t="str">
         <v>-</v>
       </c>
       <c r="CT58" t="str">
         <v>-</v>
       </c>
       <c r="CU58" t="str">
         <v>-</v>
       </c>
       <c r="CV58" t="str">
         <v>-</v>
       </c>
       <c r="CW58" t="str">
         <v>-</v>
       </c>
       <c r="CX58" t="str">
         <v>-</v>
       </c>
       <c r="CY58" t="str">
         <v>-</v>
       </c>
       <c r="CZ58" t="str">
         <v>-</v>
       </c>
       <c r="DC58" t="str">
-        <v>not avail.</v>
+        <v>Y</v>
       </c>
       <c r="DD58" t="str">
         <v>N</v>
       </c>
       <c r="DG58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM58" t="str">
         <v>not avail.</v>
       </c>
@@ -27755,51 +27683,51 @@
       <c r="CS59" t="str">
         <v>-</v>
       </c>
       <c r="CT59" t="str">
         <v>-</v>
       </c>
       <c r="CU59" t="str">
         <v>-</v>
       </c>
       <c r="CV59" t="str">
         <v>-</v>
       </c>
       <c r="CW59" t="str">
         <v>-</v>
       </c>
       <c r="CX59" t="str">
         <v>-</v>
       </c>
       <c r="CY59" t="str">
         <v>-</v>
       </c>
       <c r="CZ59" t="str">
         <v>-</v>
       </c>
       <c r="DC59" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD59" t="str">
         <v>N</v>
       </c>
       <c r="DG59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM59" t="str">
         <v>not avail.</v>
       </c>
@@ -28119,106 +28047,100 @@
       </c>
       <c r="CV60" t="str">
         <v>-</v>
       </c>
       <c r="CW60" t="str">
         <v>-</v>
       </c>
       <c r="CX60" t="str">
         <v>-</v>
       </c>
       <c r="CY60" t="str">
         <v>-</v>
       </c>
       <c r="CZ60" t="str">
         <v>-</v>
       </c>
       <c r="DB60" t="str">
         <v>-</v>
       </c>
       <c r="DC60" t="str">
         <v>N</v>
       </c>
       <c r="DD60" t="str">
         <v>Y</v>
       </c>
-      <c r="DE60">
-[...4 lines deleted...]
-      </c>
       <c r="DG60" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH60">
         <v>62</v>
       </c>
       <c r="DI60">
         <v>-1</v>
       </c>
       <c r="DJ60">
         <v>1</v>
       </c>
       <c r="DK60">
         <v>33</v>
       </c>
-      <c r="DL60">
-        <v>17939</v>
+      <c r="DL60" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM60">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="DN60">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="DO60">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="DP60">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="DQ60">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="DR60" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS60">
         <v>74</v>
       </c>
       <c r="DT60">
         <v>23</v>
       </c>
       <c r="DU60">
         <v>3</v>
       </c>
       <c r="DV60">
         <v>69</v>
       </c>
       <c r="DW60" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX60">
         <v>0.29</v>
       </c>
       <c r="DY60">
         <v>0.26</v>
       </c>
       <c r="DZ60">
         <v>0.91</v>
       </c>
       <c r="EA60">
         <v>0.73</v>
       </c>
       <c r="EB60">
         <v>0.09</v>
       </c>
       <c r="EC60">
         <v>0.27</v>
       </c>
       <c r="ED60">
         <v>0</v>
       </c>
       <c r="EE60">
         <v>0.09</v>
       </c>
@@ -28554,108 +28476,108 @@
       <c r="CS61" t="str">
         <v>-</v>
       </c>
       <c r="CT61" t="str">
         <v>-</v>
       </c>
       <c r="CU61" t="str">
         <v>-</v>
       </c>
       <c r="CV61" t="str">
         <v>-</v>
       </c>
       <c r="CW61" t="str">
         <v>-</v>
       </c>
       <c r="CX61" t="str">
         <v>-</v>
       </c>
       <c r="CY61" t="str">
         <v>-</v>
       </c>
       <c r="CZ61" t="str">
         <v>-</v>
       </c>
       <c r="DC61" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD61" t="str">
         <v>N</v>
       </c>
       <c r="DE61">
-        <v>2.83</v>
+        <v>2.76</v>
       </c>
       <c r="DF61">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="DG61">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="DH61" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI61" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ61" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK61" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL61">
-        <v>36808</v>
-[...14 lines deleted...]
-        <v>89</v>
+        <v>36672</v>
+      </c>
+      <c r="DM61" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN61" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO61" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP61" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ61" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR61">
-        <v>37.26</v>
+        <v>37.2</v>
       </c>
       <c r="DS61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="DT61">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="DU61">
         <v>11</v>
       </c>
       <c r="DV61">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="DW61" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX61">
         <v>0.14</v>
       </c>
       <c r="DY61">
         <v>0.26</v>
       </c>
       <c r="DZ61">
         <v>0.53</v>
       </c>
       <c r="EA61">
         <v>0.73</v>
       </c>
       <c r="EB61">
         <v>0.47</v>
       </c>
       <c r="EC61">
         <v>0.27</v>
       </c>
       <c r="ED61">
         <v>0</v>
       </c>
@@ -29026,106 +28948,100 @@
       </c>
       <c r="CV62" t="str">
         <v>-</v>
       </c>
       <c r="CW62" t="str">
         <v>-</v>
       </c>
       <c r="CX62" t="str">
         <v>-</v>
       </c>
       <c r="CY62" t="str">
         <v>-</v>
       </c>
       <c r="CZ62" t="str">
         <v>-</v>
       </c>
       <c r="DB62" t="str">
         <v>-</v>
       </c>
       <c r="DC62" t="str">
         <v>N</v>
       </c>
       <c r="DD62" t="str">
         <v>N</v>
       </c>
-      <c r="DE62">
-[...4 lines deleted...]
-      </c>
       <c r="DG62" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH62">
         <v>6</v>
       </c>
       <c r="DI62">
         <v>2</v>
       </c>
       <c r="DJ62">
         <v>-1</v>
       </c>
       <c r="DK62">
         <v>31</v>
       </c>
-      <c r="DL62">
-        <v>15211</v>
+      <c r="DL62" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM62">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="DN62">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="DO62">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="DP62">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="DQ62">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>3</v>
+      </c>
+      <c r="DR62" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS62">
         <v>80</v>
       </c>
       <c r="DT62">
         <v>18</v>
       </c>
       <c r="DU62">
         <v>2</v>
       </c>
       <c r="DV62">
         <v>88</v>
       </c>
       <c r="DW62" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX62">
         <v>0.3</v>
       </c>
       <c r="DY62">
         <v>0.26</v>
       </c>
       <c r="DZ62">
         <v>0.08</v>
       </c>
       <c r="EA62">
         <v>0.73</v>
       </c>
       <c r="EB62">
         <v>0.92</v>
       </c>
       <c r="EC62">
         <v>0.27</v>
       </c>
       <c r="ED62">
         <v>0.5</v>
       </c>
       <c r="EE62">
         <v>0.09</v>
       </c>
@@ -29499,106 +29415,100 @@
       </c>
       <c r="CV63" t="str">
         <v>-</v>
       </c>
       <c r="CW63" t="str">
         <v>-</v>
       </c>
       <c r="CX63" t="str">
         <v>-</v>
       </c>
       <c r="CY63" t="str">
         <v>-</v>
       </c>
       <c r="CZ63" t="str">
         <v>-</v>
       </c>
       <c r="DB63" t="str">
         <v>-</v>
       </c>
       <c r="DC63" t="str">
         <v>N</v>
       </c>
       <c r="DD63" t="str">
         <v>N</v>
       </c>
-      <c r="DE63">
-[...4 lines deleted...]
-      </c>
       <c r="DG63" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH63">
         <v>50</v>
       </c>
       <c r="DI63">
         <v>-1</v>
       </c>
       <c r="DJ63">
         <v>5</v>
       </c>
       <c r="DK63">
         <v>42</v>
       </c>
-      <c r="DL63">
-        <v>16473</v>
+      <c r="DL63" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM63">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="DN63">
-        <v>3</v>
+        <v>69</v>
       </c>
       <c r="DO63">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="DP63">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="DQ63">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>-1</v>
+      </c>
+      <c r="DR63" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS63">
         <v>78</v>
       </c>
       <c r="DT63">
         <v>22</v>
       </c>
       <c r="DU63">
         <v>0</v>
       </c>
       <c r="DV63">
         <v>64</v>
       </c>
       <c r="DW63" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX63">
         <v>0.34</v>
       </c>
       <c r="DY63">
         <v>0.26</v>
       </c>
       <c r="DZ63">
         <v>0.96</v>
       </c>
       <c r="EA63">
         <v>0.73</v>
       </c>
       <c r="EB63">
         <v>0.04</v>
       </c>
       <c r="EC63">
         <v>0.27</v>
       </c>
       <c r="ED63">
         <v>0.04</v>
       </c>
       <c r="EE63">
         <v>0.09</v>
       </c>
@@ -29931,51 +29841,51 @@
       <c r="CS64" t="str">
         <v>-</v>
       </c>
       <c r="CT64" t="str">
         <v>-</v>
       </c>
       <c r="CU64" t="str">
         <v>-</v>
       </c>
       <c r="CV64" t="str">
         <v>-</v>
       </c>
       <c r="CW64" t="str">
         <v>-</v>
       </c>
       <c r="CX64" t="str">
         <v>-</v>
       </c>
       <c r="CY64" t="str">
         <v>-</v>
       </c>
       <c r="CZ64" t="str">
         <v>-</v>
       </c>
       <c r="DC64" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD64" t="str">
         <v>Y</v>
       </c>
       <c r="DG64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM64" t="str">
         <v>not avail.</v>
       </c>
@@ -30254,51 +30164,51 @@
       <c r="CS65" t="str">
         <v>-</v>
       </c>
       <c r="CT65" t="str">
         <v>-</v>
       </c>
       <c r="CU65" t="str">
         <v>-</v>
       </c>
       <c r="CV65" t="str">
         <v>-</v>
       </c>
       <c r="CW65" t="str">
         <v>-</v>
       </c>
       <c r="CX65" t="str">
         <v>-</v>
       </c>
       <c r="CY65" t="str">
         <v>-</v>
       </c>
       <c r="CZ65" t="str">
         <v>-</v>
       </c>
       <c r="DC65" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD65" t="str">
         <v>Y</v>
       </c>
       <c r="DG65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM65" t="str">
         <v>not avail.</v>
       </c>
@@ -30631,102 +30541,102 @@
       <c r="CV66" t="str">
         <v>-</v>
       </c>
       <c r="CW66" t="str">
         <v>-</v>
       </c>
       <c r="CX66" t="str">
         <v>-</v>
       </c>
       <c r="CY66" t="str">
         <v>-</v>
       </c>
       <c r="CZ66" t="str">
         <v>-</v>
       </c>
       <c r="DB66" t="str">
         <v>N</v>
       </c>
       <c r="DC66" t="str">
         <v>N</v>
       </c>
       <c r="DD66" t="str">
         <v>N</v>
       </c>
       <c r="DE66">
-        <v>2.44</v>
+        <v>2.41</v>
       </c>
       <c r="DF66">
         <v>10</v>
       </c>
       <c r="DG66">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="DH66" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI66" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ66" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK66" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL66">
-        <v>34556</v>
-[...14 lines deleted...]
-        <v>90</v>
+        <v>35172</v>
+      </c>
+      <c r="DM66" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN66" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO66" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP66" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ66" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR66">
-        <v>36.45</v>
+        <v>37.33</v>
       </c>
       <c r="DS66">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="DT66">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="DU66">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="DV66">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="DW66" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX66">
         <v>0.17</v>
       </c>
       <c r="DY66">
         <v>0.26</v>
       </c>
       <c r="DZ66">
         <v>0.12</v>
       </c>
       <c r="EA66">
         <v>0.73</v>
       </c>
       <c r="EB66">
         <v>0.88</v>
       </c>
       <c r="EC66">
         <v>0.27</v>
       </c>
       <c r="ED66">
         <v>0.3</v>
       </c>
@@ -31122,102 +31032,102 @@
       <c r="CV67" t="str">
         <v>-</v>
       </c>
       <c r="CW67" t="str">
         <v>-</v>
       </c>
       <c r="CX67" t="str">
         <v>-</v>
       </c>
       <c r="CY67" t="str">
         <v>-</v>
       </c>
       <c r="CZ67" t="str">
         <v>-</v>
       </c>
       <c r="DB67" t="str">
         <v>N</v>
       </c>
       <c r="DC67" t="str">
         <v>N</v>
       </c>
       <c r="DD67" t="str">
         <v>N</v>
       </c>
       <c r="DE67">
-        <v>2.32</v>
+        <v>2.31</v>
       </c>
       <c r="DF67">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="DG67">
         <v>50</v>
       </c>
       <c r="DH67" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI67" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ67" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK67" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL67">
-        <v>30214</v>
-[...14 lines deleted...]
-        <v>75</v>
+        <v>31305</v>
+      </c>
+      <c r="DM67" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN67" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO67" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP67" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ67" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR67">
-        <v>32.33</v>
+        <v>33.65</v>
       </c>
       <c r="DS67">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="DT67">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="DU67">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="DV67">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="DW67" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX67">
         <v>0.17</v>
       </c>
       <c r="DY67">
         <v>0.26</v>
       </c>
       <c r="DZ67">
         <v>0.12</v>
       </c>
       <c r="EA67">
         <v>0.73</v>
       </c>
       <c r="EB67">
         <v>0.88</v>
       </c>
       <c r="EC67">
         <v>0.27</v>
       </c>
       <c r="ED67">
         <v>0.3</v>
       </c>
@@ -31606,106 +31516,100 @@
       </c>
       <c r="CV68" t="str">
         <v>-</v>
       </c>
       <c r="CW68">
         <v>2049</v>
       </c>
       <c r="CX68" t="str">
         <v>-</v>
       </c>
       <c r="CY68" t="str">
         <v>-</v>
       </c>
       <c r="CZ68" t="str">
         <v>-</v>
       </c>
       <c r="DB68" t="str">
         <v>-</v>
       </c>
       <c r="DC68" t="str">
         <v>N</v>
       </c>
       <c r="DD68" t="str">
         <v>N</v>
       </c>
-      <c r="DE68">
-[...4 lines deleted...]
-      </c>
       <c r="DG68" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH68">
         <v>15</v>
       </c>
       <c r="DI68">
         <v>-1</v>
       </c>
       <c r="DJ68">
         <v>8</v>
       </c>
       <c r="DK68">
         <v>62</v>
       </c>
-      <c r="DL68">
-        <v>15588</v>
+      <c r="DL68" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM68">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="DN68">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="DO68">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="DP68">
         <v>8</v>
       </c>
       <c r="DQ68">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>-1</v>
+      </c>
+      <c r="DR68" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS68">
         <v>85</v>
       </c>
       <c r="DT68">
         <v>15</v>
       </c>
       <c r="DU68">
         <v>0</v>
       </c>
       <c r="DV68">
         <v>13</v>
       </c>
       <c r="DW68" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX68">
         <v>0.09</v>
       </c>
       <c r="DY68">
         <v>0.26</v>
       </c>
       <c r="DZ68">
         <v>0.71</v>
       </c>
       <c r="EA68">
         <v>0.73</v>
       </c>
       <c r="EB68">
         <v>0.29</v>
       </c>
       <c r="EC68">
         <v>0.27</v>
       </c>
       <c r="ED68">
         <v>0</v>
       </c>
       <c r="EE68">
         <v>0.09</v>
       </c>
@@ -32082,106 +31986,100 @@
       </c>
       <c r="CV69" t="str">
         <v>-</v>
       </c>
       <c r="CW69">
         <v>2041</v>
       </c>
       <c r="CX69" t="str">
         <v>-</v>
       </c>
       <c r="CY69" t="str">
         <v>-</v>
       </c>
       <c r="CZ69" t="str">
         <v>-</v>
       </c>
       <c r="DB69" t="str">
         <v>-</v>
       </c>
       <c r="DC69" t="str">
         <v>Y</v>
       </c>
       <c r="DD69" t="str">
         <v>N</v>
       </c>
-      <c r="DE69">
-[...4 lines deleted...]
-      </c>
       <c r="DG69" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH69">
         <v>58</v>
       </c>
       <c r="DI69">
         <v>-1</v>
       </c>
       <c r="DJ69">
         <v>-1</v>
       </c>
       <c r="DK69">
         <v>33</v>
       </c>
-      <c r="DL69">
-        <v>13966</v>
+      <c r="DL69" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM69">
+        <v>0</v>
+      </c>
+      <c r="DN69">
+        <v>92</v>
+      </c>
+      <c r="DO69">
+        <v>8</v>
+      </c>
+      <c r="DP69">
         <v>-1</v>
       </c>
-      <c r="DN69">
+      <c r="DQ69">
         <v>-1</v>
       </c>
-      <c r="DO69">
-[...9 lines deleted...]
-        <v>19</v>
+      <c r="DR69" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS69">
         <v>100</v>
       </c>
       <c r="DT69">
         <v>0</v>
       </c>
       <c r="DU69">
         <v>0</v>
       </c>
       <c r="DV69">
         <v>12</v>
       </c>
       <c r="DW69" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX69">
         <v>0.07</v>
       </c>
       <c r="DY69">
         <v>0.26</v>
       </c>
       <c r="DZ69">
         <v>0.55</v>
       </c>
       <c r="EA69">
         <v>0.73</v>
       </c>
       <c r="EB69">
         <v>0.45</v>
       </c>
       <c r="EC69">
         <v>0.27</v>
       </c>
       <c r="ED69">
         <v>0</v>
       </c>
       <c r="EE69">
         <v>0.09</v>
       </c>
@@ -32564,106 +32462,100 @@
       </c>
       <c r="CV70" t="str">
         <v>-</v>
       </c>
       <c r="CW70" t="str">
         <v>-</v>
       </c>
       <c r="CX70" t="str">
         <v>-</v>
       </c>
       <c r="CY70" t="str">
         <v>-</v>
       </c>
       <c r="CZ70" t="str">
         <v>-</v>
       </c>
       <c r="DB70" t="str">
         <v>-</v>
       </c>
       <c r="DC70" t="str">
         <v>N</v>
       </c>
       <c r="DD70" t="str">
         <v>N</v>
       </c>
-      <c r="DE70">
-[...4 lines deleted...]
-      </c>
       <c r="DG70" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH70">
         <v>35</v>
       </c>
       <c r="DI70">
         <v>-1</v>
       </c>
       <c r="DJ70">
         <v>2</v>
       </c>
       <c r="DK70">
         <v>50</v>
       </c>
-      <c r="DL70">
-        <v>13780</v>
+      <c r="DL70" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM70">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="DN70">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="DO70">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="DP70">
-        <v>13</v>
+        <v>-1</v>
       </c>
       <c r="DQ70">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>-1</v>
+      </c>
+      <c r="DR70" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS70">
         <v>90</v>
       </c>
       <c r="DT70">
         <v>10</v>
       </c>
       <c r="DU70">
         <v>0</v>
       </c>
       <c r="DV70">
         <v>52</v>
       </c>
       <c r="DW70" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX70">
         <v>0.29</v>
       </c>
       <c r="DY70">
         <v>0.26</v>
       </c>
       <c r="DZ70">
         <v>0.69</v>
       </c>
       <c r="EA70">
         <v>0.73</v>
       </c>
       <c r="EB70">
         <v>0.31</v>
       </c>
       <c r="EC70">
         <v>0.27</v>
       </c>
       <c r="ED70">
         <v>0</v>
       </c>
       <c r="EE70">
         <v>0.09</v>
       </c>
@@ -33011,105 +32903,111 @@
       <c r="CS71" t="str">
         <v>-</v>
       </c>
       <c r="CT71" t="str">
         <v>-</v>
       </c>
       <c r="CU71" t="str">
         <v>-</v>
       </c>
       <c r="CV71" t="str">
         <v>-</v>
       </c>
       <c r="CW71" t="str">
         <v>-</v>
       </c>
       <c r="CX71" t="str">
         <v>-</v>
       </c>
       <c r="CY71" t="str">
         <v>-</v>
       </c>
       <c r="CZ71" t="str">
         <v>-</v>
       </c>
       <c r="DC71" t="str">
-        <v>not avail.</v>
+        <v>Y</v>
       </c>
       <c r="DD71" t="str">
         <v>N</v>
       </c>
-      <c r="DG71" t="str">
-        <v>not avail.</v>
+      <c r="DE71">
+        <v>1.13</v>
+      </c>
+      <c r="DF71">
+        <v>100</v>
+      </c>
+      <c r="DG71">
+        <v>0</v>
       </c>
       <c r="DH71" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI71" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ71" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK71" t="str">
         <v>not avail.</v>
       </c>
-      <c r="DL71" t="str">
-        <v>not avail.</v>
+      <c r="DL71">
+        <v>25276</v>
       </c>
       <c r="DM71" t="str">
         <v>not avail.</v>
       </c>
       <c r="DN71" t="str">
         <v>not avail.</v>
       </c>
       <c r="DO71" t="str">
         <v>not avail.</v>
       </c>
       <c r="DP71" t="str">
         <v>not avail.</v>
       </c>
       <c r="DQ71" t="str">
         <v>not avail.</v>
       </c>
-      <c r="DR71" t="str">
-[...12 lines deleted...]
-        <v>not avail.</v>
+      <c r="DR71">
+        <v>31.53</v>
+      </c>
+      <c r="DS71">
+        <v>42</v>
+      </c>
+      <c r="DT71">
+        <v>54</v>
+      </c>
+      <c r="DU71">
+        <v>4</v>
+      </c>
+      <c r="DV71">
+        <v>45</v>
       </c>
       <c r="DW71" t="str">
-        <v>not avail.</v>
+        <v>FHFC TIC Report</v>
       </c>
       <c r="DX71">
         <v>0.26</v>
       </c>
       <c r="DY71">
         <v>0.26</v>
       </c>
       <c r="DZ71">
         <v>0.91</v>
       </c>
       <c r="EA71">
         <v>0.73</v>
       </c>
       <c r="EB71">
         <v>0.09</v>
       </c>
       <c r="EC71">
         <v>0.27</v>
       </c>
       <c r="ED71">
         <v>0.2</v>
       </c>
       <c r="EE71">
         <v>0.09</v>
       </c>
@@ -33445,51 +33343,51 @@
       <c r="CS72" t="str">
         <v>-</v>
       </c>
       <c r="CT72" t="str">
         <v>-</v>
       </c>
       <c r="CU72" t="str">
         <v>-</v>
       </c>
       <c r="CV72" t="str">
         <v>-</v>
       </c>
       <c r="CW72" t="str">
         <v>-</v>
       </c>
       <c r="CX72" t="str">
         <v>-</v>
       </c>
       <c r="CY72" t="str">
         <v>-</v>
       </c>
       <c r="CZ72" t="str">
         <v>-</v>
       </c>
       <c r="DC72" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD72" t="str">
         <v>N</v>
       </c>
       <c r="DG72" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH72" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI72" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ72" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK72" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL72" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM72" t="str">
         <v>not avail.</v>
       </c>
@@ -33879,102 +33777,102 @@
       <c r="CV73" t="str">
         <v>-</v>
       </c>
       <c r="CW73" t="str">
         <v>-</v>
       </c>
       <c r="CX73" t="str">
         <v>-</v>
       </c>
       <c r="CY73" t="str">
         <v>-</v>
       </c>
       <c r="CZ73" t="str">
         <v>-</v>
       </c>
       <c r="DB73" t="str">
         <v>N</v>
       </c>
       <c r="DC73" t="str">
         <v>N</v>
       </c>
       <c r="DD73" t="str">
         <v>N</v>
       </c>
       <c r="DE73">
-        <v>1.27</v>
+        <v>1.24</v>
       </c>
       <c r="DF73">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="DG73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DH73" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI73" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ73" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK73" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL73">
-        <v>24461</v>
-[...14 lines deleted...]
-        <v>63</v>
+        <v>24617</v>
+      </c>
+      <c r="DM73" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN73" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO73" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP73" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ73" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR73">
-        <v>29.79</v>
+        <v>30.17</v>
       </c>
       <c r="DS73">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="DT73">
         <v>41</v>
       </c>
       <c r="DU73">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="DV73">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="DW73" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX73">
         <v>0.08</v>
       </c>
       <c r="DY73">
         <v>0.26</v>
       </c>
       <c r="DZ73">
         <v>0.76</v>
       </c>
       <c r="EA73">
         <v>0.73</v>
       </c>
       <c r="EB73">
         <v>0.24</v>
       </c>
       <c r="EC73">
         <v>0.27</v>
       </c>
       <c r="ED73">
         <v>0</v>
       </c>
@@ -34373,102 +34271,102 @@
       <c r="CV74" t="str">
         <v>-</v>
       </c>
       <c r="CW74" t="str">
         <v>-</v>
       </c>
       <c r="CX74" t="str">
         <v>-</v>
       </c>
       <c r="CY74" t="str">
         <v>-</v>
       </c>
       <c r="CZ74" t="str">
         <v>-</v>
       </c>
       <c r="DB74" t="str">
         <v>N</v>
       </c>
       <c r="DC74" t="str">
         <v>N</v>
       </c>
       <c r="DD74" t="str">
         <v>N</v>
       </c>
       <c r="DE74">
-        <v>1.27</v>
+        <v>1.25</v>
       </c>
       <c r="DF74">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="DG74">
         <v>0</v>
       </c>
       <c r="DH74" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI74" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ74" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK74" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL74">
-        <v>19143</v>
-[...14 lines deleted...]
-        <v>39</v>
+        <v>19743</v>
+      </c>
+      <c r="DM74" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN74" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO74" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP74" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ74" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR74">
-        <v>23.27</v>
+        <v>24.06</v>
       </c>
       <c r="DS74">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="DT74">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="DU74">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="DV74">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="DW74" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX74">
         <v>0.08</v>
       </c>
       <c r="DY74">
         <v>0.26</v>
       </c>
       <c r="DZ74">
         <v>0.76</v>
       </c>
       <c r="EA74">
         <v>0.73</v>
       </c>
       <c r="EB74">
         <v>0.24</v>
       </c>
       <c r="EC74">
         <v>0.27</v>
       </c>
       <c r="ED74">
         <v>0</v>
       </c>
@@ -34870,87 +34768,87 @@
       <c r="CT75">
         <v>2041</v>
       </c>
       <c r="CU75">
         <v>2035</v>
       </c>
       <c r="CV75" t="str">
         <v>-</v>
       </c>
       <c r="CW75" t="str">
         <v>-</v>
       </c>
       <c r="CX75" t="str">
         <v>-</v>
       </c>
       <c r="CY75" t="str">
         <v>-</v>
       </c>
       <c r="CZ75" t="str">
         <v>-</v>
       </c>
       <c r="DB75" t="str">
         <v>-</v>
       </c>
       <c r="DC75" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DD75" t="str">
         <v>N</v>
       </c>
       <c r="DG75">
         <v>0</v>
       </c>
       <c r="DH75">
         <v>42</v>
       </c>
       <c r="DI75">
         <v>-1</v>
       </c>
       <c r="DJ75">
         <v>-1</v>
       </c>
       <c r="DK75">
         <v>54</v>
       </c>
       <c r="DL75" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM75">
         <v>2</v>
       </c>
       <c r="DN75">
+        <v>81</v>
+      </c>
+      <c r="DO75">
+        <v>16</v>
+      </c>
+      <c r="DP75">
         <v>-1</v>
       </c>
-      <c r="DO75">
-[...4 lines deleted...]
-      </c>
       <c r="DQ75">
-        <v>16</v>
+        <v>-1</v>
       </c>
       <c r="DR75" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS75">
         <v>88</v>
       </c>
       <c r="DT75">
         <v>12</v>
       </c>
       <c r="DU75">
         <v>0</v>
       </c>
       <c r="DV75">
         <v>81</v>
       </c>
       <c r="DW75" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX75">
         <v>0.34</v>
       </c>
       <c r="DY75">
         <v>0.26</v>
       </c>
@@ -35358,105 +35256,105 @@
       <c r="CT76" t="str">
         <v>-</v>
       </c>
       <c r="CU76" t="str">
         <v>-</v>
       </c>
       <c r="CV76" t="str">
         <v>-</v>
       </c>
       <c r="CW76" t="str">
         <v>-</v>
       </c>
       <c r="CX76" t="str">
         <v>-</v>
       </c>
       <c r="CY76" t="str">
         <v>-</v>
       </c>
       <c r="CZ76" t="str">
         <v>-</v>
       </c>
       <c r="DB76" t="str">
         <v>N</v>
       </c>
       <c r="DC76" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD76" t="str">
         <v>N</v>
       </c>
       <c r="DE76">
-        <v>2.03</v>
+        <v>1.94</v>
       </c>
       <c r="DF76">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="DG76">
         <v>40</v>
       </c>
       <c r="DH76" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI76" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ76" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK76" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL76">
-        <v>31137</v>
-[...10 lines deleted...]
-      <c r="DP76">
+        <v>40585</v>
+      </c>
+      <c r="DM76" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN76" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO76" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP76" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ76" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DR76">
+        <v>46.57</v>
+      </c>
+      <c r="DS76">
+        <v>34</v>
+      </c>
+      <c r="DT76">
+        <v>55</v>
+      </c>
+      <c r="DU76">
         <v>11</v>
-      </c>
-[...13 lines deleted...]
-        <v>6</v>
       </c>
       <c r="DV76">
         <v>35</v>
       </c>
       <c r="DW76" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX76">
         <v>0.08</v>
       </c>
       <c r="DY76">
         <v>0.26</v>
       </c>
       <c r="DZ76">
         <v>0.61</v>
       </c>
       <c r="EA76">
         <v>0.73</v>
       </c>
       <c r="EB76">
         <v>0.39</v>
       </c>
       <c r="EC76">
         <v>0.27</v>
       </c>
@@ -35851,106 +35749,100 @@
       </c>
       <c r="CV77" t="str">
         <v>-</v>
       </c>
       <c r="CW77">
         <v>2037</v>
       </c>
       <c r="CX77" t="str">
         <v>-</v>
       </c>
       <c r="CY77" t="str">
         <v>-</v>
       </c>
       <c r="CZ77" t="str">
         <v>-</v>
       </c>
       <c r="DB77" t="str">
         <v>-</v>
       </c>
       <c r="DC77" t="str">
         <v>N</v>
       </c>
       <c r="DD77" t="str">
         <v>N</v>
       </c>
-      <c r="DE77">
-[...4 lines deleted...]
-      </c>
       <c r="DG77" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH77">
         <v>57</v>
       </c>
       <c r="DI77">
         <v>-1</v>
       </c>
       <c r="DJ77">
         <v>-1</v>
       </c>
       <c r="DK77">
         <v>14</v>
       </c>
-      <c r="DL77">
-        <v>17110</v>
+      <c r="DL77" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM77">
+        <v>7</v>
+      </c>
+      <c r="DN77">
+        <v>64</v>
+      </c>
+      <c r="DO77">
+        <v>21</v>
+      </c>
+      <c r="DP77">
+        <v>7</v>
+      </c>
+      <c r="DQ77">
         <v>-1</v>
       </c>
-      <c r="DN77">
-[...12 lines deleted...]
-        <v>24</v>
+      <c r="DR77" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS77">
         <v>71</v>
       </c>
       <c r="DT77">
         <v>29</v>
       </c>
       <c r="DU77">
         <v>0</v>
       </c>
       <c r="DV77">
         <v>14</v>
       </c>
       <c r="DW77" t="str">
-        <v>not avail.</v>
+        <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX77">
         <v>0.29</v>
       </c>
       <c r="DY77">
         <v>0.26</v>
       </c>
       <c r="DZ77">
         <v>0.69</v>
       </c>
       <c r="EA77">
         <v>0.73</v>
       </c>
       <c r="EB77">
         <v>0.31</v>
       </c>
       <c r="EC77">
         <v>0.27</v>
       </c>
       <c r="ED77">
         <v>0</v>
       </c>
       <c r="EE77">
         <v>0.09</v>
       </c>
@@ -36337,99 +36229,99 @@
       <c r="CW78" t="str">
         <v>-</v>
       </c>
       <c r="CX78" t="str">
         <v>-</v>
       </c>
       <c r="CY78" t="str">
         <v>-</v>
       </c>
       <c r="CZ78">
         <v>2044</v>
       </c>
       <c r="DB78" t="str">
         <v>-</v>
       </c>
       <c r="DC78" t="str">
         <v>Y</v>
       </c>
       <c r="DD78" t="str">
         <v>N</v>
       </c>
       <c r="DE78">
         <v>1.28</v>
       </c>
       <c r="DF78">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="DG78">
         <v>5</v>
       </c>
       <c r="DH78">
         <v>52</v>
       </c>
       <c r="DI78">
         <v>0</v>
       </c>
       <c r="DJ78">
         <v>7</v>
       </c>
       <c r="DK78">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="DL78">
-        <v>16195</v>
-[...14 lines deleted...]
-        <v>10</v>
+        <v>16635</v>
+      </c>
+      <c r="DM78" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN78" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO78" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP78" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ78" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR78">
         <v>29</v>
       </c>
       <c r="DS78" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT78" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU78" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV78">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="DW78" t="str">
         <v>RD Multi Family Tenant Report</v>
       </c>
       <c r="DX78">
         <v>0.07</v>
       </c>
       <c r="DY78">
         <v>0.26</v>
       </c>
       <c r="DZ78">
         <v>0.55</v>
       </c>
       <c r="EA78">
         <v>0.73</v>
       </c>
       <c r="EB78">
         <v>0.45</v>
       </c>
       <c r="EC78">
         <v>0.27</v>
       </c>
       <c r="ED78">
         <v>0</v>
       </c>
@@ -36834,63 +36726,63 @@
       <c r="DC79" t="str">
         <v>Y</v>
       </c>
       <c r="DD79" t="str">
         <v>N</v>
       </c>
       <c r="DG79" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH79">
         <v>-4</v>
       </c>
       <c r="DI79">
         <v>-4</v>
       </c>
       <c r="DJ79">
         <v>-4</v>
       </c>
       <c r="DK79">
         <v>-4</v>
       </c>
       <c r="DL79" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM79">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DN79">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DO79">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DP79">
         <v>-4</v>
       </c>
       <c r="DQ79">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="DR79" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS79">
         <v>-4</v>
       </c>
       <c r="DT79">
         <v>0</v>
       </c>
       <c r="DU79">
         <v>104</v>
       </c>
       <c r="DV79">
         <v>-4</v>
       </c>
       <c r="DW79" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX79">
         <v>0.07</v>
       </c>
       <c r="DY79">
         <v>0.26</v>
       </c>
@@ -37310,63 +37202,63 @@
       <c r="DC80" t="str">
         <v>Y</v>
       </c>
       <c r="DD80" t="str">
         <v>N</v>
       </c>
       <c r="DG80" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH80">
         <v>9</v>
       </c>
       <c r="DI80">
         <v>-1</v>
       </c>
       <c r="DJ80">
         <v>-1</v>
       </c>
       <c r="DK80">
         <v>86</v>
       </c>
       <c r="DL80" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM80">
+        <v>3</v>
+      </c>
+      <c r="DN80">
+        <v>94</v>
+      </c>
+      <c r="DO80">
+        <v>3</v>
+      </c>
+      <c r="DP80">
         <v>-1</v>
       </c>
-      <c r="DN80">
-[...7 lines deleted...]
-      </c>
       <c r="DQ80">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="DR80" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS80">
         <v>100</v>
       </c>
       <c r="DT80">
         <v>0</v>
       </c>
       <c r="DU80">
         <v>0</v>
       </c>
       <c r="DV80">
         <v>35</v>
       </c>
       <c r="DW80" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX80">
         <v>0.07</v>
       </c>
       <c r="DY80">
         <v>0.26</v>
       </c>
@@ -37786,63 +37678,63 @@
       <c r="DC81" t="str">
         <v>Y</v>
       </c>
       <c r="DD81" t="str">
         <v>N</v>
       </c>
       <c r="DG81" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH81">
         <v>83</v>
       </c>
       <c r="DI81">
         <v>-1</v>
       </c>
       <c r="DJ81">
         <v>-1</v>
       </c>
       <c r="DK81">
         <v>8</v>
       </c>
       <c r="DL81" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM81">
+        <v>0</v>
+      </c>
+      <c r="DN81">
+        <v>75</v>
+      </c>
+      <c r="DO81">
+        <v>25</v>
+      </c>
+      <c r="DP81">
         <v>-1</v>
       </c>
-      <c r="DN81">
+      <c r="DQ81">
         <v>-1</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="DR81" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS81">
         <v>83</v>
       </c>
       <c r="DT81">
         <v>17</v>
       </c>
       <c r="DU81">
         <v>0</v>
       </c>
       <c r="DV81">
         <v>12</v>
       </c>
       <c r="DW81" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX81">
         <v>0.23</v>
       </c>
       <c r="DY81">
         <v>0.26</v>
       </c>
@@ -38250,108 +38142,108 @@
       <c r="CT82" t="str">
         <v>-</v>
       </c>
       <c r="CU82" t="str">
         <v>-</v>
       </c>
       <c r="CV82" t="str">
         <v>-</v>
       </c>
       <c r="CW82" t="str">
         <v>-</v>
       </c>
       <c r="CX82" t="str">
         <v>-</v>
       </c>
       <c r="CY82" t="str">
         <v>-</v>
       </c>
       <c r="CZ82" t="str">
         <v>-</v>
       </c>
       <c r="DB82" t="str">
         <v>N</v>
       </c>
       <c r="DC82" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD82" t="str">
         <v>N</v>
       </c>
       <c r="DE82">
         <v>2.1</v>
       </c>
       <c r="DF82">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="DG82">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="DH82" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI82" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ82" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK82" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL82">
-        <v>30511</v>
-[...14 lines deleted...]
-        <v>68</v>
+        <v>30946</v>
+      </c>
+      <c r="DM82" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN82" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO82" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP82" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ82" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR82">
-        <v>33.05</v>
+        <v>33.51</v>
       </c>
       <c r="DS82">
         <v>51</v>
       </c>
       <c r="DT82">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DU82">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="DV82">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="DW82" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX82">
         <v>0.08</v>
       </c>
       <c r="DY82">
         <v>0.26</v>
       </c>
       <c r="DZ82">
         <v>0.61</v>
       </c>
       <c r="EA82">
         <v>0.73</v>
       </c>
       <c r="EB82">
         <v>0.39</v>
       </c>
       <c r="EC82">
         <v>0.27</v>
       </c>
       <c r="ED82">
         <v>0.33</v>
       </c>
@@ -38756,63 +38648,63 @@
       <c r="DC83" t="str">
         <v>Y</v>
       </c>
       <c r="DD83" t="str">
         <v>N</v>
       </c>
       <c r="DG83" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH83">
         <v>7</v>
       </c>
       <c r="DI83">
         <v>-1</v>
       </c>
       <c r="DJ83">
         <v>1</v>
       </c>
       <c r="DK83">
         <v>93</v>
       </c>
       <c r="DL83" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM83">
+        <v>2</v>
+      </c>
+      <c r="DN83">
+        <v>96</v>
+      </c>
+      <c r="DO83">
+        <v>2</v>
+      </c>
+      <c r="DP83">
         <v>-1</v>
       </c>
-      <c r="DN83">
-[...7 lines deleted...]
-      </c>
       <c r="DQ83">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="DR83" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS83">
         <v>99</v>
       </c>
       <c r="DT83">
         <v>1</v>
       </c>
       <c r="DU83">
         <v>0</v>
       </c>
       <c r="DV83">
         <v>91</v>
       </c>
       <c r="DW83" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX83">
         <v>0.07</v>
       </c>
       <c r="DY83">
         <v>0.26</v>
       </c>
@@ -39172,51 +39064,51 @@
       <c r="CS84" t="str">
         <v>-</v>
       </c>
       <c r="CT84" t="str">
         <v>-</v>
       </c>
       <c r="CU84" t="str">
         <v>-</v>
       </c>
       <c r="CV84" t="str">
         <v>-</v>
       </c>
       <c r="CW84" t="str">
         <v>-</v>
       </c>
       <c r="CX84" t="str">
         <v>-</v>
       </c>
       <c r="CY84" t="str">
         <v>-</v>
       </c>
       <c r="CZ84" t="str">
         <v>-</v>
       </c>
       <c r="DC84" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD84" t="str">
         <v>N</v>
       </c>
       <c r="DG84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM84" t="str">
         <v>not avail.</v>
       </c>