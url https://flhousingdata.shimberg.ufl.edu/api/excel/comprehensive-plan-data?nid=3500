--- v0 (2026-05-24)
+++ v1 (2026-07-12)
@@ -2499,102 +2499,102 @@
       <c r="CV4" t="str">
         <v>-</v>
       </c>
       <c r="CW4" t="str">
         <v>-</v>
       </c>
       <c r="CX4" t="str">
         <v>-</v>
       </c>
       <c r="CY4" t="str">
         <v>-</v>
       </c>
       <c r="CZ4" t="str">
         <v>-</v>
       </c>
       <c r="DB4" t="str">
         <v>N</v>
       </c>
       <c r="DC4" t="str">
         <v>N</v>
       </c>
       <c r="DD4" t="str">
         <v>Y</v>
       </c>
       <c r="DE4">
-        <v>4.04</v>
+        <v>4</v>
       </c>
       <c r="DF4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="DG4">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="DH4" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI4" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ4" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK4" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL4">
-        <v>54706</v>
+        <v>60892</v>
       </c>
       <c r="DM4">
         <v>0</v>
       </c>
       <c r="DN4">
         <v>0</v>
       </c>
       <c r="DO4">
         <v>1</v>
       </c>
       <c r="DP4">
         <v>0</v>
       </c>
       <c r="DQ4">
         <v>99</v>
       </c>
       <c r="DR4">
-        <v>54.1</v>
+        <v>54.73</v>
       </c>
       <c r="DS4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="DT4">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="DU4">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="DV4">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="DW4" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX4">
         <v>0.47</v>
       </c>
       <c r="DY4">
         <v>0.26</v>
       </c>
       <c r="DZ4">
         <v>0.68</v>
       </c>
       <c r="EA4">
         <v>0.73</v>
       </c>
       <c r="EB4">
         <v>0.32</v>
       </c>
       <c r="EC4">
         <v>0.27</v>
       </c>
       <c r="ED4">
         <v>0.08</v>
       </c>
@@ -2984,99 +2984,99 @@
       <c r="CV5" t="str">
         <v>-</v>
       </c>
       <c r="CW5" t="str">
         <v>-</v>
       </c>
       <c r="CX5" t="str">
         <v>-</v>
       </c>
       <c r="CY5" t="str">
         <v>-</v>
       </c>
       <c r="CZ5" t="str">
         <v>-</v>
       </c>
       <c r="DB5" t="str">
         <v>N</v>
       </c>
       <c r="DC5" t="str">
         <v>N</v>
       </c>
       <c r="DD5" t="str">
         <v>Y</v>
       </c>
       <c r="DE5">
-        <v>3.75</v>
+        <v>3.7</v>
       </c>
       <c r="DF5">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="DG5">
         <v>65</v>
       </c>
       <c r="DH5" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI5" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ5" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK5" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL5">
-        <v>46499</v>
+        <v>48651</v>
       </c>
       <c r="DM5">
         <v>0</v>
       </c>
       <c r="DN5">
         <v>0</v>
       </c>
       <c r="DO5">
         <v>0</v>
       </c>
       <c r="DP5">
         <v>0</v>
       </c>
       <c r="DQ5">
         <v>100</v>
       </c>
       <c r="DR5">
-        <v>47.8</v>
+        <v>45.75</v>
       </c>
       <c r="DS5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="DT5">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="DU5">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="DV5">
         <v>20</v>
       </c>
       <c r="DW5" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX5">
         <v>0.47</v>
       </c>
       <c r="DY5">
         <v>0.26</v>
       </c>
       <c r="DZ5">
         <v>0.68</v>
       </c>
       <c r="EA5">
         <v>0.73</v>
       </c>
       <c r="EB5">
         <v>0.32</v>
       </c>
       <c r="EC5">
         <v>0.27</v>
       </c>
@@ -3469,102 +3469,102 @@
       <c r="CV6" t="str">
         <v>-</v>
       </c>
       <c r="CW6" t="str">
         <v>-</v>
       </c>
       <c r="CX6" t="str">
         <v>-</v>
       </c>
       <c r="CY6" t="str">
         <v>-</v>
       </c>
       <c r="CZ6" t="str">
         <v>-</v>
       </c>
       <c r="DB6" t="str">
         <v>N</v>
       </c>
       <c r="DC6" t="str">
         <v>N</v>
       </c>
       <c r="DD6" t="str">
         <v>Y</v>
       </c>
       <c r="DE6">
-        <v>3</v>
+        <v>2.93</v>
       </c>
       <c r="DF6">
         <v>17</v>
       </c>
       <c r="DG6">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="DH6" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI6" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ6" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK6" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL6">
-        <v>48971</v>
+        <v>50857</v>
       </c>
       <c r="DM6">
         <v>0</v>
       </c>
       <c r="DN6">
         <v>0</v>
       </c>
       <c r="DO6">
         <v>3</v>
       </c>
       <c r="DP6">
         <v>0</v>
       </c>
       <c r="DQ6">
         <v>97</v>
       </c>
       <c r="DR6">
-        <v>52.1</v>
+        <v>49.72</v>
       </c>
       <c r="DS6">
         <v>10</v>
       </c>
       <c r="DT6">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="DU6">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="DV6">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="DW6" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX6">
         <v>0.47</v>
       </c>
       <c r="DY6">
         <v>0.26</v>
       </c>
       <c r="DZ6">
         <v>0.68</v>
       </c>
       <c r="EA6">
         <v>0.73</v>
       </c>
       <c r="EB6">
         <v>0.32</v>
       </c>
       <c r="EC6">
         <v>0.27</v>
       </c>
       <c r="ED6">
         <v>0.08</v>
       </c>
@@ -3899,50 +3899,56 @@
       </c>
       <c r="CS7" t="str">
         <v>-</v>
       </c>
       <c r="CT7" t="str">
         <v>-</v>
       </c>
       <c r="CU7" t="str">
         <v>-</v>
       </c>
       <c r="CV7" t="str">
         <v>-</v>
       </c>
       <c r="CW7" t="str">
         <v>-</v>
       </c>
       <c r="CX7" t="str">
         <v>-</v>
       </c>
       <c r="CY7" t="str">
         <v>-</v>
       </c>
       <c r="CZ7" t="str">
         <v>-</v>
       </c>
+      <c r="DC7" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DD7" t="str">
+        <v>Y</v>
+      </c>
       <c r="DG7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DN7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DO7" t="str">
@@ -4223,51 +4229,51 @@
       <c r="CT8" t="str">
         <v>-</v>
       </c>
       <c r="CU8" t="str">
         <v>-</v>
       </c>
       <c r="CV8" t="str">
         <v>-</v>
       </c>
       <c r="CW8" t="str">
         <v>-</v>
       </c>
       <c r="CX8" t="str">
         <v>-</v>
       </c>
       <c r="CY8" t="str">
         <v>-</v>
       </c>
       <c r="CZ8" t="str">
         <v>-</v>
       </c>
       <c r="DC8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DD8" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DG8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM8" t="str">
         <v>not avail.</v>
       </c>
       <c r="DN8" t="str">
         <v>not avail.</v>
       </c>
@@ -4426,51 +4432,51 @@
       <c r="E9" t="str">
         <v>144423C1005000450</v>
       </c>
       <c r="F9" t="str">
         <v>Civitas of Cape Coral</v>
       </c>
       <c r="G9" t="str">
         <v>413 SW Pine Island Road</v>
       </c>
       <c r="H9" t="str">
         <v>Cape Coral</v>
       </c>
       <c r="I9">
         <v>33991</v>
       </c>
       <c r="J9" t="str">
         <v>Lee</v>
       </c>
       <c r="K9" t="str">
         <v>Large</v>
       </c>
       <c r="L9" t="str">
         <v>FHFC</v>
       </c>
       <c r="M9" t="str">
-        <v>Community Development Block Grant - Disaster Recovery (CDBG DR);Housing Credits 4%;Predevelopment Loan Program;State Bonds</v>
+        <v>Community Development Block Grant - Disaster Recovery (CDBG DR);Community Development Block Grant - Disaster Recovery (CDBG DR);Housing Credits 4%;Predevelopment Loan Program;State Bonds</v>
       </c>
       <c r="N9">
         <v>96</v>
       </c>
       <c r="O9">
         <v>96</v>
       </c>
       <c r="R9" t="str">
         <v>x</v>
       </c>
       <c r="S9" t="str">
         <v>-</v>
       </c>
       <c r="T9" t="str">
         <v>-</v>
       </c>
       <c r="U9" t="str">
         <v>-</v>
       </c>
       <c r="V9" t="str">
         <v>-</v>
       </c>
       <c r="W9" t="str">
         <v>Family;Link</v>
       </c>
@@ -4657,102 +4663,102 @@
       <c r="CU9" t="str">
         <v>-</v>
       </c>
       <c r="CV9" t="str">
         <v>-</v>
       </c>
       <c r="CW9" t="str">
         <v>-</v>
       </c>
       <c r="CX9" t="str">
         <v>-</v>
       </c>
       <c r="CY9" t="str">
         <v>-</v>
       </c>
       <c r="CZ9" t="str">
         <v>-</v>
       </c>
       <c r="DC9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DD9" t="str">
         <v>Y</v>
       </c>
       <c r="DE9">
-        <v>2.56</v>
+        <v>2.54</v>
       </c>
       <c r="DF9">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="DG9">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="DH9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL9">
-        <v>34883</v>
+        <v>34566</v>
       </c>
       <c r="DM9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="DN9">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="DO9">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="DP9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="DQ9">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="DR9">
-        <v>39.53</v>
+        <v>35.69</v>
       </c>
       <c r="DS9">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="DT9">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="DU9">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="DV9">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="DW9" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX9">
         <v>0.03</v>
       </c>
       <c r="DY9">
         <v>0.26</v>
       </c>
       <c r="DZ9">
         <v>0.85</v>
       </c>
       <c r="EA9">
         <v>0.73</v>
       </c>
       <c r="EB9">
         <v>0.15</v>
       </c>
       <c r="EC9">
         <v>0.27</v>
       </c>
       <c r="ED9">
         <v>0</v>
       </c>
@@ -5169,78 +5175,78 @@
       <c r="DD10" t="str">
         <v>Y</v>
       </c>
       <c r="DE10">
         <v>1.25</v>
       </c>
       <c r="DF10">
         <v>98</v>
       </c>
       <c r="DG10">
         <v>0</v>
       </c>
       <c r="DH10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL10">
-        <v>19611</v>
+        <v>19882</v>
       </c>
       <c r="DM10">
         <v>0</v>
       </c>
       <c r="DN10">
         <v>3</v>
       </c>
       <c r="DO10">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="DP10">
         <v>25</v>
       </c>
       <c r="DQ10">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="DR10">
-        <v>26.52</v>
+        <v>24.45</v>
       </c>
       <c r="DS10">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="DT10">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="DU10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="DV10">
         <v>64</v>
       </c>
       <c r="DW10" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX10">
         <v>0.09</v>
       </c>
       <c r="DY10">
         <v>0.26</v>
       </c>
       <c r="DZ10">
         <v>0.63</v>
       </c>
       <c r="EA10">
         <v>0.73</v>
       </c>
       <c r="EB10">
         <v>0.37</v>
       </c>
       <c r="EC10">
         <v>0.27</v>
       </c>
@@ -5626,91 +5632,85 @@
       </c>
       <c r="CV11" t="str">
         <v>-</v>
       </c>
       <c r="CW11">
         <v>2043</v>
       </c>
       <c r="CX11" t="str">
         <v>-</v>
       </c>
       <c r="CY11" t="str">
         <v>-</v>
       </c>
       <c r="CZ11" t="str">
         <v>-</v>
       </c>
       <c r="DB11" t="str">
         <v>-</v>
       </c>
       <c r="DC11" t="str">
         <v>N</v>
       </c>
       <c r="DD11" t="str">
         <v>N</v>
       </c>
-      <c r="DE11">
-[...4 lines deleted...]
-      </c>
       <c r="DG11" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH11">
         <v>64</v>
       </c>
       <c r="DI11">
         <v>-1</v>
       </c>
       <c r="DJ11">
-        <v>9</v>
+        <v>-1</v>
       </c>
       <c r="DK11">
         <v>27</v>
       </c>
-      <c r="DL11">
-        <v>17932</v>
+      <c r="DL11" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM11">
         <v>-1</v>
       </c>
       <c r="DN11">
         <v>-1</v>
       </c>
       <c r="DO11">
         <v>45</v>
       </c>
       <c r="DP11">
         <v>27</v>
       </c>
       <c r="DQ11">
         <v>27</v>
       </c>
-      <c r="DR11">
-        <v>25</v>
+      <c r="DR11" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS11">
         <v>73</v>
       </c>
       <c r="DT11">
         <v>27</v>
       </c>
       <c r="DU11">
         <v>0</v>
       </c>
       <c r="DV11">
         <v>11</v>
       </c>
       <c r="DW11" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX11">
         <v>0.26</v>
       </c>
       <c r="DY11">
         <v>0.26</v>
       </c>
       <c r="DZ11">
         <v>0.56</v>
       </c>
@@ -6037,51 +6037,51 @@
       <c r="BV12" t="str">
         <v>-</v>
       </c>
       <c r="BW12" t="str">
         <v>-</v>
       </c>
       <c r="BX12" t="str">
         <v>-</v>
       </c>
       <c r="BY12" t="str">
         <v>-</v>
       </c>
       <c r="BZ12" t="str">
         <v>-</v>
       </c>
       <c r="CA12" t="str">
         <v>-</v>
       </c>
       <c r="CB12" t="str">
         <v>-</v>
       </c>
       <c r="CC12" t="str">
         <v>x</v>
       </c>
       <c r="CD12">
-        <v>2024</v>
+        <v>2002</v>
       </c>
       <c r="CE12" t="str">
         <v>-</v>
       </c>
       <c r="CF12">
         <v>1999</v>
       </c>
       <c r="CG12" t="str">
         <v>-</v>
       </c>
       <c r="CH12" t="str">
         <v>-</v>
       </c>
       <c r="CI12" t="str">
         <v>-</v>
       </c>
       <c r="CJ12" t="str">
         <v>-</v>
       </c>
       <c r="CK12" t="str">
         <v>-</v>
       </c>
       <c r="CL12" t="str">
         <v>-</v>
       </c>
@@ -6115,102 +6115,102 @@
       <c r="CV12" t="str">
         <v>-</v>
       </c>
       <c r="CW12" t="str">
         <v>-</v>
       </c>
       <c r="CX12" t="str">
         <v>-</v>
       </c>
       <c r="CY12" t="str">
         <v>-</v>
       </c>
       <c r="CZ12" t="str">
         <v>-</v>
       </c>
       <c r="DB12" t="str">
         <v>N</v>
       </c>
       <c r="DC12" t="str">
         <v>N</v>
       </c>
       <c r="DD12" t="str">
         <v>Y</v>
       </c>
       <c r="DE12">
-        <v>2.41</v>
+        <v>2.49</v>
       </c>
       <c r="DF12">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="DG12">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="DH12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL12">
-        <v>35889</v>
+        <v>38466</v>
       </c>
       <c r="DM12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="DN12">
         <v>3</v>
       </c>
       <c r="DO12">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="DP12">
         <v>4</v>
       </c>
       <c r="DQ12">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="DR12">
-        <v>41.34</v>
+        <v>39.86</v>
       </c>
       <c r="DS12">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="DT12">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="DU12">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="DV12">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="DW12" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX12">
         <v>0.13</v>
       </c>
       <c r="DY12">
         <v>0.26</v>
       </c>
       <c r="DZ12">
         <v>0.61</v>
       </c>
       <c r="EA12">
         <v>0.73</v>
       </c>
       <c r="EB12">
         <v>0.39</v>
       </c>
       <c r="EC12">
         <v>0.27</v>
       </c>
       <c r="ED12">
         <v>0.21</v>
       </c>
@@ -6531,168 +6531,168 @@
       <c r="CA13" t="str">
         <v>-</v>
       </c>
       <c r="CB13" t="str">
         <v>-</v>
       </c>
       <c r="CC13" t="str">
         <v>-</v>
       </c>
       <c r="CD13" t="str">
         <v>-</v>
       </c>
       <c r="CE13" t="str">
         <v>-</v>
       </c>
       <c r="CF13" t="str">
         <v>-</v>
       </c>
       <c r="CG13" t="str">
         <v>-</v>
       </c>
       <c r="CH13" t="str">
         <v>-</v>
       </c>
       <c r="CI13">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="CJ13" t="str">
         <v>-</v>
       </c>
       <c r="CK13" t="str">
         <v>-</v>
       </c>
       <c r="CL13" t="str">
         <v>-</v>
       </c>
       <c r="CM13" t="str">
         <v>-</v>
       </c>
       <c r="CN13" t="str">
         <v>-</v>
       </c>
       <c r="CO13" t="str">
         <v>-</v>
       </c>
       <c r="CP13" t="str">
         <v>-</v>
       </c>
       <c r="CQ13" t="str">
         <v>-</v>
       </c>
       <c r="CR13" t="str">
         <v>-</v>
       </c>
       <c r="CS13" t="str">
         <v>-</v>
       </c>
       <c r="CT13">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="CU13" t="str">
         <v>-</v>
       </c>
       <c r="CV13" t="str">
         <v>-</v>
       </c>
       <c r="CW13">
         <v>2038</v>
       </c>
       <c r="CX13" t="str">
         <v>-</v>
       </c>
       <c r="CY13" t="str">
         <v>-</v>
       </c>
       <c r="CZ13" t="str">
         <v>-</v>
       </c>
       <c r="DB13" t="str">
         <v>-</v>
       </c>
       <c r="DC13" t="str">
         <v>N</v>
       </c>
       <c r="DD13" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DE13">
         <v>1.3</v>
       </c>
       <c r="DF13">
         <v>67</v>
       </c>
       <c r="DG13" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH13">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="DI13">
         <v>-1</v>
       </c>
       <c r="DJ13">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="DK13">
         <v>33</v>
       </c>
       <c r="DL13">
         <v>15541</v>
       </c>
       <c r="DM13">
         <v>-1</v>
       </c>
       <c r="DN13">
         <v>8</v>
       </c>
       <c r="DO13">
         <v>50</v>
       </c>
       <c r="DP13">
         <v>25</v>
       </c>
       <c r="DQ13">
         <v>16</v>
       </c>
       <c r="DR13">
         <v>21</v>
       </c>
       <c r="DS13">
         <v>83</v>
       </c>
       <c r="DT13">
         <v>17</v>
       </c>
       <c r="DU13">
         <v>0</v>
       </c>
       <c r="DV13">
         <v>12</v>
       </c>
       <c r="DW13" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX13">
         <v>0.21</v>
       </c>
       <c r="DY13">
         <v>0.26</v>
       </c>
       <c r="DZ13">
         <v>0.76</v>
       </c>
       <c r="EA13">
         <v>0.73</v>
       </c>
       <c r="EB13">
         <v>0.24</v>
       </c>
       <c r="EC13">
         <v>0.27</v>
       </c>
       <c r="ED13">
         <v>0.02</v>
       </c>
       <c r="EE13">
         <v>0.09</v>
       </c>
@@ -7043,102 +7043,102 @@
       <c r="CU14" t="str">
         <v>-</v>
       </c>
       <c r="CV14" t="str">
         <v>-</v>
       </c>
       <c r="CW14" t="str">
         <v>-</v>
       </c>
       <c r="CX14" t="str">
         <v>-</v>
       </c>
       <c r="CY14" t="str">
         <v>-</v>
       </c>
       <c r="CZ14" t="str">
         <v>-</v>
       </c>
       <c r="DC14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DD14" t="str">
         <v>N</v>
       </c>
       <c r="DE14">
-        <v>1.22</v>
+        <v>1.23</v>
       </c>
       <c r="DF14">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="DG14">
         <v>0</v>
       </c>
       <c r="DH14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL14">
-        <v>22766</v>
+        <v>23105</v>
       </c>
       <c r="DM14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DN14">
         <v>3</v>
       </c>
       <c r="DO14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DP14">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="DQ14">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="DR14">
-        <v>30.7</v>
+        <v>28.3</v>
       </c>
       <c r="DS14">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="DT14">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="DU14">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="DV14">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="DW14" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX14">
         <v>0.37</v>
       </c>
       <c r="DY14">
         <v>0.26</v>
       </c>
       <c r="DZ14">
         <v>0.63</v>
       </c>
       <c r="EA14">
         <v>0.73</v>
       </c>
       <c r="EB14">
         <v>0.37</v>
       </c>
       <c r="EC14">
         <v>0.27</v>
       </c>
       <c r="ED14">
         <v>0.14</v>
       </c>
@@ -7519,108 +7519,108 @@
       <c r="CU15" t="str">
         <v>-</v>
       </c>
       <c r="CV15" t="str">
         <v>-</v>
       </c>
       <c r="CW15">
         <v>2040</v>
       </c>
       <c r="CX15" t="str">
         <v>-</v>
       </c>
       <c r="CY15" t="str">
         <v>-</v>
       </c>
       <c r="CZ15" t="str">
         <v>-</v>
       </c>
       <c r="DB15" t="str">
         <v>-</v>
       </c>
       <c r="DC15" t="str">
         <v>N</v>
       </c>
       <c r="DD15" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DE15">
         <v>1.2</v>
       </c>
       <c r="DF15">
         <v>85</v>
       </c>
       <c r="DG15" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH15">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="DI15">
         <v>-1</v>
       </c>
       <c r="DJ15">
-        <v>15</v>
+        <v>-1</v>
       </c>
       <c r="DK15">
         <v>38</v>
       </c>
       <c r="DL15">
         <v>14150</v>
       </c>
       <c r="DM15">
         <v>-1</v>
       </c>
       <c r="DN15">
         <v>8</v>
       </c>
       <c r="DO15">
         <v>62</v>
       </c>
       <c r="DP15">
         <v>23</v>
       </c>
       <c r="DQ15">
         <v>8</v>
       </c>
       <c r="DR15">
         <v>19</v>
       </c>
       <c r="DS15">
         <v>92</v>
       </c>
       <c r="DT15">
         <v>8</v>
       </c>
       <c r="DU15">
         <v>0</v>
       </c>
       <c r="DV15">
         <v>13</v>
       </c>
       <c r="DW15" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX15">
         <v>0.18</v>
       </c>
       <c r="DY15">
         <v>0.26</v>
       </c>
       <c r="DZ15">
         <v>0.82</v>
       </c>
       <c r="EA15">
         <v>0.73</v>
       </c>
       <c r="EB15">
         <v>0.18</v>
       </c>
       <c r="EC15">
         <v>0.27</v>
       </c>
       <c r="ED15">
         <v>0</v>
       </c>
       <c r="EE15">
         <v>0.09</v>
       </c>
@@ -8013,102 +8013,102 @@
       <c r="CV16" t="str">
         <v>-</v>
       </c>
       <c r="CW16" t="str">
         <v>-</v>
       </c>
       <c r="CX16" t="str">
         <v>-</v>
       </c>
       <c r="CY16" t="str">
         <v>-</v>
       </c>
       <c r="CZ16" t="str">
         <v>-</v>
       </c>
       <c r="DB16" t="str">
         <v>N</v>
       </c>
       <c r="DC16" t="str">
         <v>N</v>
       </c>
       <c r="DD16" t="str">
         <v>N</v>
       </c>
       <c r="DE16">
-        <v>2.4</v>
+        <v>2.38</v>
       </c>
       <c r="DF16">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="DG16">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="DH16" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI16" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ16" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK16" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL16">
-        <v>37311</v>
+        <v>36897</v>
       </c>
       <c r="DM16">
         <v>2</v>
       </c>
       <c r="DN16">
         <v>2</v>
       </c>
       <c r="DO16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="DP16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="DQ16">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="DR16">
-        <v>43.16</v>
+        <v>38.88</v>
       </c>
       <c r="DS16">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="DT16">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="DU16">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="DV16">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="DW16" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX16">
         <v>0.13</v>
       </c>
       <c r="DY16">
         <v>0.26</v>
       </c>
       <c r="DZ16">
         <v>0.22</v>
       </c>
       <c r="EA16">
         <v>0.73</v>
       </c>
       <c r="EB16">
         <v>0.78</v>
       </c>
       <c r="EC16">
         <v>0.27</v>
       </c>
       <c r="ED16">
         <v>0.71</v>
       </c>
@@ -8507,102 +8507,102 @@
       <c r="CW17" t="str">
         <v>-</v>
       </c>
       <c r="CX17" t="str">
         <v>-</v>
       </c>
       <c r="CY17" t="str">
         <v>-</v>
       </c>
       <c r="CZ17" t="str">
         <v>-</v>
       </c>
       <c r="DA17">
         <v>2041</v>
       </c>
       <c r="DB17" t="str">
         <v>N</v>
       </c>
       <c r="DC17" t="str">
         <v>N</v>
       </c>
       <c r="DD17" t="str">
         <v>N</v>
       </c>
       <c r="DE17">
-        <v>2.08</v>
+        <v>2.16</v>
       </c>
       <c r="DF17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="DG17">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="DH17" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI17" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ17" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK17" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL17">
-        <v>33676</v>
+        <v>34515</v>
       </c>
       <c r="DM17">
         <v>0</v>
       </c>
       <c r="DN17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="DO17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="DP17">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="DQ17">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="DR17">
-        <v>40.47</v>
+        <v>37.35</v>
       </c>
       <c r="DS17">
         <v>31</v>
       </c>
       <c r="DT17">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="DU17">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="DV17">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="DW17" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX17">
         <v>0.13</v>
       </c>
       <c r="DY17">
         <v>0.26</v>
       </c>
       <c r="DZ17">
         <v>0.22</v>
       </c>
       <c r="EA17">
         <v>0.73</v>
       </c>
       <c r="EB17">
         <v>0.78</v>
       </c>
       <c r="EC17">
         <v>0.27</v>
       </c>
       <c r="ED17">
         <v>0.71</v>
       </c>
@@ -8730,53 +8730,50 @@
       </c>
       <c r="H18" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="I18">
         <v>33901</v>
       </c>
       <c r="J18" t="str">
         <v>Lee</v>
       </c>
       <c r="K18" t="str">
         <v>Large</v>
       </c>
       <c r="L18" t="str">
         <v>HUD Public Housing</v>
       </c>
       <c r="M18" t="str">
         <v>Public Housing</v>
       </c>
       <c r="N18">
         <v>100</v>
       </c>
       <c r="O18">
         <v>100</v>
       </c>
-      <c r="Q18">
-[...1 lines deleted...]
-      </c>
       <c r="R18" t="str">
         <v>-</v>
       </c>
       <c r="S18" t="str">
         <v>-</v>
       </c>
       <c r="T18" t="str">
         <v>x</v>
       </c>
       <c r="U18" t="str">
         <v>-</v>
       </c>
       <c r="V18" t="str">
         <v>-</v>
       </c>
       <c r="W18" t="str">
         <v>not avail.</v>
       </c>
       <c r="X18" t="str">
         <v>Ready for Occupancy</v>
       </c>
       <c r="Y18">
         <v>1965</v>
       </c>
       <c r="Z18" t="str">
@@ -9347,100 +9344,100 @@
       </c>
       <c r="CX19" t="str">
         <v>-</v>
       </c>
       <c r="CY19" t="str">
         <v>-</v>
       </c>
       <c r="CZ19" t="str">
         <v>-</v>
       </c>
       <c r="DB19" t="str">
         <v>-</v>
       </c>
       <c r="DC19" t="str">
         <v>N</v>
       </c>
       <c r="DD19" t="str">
         <v>N</v>
       </c>
       <c r="DE19">
         <v>3.3</v>
       </c>
       <c r="DF19">
         <v>19</v>
       </c>
-      <c r="DG19">
-        <v>64</v>
+      <c r="DG19" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DH19">
         <v>23</v>
       </c>
       <c r="DI19">
         <v>-1</v>
       </c>
       <c r="DJ19">
-        <v>26</v>
+        <v>-1</v>
       </c>
       <c r="DK19">
         <v>51</v>
       </c>
       <c r="DL19">
         <v>24338</v>
       </c>
       <c r="DM19">
         <v>13</v>
       </c>
       <c r="DN19">
         <v>2</v>
       </c>
       <c r="DO19">
         <v>13</v>
       </c>
       <c r="DP19">
         <v>13</v>
       </c>
       <c r="DQ19">
         <v>51</v>
       </c>
       <c r="DR19">
         <v>27</v>
       </c>
       <c r="DS19">
         <v>57</v>
       </c>
       <c r="DT19">
         <v>30</v>
       </c>
       <c r="DU19">
         <v>13</v>
       </c>
       <c r="DV19">
         <v>94</v>
       </c>
       <c r="DW19" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX19">
         <v>0.13</v>
       </c>
       <c r="DY19">
         <v>0.26</v>
       </c>
       <c r="DZ19">
         <v>0.61</v>
       </c>
       <c r="EA19">
         <v>0.73</v>
       </c>
       <c r="EB19">
         <v>0.39</v>
       </c>
       <c r="EC19">
         <v>0.27</v>
       </c>
       <c r="ED19">
         <v>0.21</v>
       </c>
       <c r="EE19">
         <v>0.09</v>
       </c>
@@ -9827,105 +9824,105 @@
       <c r="CU20" t="str">
         <v>-</v>
       </c>
       <c r="CV20" t="str">
         <v>-</v>
       </c>
       <c r="CW20" t="str">
         <v>-</v>
       </c>
       <c r="CX20" t="str">
         <v>-</v>
       </c>
       <c r="CY20" t="str">
         <v>-</v>
       </c>
       <c r="CZ20" t="str">
         <v>-</v>
       </c>
       <c r="DB20" t="str">
         <v>N</v>
       </c>
       <c r="DC20" t="str">
         <v>N</v>
       </c>
       <c r="DD20" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DE20">
-        <v>2.33</v>
+        <v>2.34</v>
       </c>
       <c r="DF20">
         <v>16</v>
       </c>
       <c r="DG20">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="DH20" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI20" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ20" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK20" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL20">
-        <v>33807</v>
+        <v>36651</v>
       </c>
       <c r="DM20">
         <v>1</v>
       </c>
       <c r="DN20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="DO20">
         <v>13</v>
       </c>
       <c r="DP20">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="DQ20">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="DR20">
-        <v>39.14</v>
+        <v>38.71</v>
       </c>
       <c r="DS20">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="DT20">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="DU20">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="DV20">
-        <v>283</v>
+        <v>322</v>
       </c>
       <c r="DW20" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX20">
         <v>0.15</v>
       </c>
       <c r="DY20">
         <v>0.26</v>
       </c>
       <c r="DZ20">
         <v>0.41</v>
       </c>
       <c r="EA20">
         <v>0.73</v>
       </c>
       <c r="EB20">
         <v>0.59</v>
       </c>
       <c r="EC20">
         <v>0.27</v>
       </c>
       <c r="ED20">
         <v>0.52</v>
       </c>
@@ -10282,99 +10279,99 @@
       <c r="CV21" t="str">
         <v>-</v>
       </c>
       <c r="CW21" t="str">
         <v>-</v>
       </c>
       <c r="CX21" t="str">
         <v>-</v>
       </c>
       <c r="CY21" t="str">
         <v>-</v>
       </c>
       <c r="CZ21" t="str">
         <v>-</v>
       </c>
       <c r="DC21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DD21" t="str">
         <v>N</v>
       </c>
       <c r="DE21">
         <v>2.04</v>
       </c>
       <c r="DF21">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="DG21">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="DH21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL21">
-        <v>32423</v>
+        <v>37053</v>
       </c>
       <c r="DM21">
         <v>1</v>
       </c>
       <c r="DN21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DO21">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="DP21">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="DQ21">
         <v>84</v>
       </c>
       <c r="DR21">
-        <v>39.29</v>
+        <v>40.82</v>
       </c>
       <c r="DS21">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="DT21">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="DU21">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="DV21">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="DW21" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX21">
         <v>0.2</v>
       </c>
       <c r="DY21">
         <v>0.26</v>
       </c>
       <c r="DZ21">
         <v>0.5</v>
       </c>
       <c r="EA21">
         <v>0.73</v>
       </c>
       <c r="EB21">
         <v>0.5</v>
       </c>
       <c r="EC21">
         <v>0.27</v>
       </c>
       <c r="ED21">
         <v>0.16</v>
       </c>
@@ -10764,102 +10761,102 @@
       <c r="CV22" t="str">
         <v>-</v>
       </c>
       <c r="CW22" t="str">
         <v>-</v>
       </c>
       <c r="CX22" t="str">
         <v>-</v>
       </c>
       <c r="CY22" t="str">
         <v>-</v>
       </c>
       <c r="CZ22" t="str">
         <v>-</v>
       </c>
       <c r="DB22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DC22" t="str">
         <v>N</v>
       </c>
       <c r="DD22" t="str">
         <v>N</v>
       </c>
       <c r="DE22">
-        <v>2.57</v>
+        <v>2.64</v>
       </c>
       <c r="DF22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="DG22">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="DH22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK22" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL22">
-        <v>34813</v>
+        <v>36796</v>
       </c>
       <c r="DM22">
         <v>2</v>
       </c>
       <c r="DN22">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="DO22">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="DP22">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="DQ22">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="DR22">
-        <v>39.55</v>
+        <v>37.94</v>
       </c>
       <c r="DS22">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="DT22">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="DU22">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="DV22">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="DW22" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX22">
         <v>0.2</v>
       </c>
       <c r="DY22">
         <v>0.26</v>
       </c>
       <c r="DZ22">
         <v>0.5</v>
       </c>
       <c r="EA22">
         <v>0.73</v>
       </c>
       <c r="EB22">
         <v>0.5</v>
       </c>
       <c r="EC22">
         <v>0.27</v>
       </c>
       <c r="ED22">
         <v>0.16</v>
       </c>
@@ -11180,159 +11177,153 @@
       <c r="CA23" t="str">
         <v>-</v>
       </c>
       <c r="CB23" t="str">
         <v>-</v>
       </c>
       <c r="CC23" t="str">
         <v>-</v>
       </c>
       <c r="CD23" t="str">
         <v>-</v>
       </c>
       <c r="CE23" t="str">
         <v>-</v>
       </c>
       <c r="CF23" t="str">
         <v>-</v>
       </c>
       <c r="CG23" t="str">
         <v>-</v>
       </c>
       <c r="CH23" t="str">
         <v>-</v>
       </c>
       <c r="CI23">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="CJ23" t="str">
         <v>-</v>
       </c>
       <c r="CK23" t="str">
         <v>-</v>
       </c>
       <c r="CL23" t="str">
         <v>-</v>
       </c>
       <c r="CM23" t="str">
         <v>-</v>
       </c>
       <c r="CN23" t="str">
         <v>-</v>
       </c>
       <c r="CO23" t="str">
         <v>-</v>
       </c>
       <c r="CP23" t="str">
         <v>-</v>
       </c>
       <c r="CQ23" t="str">
         <v>-</v>
       </c>
       <c r="CR23" t="str">
         <v>-</v>
       </c>
       <c r="CS23" t="str">
         <v>-</v>
       </c>
       <c r="CT23">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="CU23" t="str">
         <v>-</v>
       </c>
       <c r="CV23" t="str">
         <v>-</v>
       </c>
       <c r="CW23">
         <v>2039</v>
       </c>
       <c r="CX23" t="str">
         <v>-</v>
       </c>
       <c r="CY23" t="str">
         <v>-</v>
       </c>
       <c r="CZ23" t="str">
         <v>-</v>
       </c>
       <c r="DC23" t="str">
         <v>Y</v>
       </c>
       <c r="DD23" t="str">
         <v>N</v>
       </c>
-      <c r="DE23">
+      <c r="DG23" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DH23">
         <v>-4</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
       <c r="DI23">
         <v>-4</v>
       </c>
       <c r="DJ23">
         <v>-4</v>
       </c>
       <c r="DK23">
         <v>-4</v>
       </c>
-      <c r="DL23">
-        <v>-4</v>
+      <c r="DL23" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM23">
         <v>-4</v>
       </c>
       <c r="DN23">
         <v>-4</v>
       </c>
       <c r="DO23">
         <v>-4</v>
       </c>
       <c r="DP23">
         <v>-4</v>
       </c>
       <c r="DQ23">
         <v>0</v>
       </c>
-      <c r="DR23">
-        <v>-4</v>
+      <c r="DR23" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS23">
         <v>-4</v>
       </c>
       <c r="DT23">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DU23">
-        <v>-4</v>
+        <v>104</v>
       </c>
       <c r="DV23">
         <v>-4</v>
       </c>
       <c r="DW23" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX23">
         <v>0.11</v>
       </c>
       <c r="DY23">
         <v>0.26</v>
       </c>
       <c r="DZ23">
         <v>0.24</v>
       </c>
       <c r="EA23">
         <v>0.73</v>
       </c>
       <c r="EB23">
         <v>0.76</v>
       </c>
       <c r="EC23">
         <v>0.27</v>
       </c>
@@ -11733,91 +11724,85 @@
       </c>
       <c r="CV24" t="str">
         <v>-</v>
       </c>
       <c r="CW24" t="str">
         <v>-</v>
       </c>
       <c r="CX24" t="str">
         <v>-</v>
       </c>
       <c r="CY24" t="str">
         <v>-</v>
       </c>
       <c r="CZ24" t="str">
         <v>-</v>
       </c>
       <c r="DB24" t="str">
         <v>not avail.</v>
       </c>
       <c r="DC24" t="str">
         <v>N</v>
       </c>
       <c r="DD24" t="str">
         <v>N</v>
       </c>
-      <c r="DE24">
-[...4 lines deleted...]
-      </c>
       <c r="DG24">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="DH24">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="DI24">
         <v>-1</v>
       </c>
       <c r="DJ24">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="DK24">
         <v>14</v>
       </c>
-      <c r="DL24">
-        <v>15461</v>
+      <c r="DL24" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM24">
         <v>16</v>
       </c>
       <c r="DN24">
         <v>9</v>
       </c>
       <c r="DO24">
         <v>36</v>
       </c>
       <c r="DP24">
         <v>16</v>
       </c>
       <c r="DQ24">
         <v>22</v>
       </c>
-      <c r="DR24">
-        <v>18</v>
+      <c r="DR24" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS24">
         <v>84</v>
       </c>
       <c r="DT24">
         <v>16</v>
       </c>
       <c r="DU24">
         <v>0</v>
       </c>
       <c r="DV24">
         <v>44</v>
       </c>
       <c r="DW24" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX24">
         <v>0.12</v>
       </c>
       <c r="DY24">
         <v>0.26</v>
       </c>
       <c r="DZ24">
         <v>0.29</v>
       </c>
@@ -12027,51 +12012,51 @@
       <c r="AE25">
         <v>303</v>
       </c>
       <c r="AF25">
         <v>2</v>
       </c>
       <c r="AG25" t="str">
         <v>-</v>
       </c>
       <c r="AH25">
         <v>20</v>
       </c>
       <c r="AI25">
         <v>40</v>
       </c>
       <c r="AJ25">
         <v>8</v>
       </c>
       <c r="AK25" t="str">
         <v>-</v>
       </c>
       <c r="AL25" t="str">
         <v>not avail.</v>
       </c>
       <c r="AM25" t="str">
-        <v>Cypress Court LLC 1175 NE 125th Street Suite 618 -  Miami, FL 33161-  3055239004</v>
+        <v>Cypress Court LLC 3604 Seminole Avenue -  Ft Myers, FL 33916-  786-236-9915</v>
       </c>
       <c r="AS25" t="str">
         <v>-</v>
       </c>
       <c r="AT25">
         <v>411</v>
       </c>
       <c r="AU25">
         <v>955</v>
       </c>
       <c r="AV25">
         <v>1118</v>
       </c>
       <c r="AW25" t="str">
         <v>-</v>
       </c>
       <c r="AX25">
         <v>94</v>
       </c>
       <c r="AY25" t="str">
         <v>-</v>
       </c>
       <c r="AZ25">
         <v>33</v>
       </c>
@@ -12218,100 +12203,100 @@
       </c>
       <c r="CX25" t="str">
         <v>-</v>
       </c>
       <c r="CY25" t="str">
         <v>-</v>
       </c>
       <c r="CZ25" t="str">
         <v>-</v>
       </c>
       <c r="DB25" t="str">
         <v>-</v>
       </c>
       <c r="DC25" t="str">
         <v>N</v>
       </c>
       <c r="DD25" t="str">
         <v>N</v>
       </c>
       <c r="DE25">
         <v>2</v>
       </c>
       <c r="DF25">
         <v>42</v>
       </c>
-      <c r="DG25">
-        <v>31</v>
+      <c r="DG25" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DH25">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="DI25">
         <v>-1</v>
       </c>
       <c r="DJ25">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="DK25">
         <v>36</v>
       </c>
       <c r="DL25">
         <v>13557</v>
       </c>
       <c r="DM25">
         <v>13</v>
       </c>
       <c r="DN25">
         <v>9</v>
       </c>
       <c r="DO25">
         <v>40</v>
       </c>
       <c r="DP25">
         <v>18</v>
       </c>
       <c r="DQ25">
         <v>20</v>
       </c>
       <c r="DR25">
         <v>17</v>
       </c>
       <c r="DS25">
         <v>95</v>
       </c>
       <c r="DT25">
         <v>5</v>
       </c>
       <c r="DU25">
         <v>0</v>
       </c>
       <c r="DV25">
         <v>55</v>
       </c>
       <c r="DW25" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX25">
         <v>0.16</v>
       </c>
       <c r="DY25">
         <v>0.26</v>
       </c>
       <c r="DZ25">
         <v>0.62</v>
       </c>
       <c r="EA25">
         <v>0.73</v>
       </c>
       <c r="EB25">
         <v>0.38</v>
       </c>
       <c r="EC25">
         <v>0.27</v>
       </c>
       <c r="ED25">
         <v>0.42</v>
       </c>
       <c r="EE25">
         <v>0.09</v>
       </c>
@@ -12659,105 +12644,105 @@
       <c r="CT26" t="str">
         <v>-</v>
       </c>
       <c r="CU26" t="str">
         <v>-</v>
       </c>
       <c r="CV26" t="str">
         <v>-</v>
       </c>
       <c r="CW26" t="str">
         <v>-</v>
       </c>
       <c r="CX26" t="str">
         <v>-</v>
       </c>
       <c r="CY26" t="str">
         <v>-</v>
       </c>
       <c r="CZ26" t="str">
         <v>-</v>
       </c>
       <c r="DC26" t="str">
         <v>not avail.</v>
       </c>
       <c r="DD26" t="str">
-        <v>N</v>
+        <v>Y</v>
       </c>
       <c r="DE26">
-        <v>1.3</v>
+        <v>1.42</v>
       </c>
       <c r="DF26">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="DG26">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="DH26" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI26" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ26" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK26" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL26">
-        <v>16333</v>
+        <v>19020</v>
       </c>
       <c r="DM26">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="DN26">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="DO26">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="DP26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="DQ26">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="DR26">
-        <v>21.62</v>
+        <v>22.41</v>
       </c>
       <c r="DS26">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="DT26">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="DU26">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="DV26">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="DW26" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX26">
         <v>0.15</v>
       </c>
       <c r="DY26">
         <v>0.26</v>
       </c>
       <c r="DZ26">
         <v>0.41</v>
       </c>
       <c r="EA26">
         <v>0.73</v>
       </c>
       <c r="EB26">
         <v>0.59</v>
       </c>
       <c r="EC26">
         <v>0.27</v>
       </c>
       <c r="ED26">
         <v>0.52</v>
       </c>
@@ -13149,100 +13134,94 @@
       </c>
       <c r="CV27" t="str">
         <v>-</v>
       </c>
       <c r="CW27" t="str">
         <v>-</v>
       </c>
       <c r="CX27" t="str">
         <v>-</v>
       </c>
       <c r="CY27" t="str">
         <v>-</v>
       </c>
       <c r="CZ27" t="str">
         <v>-</v>
       </c>
       <c r="DB27" t="str">
         <v>N</v>
       </c>
       <c r="DC27" t="str">
         <v>Y</v>
       </c>
       <c r="DD27" t="str">
         <v>N</v>
       </c>
-      <c r="DE27">
-[...4 lines deleted...]
-      </c>
       <c r="DG27">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="DH27">
-        <v>-21.4</v>
+        <v>0</v>
       </c>
       <c r="DI27">
         <v>0</v>
       </c>
       <c r="DJ27">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="DK27">
         <v>34</v>
       </c>
-      <c r="DL27">
-        <v>21075.87</v>
+      <c r="DL27" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM27">
         <v>23.87</v>
       </c>
       <c r="DN27">
         <v>7.4</v>
       </c>
       <c r="DO27">
         <v>17.53</v>
       </c>
       <c r="DP27">
         <v>15</v>
       </c>
       <c r="DQ27">
         <v>53.66</v>
       </c>
-      <c r="DR27">
-        <v>26.4</v>
+      <c r="DR27" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS27">
         <v>87.2</v>
       </c>
       <c r="DT27">
-        <v>37</v>
+        <v>36.73</v>
       </c>
       <c r="DU27">
-        <v>-24</v>
+        <v>-23.93</v>
       </c>
       <c r="DV27">
         <v>30</v>
       </c>
       <c r="DW27" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX27">
         <v>0.15</v>
       </c>
       <c r="DY27">
         <v>0.26</v>
       </c>
       <c r="DZ27">
         <v>0.27</v>
       </c>
       <c r="EA27">
         <v>0.73</v>
       </c>
       <c r="EB27">
         <v>0.73</v>
       </c>
       <c r="EC27">
         <v>0.27</v>
       </c>
@@ -13365,75 +13344,75 @@
       <c r="D28" t="str">
         <v>-</v>
       </c>
       <c r="E28">
         <v>6462401000020000</v>
       </c>
       <c r="F28" t="str">
         <v>East Pointe Place II</v>
       </c>
       <c r="G28" t="str">
         <v>3501 Dale Street</v>
       </c>
       <c r="H28" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="I28">
         <v>33916</v>
       </c>
       <c r="J28" t="str">
         <v>Lee</v>
       </c>
       <c r="K28" t="str">
         <v>Large</v>
       </c>
       <c r="L28" t="str">
-        <v>FHFC;LHFA</v>
+        <v>FHFC</v>
       </c>
       <c r="M28" t="str">
-        <v>Community Development Block Grant - Disaster Recovery (CDBG DR);Housing Credits 4%;Local Bonds</v>
+        <v>Community Development Block Grant - Disaster Recovery (CDBG DR);Community Development Block Grant - Disaster Recovery (CDBG DR);Housing Credits 4%</v>
       </c>
       <c r="N28">
         <v>90</v>
       </c>
       <c r="O28">
         <v>90</v>
       </c>
       <c r="R28" t="str">
         <v>x</v>
       </c>
       <c r="S28" t="str">
         <v>-</v>
       </c>
       <c r="T28" t="str">
         <v>-</v>
       </c>
       <c r="U28" t="str">
         <v>-</v>
       </c>
       <c r="V28" t="str">
-        <v>x</v>
+        <v>-</v>
       </c>
       <c r="W28" t="str">
         <v>Family;Link</v>
       </c>
       <c r="X28" t="str">
         <v>Ready for Occupancy</v>
       </c>
       <c r="Y28">
         <v>2022</v>
       </c>
       <c r="Z28">
         <v>1966</v>
       </c>
       <c r="AA28" t="str">
         <v>not avail.</v>
       </c>
       <c r="AB28">
         <v>2073</v>
       </c>
       <c r="AC28">
         <v>26.504359998</v>
       </c>
       <c r="AD28">
         <v>-81.94226496</v>
       </c>
@@ -13521,51 +13500,51 @@
       <c r="BU28" t="str">
         <v>-</v>
       </c>
       <c r="BV28" t="str">
         <v>-</v>
       </c>
       <c r="BW28" t="str">
         <v>-</v>
       </c>
       <c r="BX28" t="str">
         <v>-</v>
       </c>
       <c r="BY28" t="str">
         <v>-</v>
       </c>
       <c r="BZ28" t="str">
         <v>-</v>
       </c>
       <c r="CA28" t="str">
         <v>-</v>
       </c>
       <c r="CB28" t="str">
         <v>-</v>
       </c>
       <c r="CC28" t="str">
-        <v>x</v>
+        <v>-</v>
       </c>
       <c r="CD28">
         <v>2021</v>
       </c>
       <c r="CE28" t="str">
         <v>-</v>
       </c>
       <c r="CF28" t="str">
         <v>-</v>
       </c>
       <c r="CG28" t="str">
         <v>-</v>
       </c>
       <c r="CH28" t="str">
         <v>-</v>
       </c>
       <c r="CI28" t="str">
         <v>-</v>
       </c>
       <c r="CJ28" t="str">
         <v>-</v>
       </c>
       <c r="CK28" t="str">
         <v>-</v>
       </c>
@@ -13592,112 +13571,109 @@
       </c>
       <c r="CS28" t="str">
         <v>-</v>
       </c>
       <c r="CT28" t="str">
         <v>-</v>
       </c>
       <c r="CU28" t="str">
         <v>-</v>
       </c>
       <c r="CV28" t="str">
         <v>-</v>
       </c>
       <c r="CW28" t="str">
         <v>-</v>
       </c>
       <c r="CX28" t="str">
         <v>-</v>
       </c>
       <c r="CY28" t="str">
         <v>-</v>
       </c>
       <c r="CZ28" t="str">
         <v>-</v>
       </c>
-      <c r="DA28">
-[...1 lines deleted...]
-      </c>
       <c r="DC28" t="str">
         <v>not avail.</v>
       </c>
       <c r="DD28" t="str">
         <v>N</v>
       </c>
       <c r="DE28">
-        <v>1.98</v>
+        <v>2.2</v>
       </c>
       <c r="DF28">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="DG28">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="DH28" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI28" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ28" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK28" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL28">
-        <v>20721</v>
+        <v>21477</v>
       </c>
       <c r="DM28">
+        <v>9</v>
+      </c>
+      <c r="DN28">
         <v>6</v>
       </c>
-      <c r="DN28">
-[...1 lines deleted...]
-      </c>
       <c r="DO28">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="DP28">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="DQ28">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="DR28">
-        <v>25.11</v>
+        <v>23.14</v>
       </c>
       <c r="DS28">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="DT28">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="DU28">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="DV28">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="DW28" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX28">
         <v>0.41</v>
       </c>
       <c r="DY28">
         <v>0.26</v>
       </c>
       <c r="DZ28">
         <v>0.68</v>
       </c>
       <c r="EA28">
         <v>0.73</v>
       </c>
       <c r="EB28">
         <v>0.32</v>
       </c>
       <c r="EC28">
         <v>0.27</v>
       </c>
       <c r="ED28">
         <v>0.1</v>
       </c>
@@ -14084,102 +14060,102 @@
       <c r="CV29" t="str">
         <v>-</v>
       </c>
       <c r="CW29" t="str">
         <v>-</v>
       </c>
       <c r="CX29" t="str">
         <v>-</v>
       </c>
       <c r="CY29" t="str">
         <v>-</v>
       </c>
       <c r="CZ29" t="str">
         <v>-</v>
       </c>
       <c r="DB29" t="str">
         <v>N</v>
       </c>
       <c r="DC29" t="str">
         <v>Y</v>
       </c>
       <c r="DD29" t="str">
         <v>N</v>
       </c>
       <c r="DE29">
-        <v>2.44</v>
+        <v>2.45</v>
       </c>
       <c r="DF29">
         <v>19</v>
       </c>
       <c r="DG29">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="DH29" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI29" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ29" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK29" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL29">
-        <v>35172</v>
+        <v>35626</v>
       </c>
       <c r="DM29">
         <v>0</v>
       </c>
       <c r="DN29">
         <v>4</v>
       </c>
       <c r="DO29">
         <v>4</v>
       </c>
       <c r="DP29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="DQ29">
         <v>90</v>
       </c>
       <c r="DR29">
-        <v>40.69</v>
+        <v>37.57</v>
       </c>
       <c r="DS29">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="DT29">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="DU29">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="DV29">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="DW29" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX29">
         <v>0.19</v>
       </c>
       <c r="DY29">
         <v>0.26</v>
       </c>
       <c r="DZ29">
         <v>0.11</v>
       </c>
       <c r="EA29">
         <v>0.73</v>
       </c>
       <c r="EB29">
         <v>0.89</v>
       </c>
       <c r="EC29">
         <v>0.27</v>
       </c>
       <c r="ED29">
         <v>0.75</v>
       </c>
@@ -14577,91 +14553,85 @@
       </c>
       <c r="CV30" t="str">
         <v>-</v>
       </c>
       <c r="CW30" t="str">
         <v>-</v>
       </c>
       <c r="CX30" t="str">
         <v>-</v>
       </c>
       <c r="CY30" t="str">
         <v>-</v>
       </c>
       <c r="CZ30" t="str">
         <v>-</v>
       </c>
       <c r="DB30" t="str">
         <v>N</v>
       </c>
       <c r="DC30" t="str">
         <v>Y</v>
       </c>
       <c r="DD30" t="str">
         <v>N</v>
       </c>
-      <c r="DE30">
-[...6 lines deleted...]
-        <v>not avail.</v>
+      <c r="DG30">
+        <v>78</v>
       </c>
       <c r="DH30">
         <v>8</v>
       </c>
       <c r="DI30">
         <v>-1</v>
       </c>
       <c r="DJ30">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="DK30">
         <v>42</v>
       </c>
-      <c r="DL30">
-        <v>14234</v>
+      <c r="DL30" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM30">
         <v>-1</v>
       </c>
       <c r="DN30">
         <v>3</v>
       </c>
       <c r="DO30">
         <v>69</v>
       </c>
       <c r="DP30">
         <v>18</v>
       </c>
       <c r="DQ30">
         <v>9</v>
       </c>
-      <c r="DR30">
-        <v>20</v>
+      <c r="DR30" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS30">
         <v>94</v>
       </c>
       <c r="DT30">
         <v>6</v>
       </c>
       <c r="DU30">
         <v>0</v>
       </c>
       <c r="DV30">
         <v>186</v>
       </c>
       <c r="DW30" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX30">
         <v>0.15</v>
       </c>
       <c r="DY30">
         <v>0.26</v>
       </c>
       <c r="DZ30">
         <v>0.27</v>
       </c>
@@ -15068,91 +15038,85 @@
       </c>
       <c r="CV31" t="str">
         <v>-</v>
       </c>
       <c r="CW31" t="str">
         <v>-</v>
       </c>
       <c r="CX31" t="str">
         <v>-</v>
       </c>
       <c r="CY31" t="str">
         <v>-</v>
       </c>
       <c r="CZ31" t="str">
         <v>-</v>
       </c>
       <c r="DB31" t="str">
         <v>N</v>
       </c>
       <c r="DC31" t="str">
         <v>Y</v>
       </c>
       <c r="DD31" t="str">
         <v>N</v>
       </c>
-      <c r="DE31">
-[...6 lines deleted...]
-        <v>not avail.</v>
+      <c r="DG31">
+        <v>63</v>
       </c>
       <c r="DH31">
         <v>5</v>
       </c>
       <c r="DI31">
         <v>-1</v>
       </c>
       <c r="DJ31">
-        <v>63</v>
+        <v>3</v>
       </c>
       <c r="DK31">
         <v>32</v>
       </c>
-      <c r="DL31">
-        <v>18715</v>
+      <c r="DL31" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM31">
         <v>22</v>
       </c>
       <c r="DN31">
         <v>5</v>
       </c>
       <c r="DO31">
         <v>12</v>
       </c>
       <c r="DP31">
         <v>12</v>
       </c>
       <c r="DQ31">
         <v>43</v>
       </c>
-      <c r="DR31">
-        <v>20</v>
+      <c r="DR31" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS31">
         <v>75</v>
       </c>
       <c r="DT31">
         <v>22</v>
       </c>
       <c r="DU31">
         <v>3</v>
       </c>
       <c r="DV31">
         <v>118</v>
       </c>
       <c r="DW31" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX31">
         <v>0.15</v>
       </c>
       <c r="DY31">
         <v>0.26</v>
       </c>
       <c r="DZ31">
         <v>0.27</v>
       </c>
@@ -15566,99 +15530,99 @@
       <c r="CX32" t="str">
         <v>-</v>
       </c>
       <c r="CY32" t="str">
         <v>-</v>
       </c>
       <c r="CZ32" t="str">
         <v>-</v>
       </c>
       <c r="DB32" t="str">
         <v>not avail.</v>
       </c>
       <c r="DC32" t="str">
         <v>Y</v>
       </c>
       <c r="DD32" t="str">
         <v>N</v>
       </c>
       <c r="DE32">
         <v>2.9</v>
       </c>
       <c r="DF32">
         <v>20</v>
       </c>
       <c r="DG32">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="DH32">
         <v>7</v>
       </c>
       <c r="DI32">
         <v>2</v>
       </c>
       <c r="DJ32">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="DK32">
         <v>38</v>
       </c>
       <c r="DL32">
         <v>22520</v>
       </c>
       <c r="DM32">
         <v>12</v>
       </c>
       <c r="DN32">
         <v>10</v>
       </c>
       <c r="DO32">
         <v>22</v>
       </c>
       <c r="DP32">
         <v>7</v>
       </c>
       <c r="DQ32">
         <v>45</v>
       </c>
       <c r="DR32">
         <v>25</v>
       </c>
       <c r="DS32">
         <v>63</v>
       </c>
       <c r="DT32">
         <v>25</v>
       </c>
       <c r="DU32">
         <v>12</v>
       </c>
       <c r="DV32">
         <v>120</v>
       </c>
       <c r="DW32" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX32">
         <v>0.15</v>
       </c>
       <c r="DY32">
         <v>0.26</v>
       </c>
       <c r="DZ32">
         <v>0.27</v>
       </c>
       <c r="EA32">
         <v>0.73</v>
       </c>
       <c r="EB32">
         <v>0.73</v>
       </c>
       <c r="EC32">
         <v>0.27</v>
       </c>
       <c r="ED32">
         <v>0.17</v>
       </c>
       <c r="EE32">
         <v>0.09</v>
       </c>
@@ -16041,100 +16005,100 @@
       </c>
       <c r="CX33" t="str">
         <v>-</v>
       </c>
       <c r="CY33" t="str">
         <v>-</v>
       </c>
       <c r="CZ33" t="str">
         <v>-</v>
       </c>
       <c r="DB33" t="str">
         <v>-</v>
       </c>
       <c r="DC33" t="str">
         <v>Y</v>
       </c>
       <c r="DD33" t="str">
         <v>N</v>
       </c>
       <c r="DE33">
         <v>3.2</v>
       </c>
       <c r="DF33">
         <v>15</v>
       </c>
-      <c r="DG33">
-        <v>70</v>
+      <c r="DG33" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DH33">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="DI33">
         <v>-1</v>
       </c>
       <c r="DJ33">
-        <v>46</v>
+        <v>-1</v>
       </c>
       <c r="DK33">
         <v>54</v>
       </c>
       <c r="DL33">
         <v>29947</v>
       </c>
       <c r="DM33">
         <v>-1</v>
       </c>
       <c r="DN33">
         <v>-1</v>
       </c>
       <c r="DO33">
         <v>38</v>
       </c>
       <c r="DP33">
         <v>-1</v>
       </c>
       <c r="DQ33">
         <v>62</v>
       </c>
       <c r="DR33">
         <v>33</v>
       </c>
       <c r="DS33">
         <v>46</v>
       </c>
       <c r="DT33">
         <v>39</v>
       </c>
       <c r="DU33">
         <v>15</v>
       </c>
       <c r="DV33">
         <v>26</v>
       </c>
       <c r="DW33" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX33">
         <v>0.15</v>
       </c>
       <c r="DY33">
         <v>0.26</v>
       </c>
       <c r="DZ33">
         <v>0.27</v>
       </c>
       <c r="EA33">
         <v>0.73</v>
       </c>
       <c r="EB33">
         <v>0.73</v>
       </c>
       <c r="EC33">
         <v>0.27</v>
       </c>
       <c r="ED33">
         <v>0.17</v>
       </c>
       <c r="EE33">
         <v>0.09</v>
       </c>
@@ -16511,91 +16475,85 @@
       </c>
       <c r="CV34" t="str">
         <v>-</v>
       </c>
       <c r="CW34" t="str">
         <v>-</v>
       </c>
       <c r="CX34" t="str">
         <v>-</v>
       </c>
       <c r="CY34" t="str">
         <v>-</v>
       </c>
       <c r="CZ34" t="str">
         <v>-</v>
       </c>
       <c r="DB34" t="str">
         <v>-</v>
       </c>
       <c r="DC34" t="str">
         <v>Y</v>
       </c>
       <c r="DD34" t="str">
         <v>N</v>
       </c>
-      <c r="DE34">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="DG34" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DH34">
         <v>7</v>
       </c>
       <c r="DI34">
         <v>-1</v>
       </c>
       <c r="DJ34">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="DK34">
         <v>40</v>
       </c>
-      <c r="DL34">
-        <v>21715</v>
+      <c r="DL34" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM34">
         <v>16</v>
       </c>
       <c r="DN34">
         <v>12</v>
       </c>
       <c r="DO34">
         <v>21</v>
       </c>
       <c r="DP34">
         <v>12</v>
       </c>
       <c r="DQ34">
         <v>38</v>
       </c>
-      <c r="DR34">
-        <v>24</v>
+      <c r="DR34" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS34">
         <v>74</v>
       </c>
       <c r="DT34">
         <v>12</v>
       </c>
       <c r="DU34">
         <v>14</v>
       </c>
       <c r="DV34">
         <v>86</v>
       </c>
       <c r="DW34" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX34">
         <v>0.15</v>
       </c>
       <c r="DY34">
         <v>0.26</v>
       </c>
       <c r="DZ34">
         <v>0.27</v>
       </c>
@@ -16696,97 +16654,97 @@
         <v>29.93</v>
       </c>
       <c r="FG34">
         <v>46.41</v>
       </c>
       <c r="FH34" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI34" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ34" t="str">
         <v>-</v>
       </c>
       <c r="FK34" t="str">
         <v>-</v>
       </c>
       <c r="FL34" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>74290</v>
       </c>
-      <c r="B35" t="str">
-        <v>-</v>
+      <c r="B35">
+        <v>3842</v>
       </c>
       <c r="C35" t="str">
         <v>-</v>
       </c>
       <c r="D35" t="str">
         <v>FL047000010</v>
       </c>
       <c r="E35" t="str">
         <v>114524P1000600010</v>
       </c>
       <c r="F35" t="str">
         <v>Horizon Apartments</v>
       </c>
       <c r="G35" t="str">
         <v>5300 Summerlin Rd Apt 11</v>
       </c>
       <c r="H35" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="I35">
         <v>33919</v>
       </c>
       <c r="J35" t="str">
         <v>Lee</v>
       </c>
       <c r="K35" t="str">
         <v>Large</v>
       </c>
       <c r="L35" t="str">
-        <v>HUD Public Housing</v>
+        <v>FHFC;HUD Public Housing</v>
       </c>
       <c r="M35" t="str">
-        <v>Public Housing</v>
+        <v>Housing Credits 4%;Public Housing</v>
       </c>
       <c r="N35">
         <v>170</v>
       </c>
       <c r="O35">
         <v>169</v>
       </c>
       <c r="Q35">
-        <v>169</v>
+        <v>63</v>
       </c>
       <c r="R35" t="str">
-        <v>-</v>
+        <v>x</v>
       </c>
       <c r="S35" t="str">
         <v>-</v>
       </c>
       <c r="T35" t="str">
         <v>x</v>
       </c>
       <c r="U35" t="str">
         <v>-</v>
       </c>
       <c r="V35" t="str">
         <v>-</v>
       </c>
       <c r="W35" t="str">
         <v>not avail.</v>
       </c>
       <c r="X35" t="str">
         <v>Ready for Occupancy</v>
       </c>
       <c r="Y35">
         <v>2011</v>
       </c>
       <c r="Z35">
         <v>1983</v>
       </c>
@@ -16804,97 +16762,112 @@
       </c>
       <c r="AF35">
         <v>3</v>
       </c>
       <c r="AG35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AH35">
         <v>35</v>
       </c>
       <c r="AI35">
         <v>127</v>
       </c>
       <c r="AJ35">
         <v>7</v>
       </c>
       <c r="AK35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AL35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AM35" t="str">
         <v>not avail.</v>
       </c>
+      <c r="AN35">
+        <v>0</v>
+      </c>
+      <c r="AO35">
+        <v>0</v>
+      </c>
+      <c r="AP35">
+        <v>0</v>
+      </c>
+      <c r="AQ35">
+        <v>0</v>
+      </c>
+      <c r="AR35">
+        <v>0</v>
+      </c>
       <c r="AS35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AT35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AU35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AV35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AW35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AX35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AY35" t="str">
         <v>not avail.</v>
       </c>
       <c r="AZ35" t="str">
         <v>not avail.</v>
       </c>
       <c r="BA35" t="str">
         <v>not avail.</v>
       </c>
       <c r="BB35" t="str">
         <v>not avail.</v>
       </c>
       <c r="BC35" t="str">
         <v>not avail.</v>
       </c>
       <c r="BD35" t="str">
         <v>not avail.</v>
       </c>
       <c r="BE35">
         <v>220000</v>
       </c>
       <c r="BF35" t="str">
         <v>2019-10</v>
       </c>
       <c r="BG35">
         <v>92300</v>
       </c>
       <c r="BH35" t="str">
-        <v>-</v>
+        <v>x</v>
       </c>
       <c r="BI35" t="str">
         <v>-</v>
       </c>
       <c r="BJ35" t="str">
         <v>-</v>
       </c>
       <c r="BK35" t="str">
         <v>-</v>
       </c>
       <c r="BL35" t="str">
         <v>-</v>
       </c>
       <c r="BM35" t="str">
         <v>-</v>
       </c>
       <c r="BN35" t="str">
         <v>-</v>
       </c>
       <c r="BO35" t="str">
         <v>-</v>
       </c>
       <c r="BP35" t="str">
         <v>-</v>
       </c>
@@ -16915,82 +16888,82 @@
       </c>
       <c r="BV35" t="str">
         <v>-</v>
       </c>
       <c r="BW35" t="str">
         <v>-</v>
       </c>
       <c r="BX35" t="str">
         <v>x</v>
       </c>
       <c r="BY35" t="str">
         <v>-</v>
       </c>
       <c r="BZ35" t="str">
         <v>-</v>
       </c>
       <c r="CA35" t="str">
         <v>-</v>
       </c>
       <c r="CB35" t="str">
         <v>-</v>
       </c>
       <c r="CC35" t="str">
         <v>-</v>
       </c>
-      <c r="CD35" t="str">
-        <v>-</v>
+      <c r="CD35">
+        <v>2025</v>
       </c>
       <c r="CE35" t="str">
         <v>-</v>
       </c>
       <c r="CF35" t="str">
         <v>-</v>
       </c>
       <c r="CG35" t="str">
         <v>-</v>
       </c>
       <c r="CH35" t="str">
         <v>-</v>
       </c>
       <c r="CI35" t="str">
         <v>-</v>
       </c>
       <c r="CJ35" t="str">
         <v>-</v>
       </c>
       <c r="CK35" t="str">
         <v>-</v>
       </c>
       <c r="CL35" t="str">
         <v>-</v>
       </c>
       <c r="CM35" t="str">
         <v>-</v>
       </c>
       <c r="CN35" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="CO35" t="str">
         <v>-</v>
       </c>
       <c r="CP35" t="str">
         <v>-</v>
       </c>
       <c r="CQ35" t="str">
         <v>-</v>
       </c>
       <c r="CR35" t="str">
         <v>-</v>
       </c>
       <c r="CS35" t="str">
         <v>-</v>
       </c>
       <c r="CT35" t="str">
         <v>-</v>
       </c>
       <c r="CU35" t="str">
         <v>-</v>
       </c>
       <c r="CV35" t="str">
         <v>-</v>
       </c>
@@ -17003,96 +16976,96 @@
       <c r="CY35" t="str">
         <v>-</v>
       </c>
       <c r="CZ35" t="str">
         <v>-</v>
       </c>
       <c r="DB35" t="str">
         <v>-</v>
       </c>
       <c r="DC35" t="str">
         <v>Y</v>
       </c>
       <c r="DD35" t="str">
         <v>N</v>
       </c>
       <c r="DE35">
         <v>-4</v>
       </c>
       <c r="DF35">
         <v>-4</v>
       </c>
       <c r="DG35" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH35">
-        <v>104</v>
+        <v>-4</v>
       </c>
       <c r="DI35">
         <v>-4</v>
       </c>
       <c r="DJ35">
         <v>-4</v>
       </c>
       <c r="DK35">
         <v>-4</v>
       </c>
       <c r="DL35">
         <v>-4</v>
       </c>
       <c r="DM35">
         <v>-4</v>
       </c>
       <c r="DN35">
         <v>-4</v>
       </c>
       <c r="DO35">
         <v>-4</v>
       </c>
       <c r="DP35">
         <v>-4</v>
       </c>
       <c r="DQ35">
         <v>0</v>
       </c>
       <c r="DR35">
         <v>-4</v>
       </c>
       <c r="DS35">
         <v>-4</v>
       </c>
       <c r="DT35">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DU35">
-        <v>-4</v>
+        <v>104</v>
       </c>
       <c r="DV35">
         <v>-8</v>
       </c>
       <c r="DW35" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX35">
         <v>0.19</v>
       </c>
       <c r="DY35">
         <v>0.26</v>
       </c>
       <c r="DZ35">
         <v>0.11</v>
       </c>
       <c r="EA35">
         <v>0.73</v>
       </c>
       <c r="EB35">
         <v>0.89</v>
       </c>
       <c r="EC35">
         <v>0.27</v>
       </c>
       <c r="ED35">
         <v>0.75</v>
       </c>
       <c r="EE35">
         <v>0.09</v>
       </c>
@@ -17482,96 +17455,96 @@
       <c r="CY36" t="str">
         <v>-</v>
       </c>
       <c r="CZ36" t="str">
         <v>-</v>
       </c>
       <c r="DB36" t="str">
         <v>-</v>
       </c>
       <c r="DC36" t="str">
         <v>N</v>
       </c>
       <c r="DD36" t="str">
         <v>N</v>
       </c>
       <c r="DE36">
         <v>1.3</v>
       </c>
       <c r="DF36">
         <v>58</v>
       </c>
       <c r="DG36" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH36">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="DI36">
         <v>-1</v>
       </c>
       <c r="DJ36">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="DK36">
         <v>25</v>
       </c>
       <c r="DL36">
         <v>13740</v>
       </c>
       <c r="DM36">
         <v>8</v>
       </c>
       <c r="DN36">
         <v>-1</v>
       </c>
       <c r="DO36">
         <v>58</v>
       </c>
       <c r="DP36">
         <v>25</v>
       </c>
       <c r="DQ36">
         <v>8</v>
       </c>
       <c r="DR36">
         <v>18</v>
       </c>
       <c r="DS36">
         <v>92</v>
       </c>
       <c r="DT36">
         <v>8</v>
       </c>
       <c r="DU36">
         <v>0</v>
       </c>
       <c r="DV36">
         <v>12</v>
       </c>
       <c r="DW36" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX36">
         <v>0.29</v>
       </c>
       <c r="DY36">
         <v>0.26</v>
       </c>
       <c r="DZ36">
         <v>0.69</v>
       </c>
       <c r="EA36">
         <v>0.73</v>
       </c>
       <c r="EB36">
         <v>0.31</v>
       </c>
       <c r="EC36">
         <v>0.27</v>
       </c>
       <c r="ED36">
         <v>0</v>
       </c>
       <c r="EE36">
         <v>0.09</v>
       </c>
@@ -17963,100 +17936,100 @@
       </c>
       <c r="CX37" t="str">
         <v>-</v>
       </c>
       <c r="CY37" t="str">
         <v>-</v>
       </c>
       <c r="CZ37" t="str">
         <v>-</v>
       </c>
       <c r="DB37" t="str">
         <v>-</v>
       </c>
       <c r="DC37" t="str">
         <v>Y</v>
       </c>
       <c r="DD37" t="str">
         <v>N</v>
       </c>
       <c r="DE37">
         <v>2.8</v>
       </c>
       <c r="DF37">
         <v>12</v>
       </c>
-      <c r="DG37">
-        <v>76</v>
+      <c r="DG37" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DH37">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="DI37">
         <v>-1</v>
       </c>
       <c r="DJ37">
-        <v>64</v>
+        <v>3</v>
       </c>
       <c r="DK37">
         <v>27</v>
       </c>
       <c r="DL37">
         <v>15221</v>
       </c>
       <c r="DM37">
         <v>19</v>
       </c>
       <c r="DN37">
         <v>11</v>
       </c>
       <c r="DO37">
         <v>24</v>
       </c>
       <c r="DP37">
         <v>8</v>
       </c>
       <c r="DQ37">
         <v>30</v>
       </c>
       <c r="DR37">
         <v>17</v>
       </c>
       <c r="DS37">
         <v>78</v>
       </c>
       <c r="DT37">
         <v>21</v>
       </c>
       <c r="DU37">
         <v>1</v>
       </c>
       <c r="DV37">
         <v>74</v>
       </c>
       <c r="DW37" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX37">
         <v>0.15</v>
       </c>
       <c r="DY37">
         <v>0.26</v>
       </c>
       <c r="DZ37">
         <v>0.27</v>
       </c>
       <c r="EA37">
         <v>0.73</v>
       </c>
       <c r="EB37">
         <v>0.73</v>
       </c>
       <c r="EC37">
         <v>0.27</v>
       </c>
       <c r="ED37">
         <v>0.17</v>
       </c>
       <c r="EE37">
         <v>0.09</v>
       </c>
@@ -18449,99 +18422,99 @@
       <c r="CV38" t="str">
         <v>-</v>
       </c>
       <c r="CW38" t="str">
         <v>-</v>
       </c>
       <c r="CX38" t="str">
         <v>-</v>
       </c>
       <c r="CY38" t="str">
         <v>-</v>
       </c>
       <c r="CZ38" t="str">
         <v>-</v>
       </c>
       <c r="DB38" t="str">
         <v>N</v>
       </c>
       <c r="DC38" t="str">
         <v>N</v>
       </c>
       <c r="DD38" t="str">
         <v>Y</v>
       </c>
       <c r="DE38">
-        <v>2.67</v>
+        <v>2.54</v>
       </c>
       <c r="DF38">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="DG38">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="DH38" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI38" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ38" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK38" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL38">
-        <v>29623</v>
+        <v>29738</v>
       </c>
       <c r="DM38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DN38">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="DO38">
         <v>15</v>
       </c>
       <c r="DP38">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="DQ38">
         <v>73</v>
       </c>
       <c r="DR38">
-        <v>33.71</v>
+        <v>31.22</v>
       </c>
       <c r="DS38">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="DT38">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="DU38">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="DV38">
         <v>147</v>
       </c>
       <c r="DW38" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX38">
         <v>0.37</v>
       </c>
       <c r="DY38">
         <v>0.26</v>
       </c>
       <c r="DZ38">
         <v>0.52</v>
       </c>
       <c r="EA38">
         <v>0.73</v>
       </c>
       <c r="EB38">
         <v>0.48</v>
       </c>
       <c r="EC38">
         <v>0.27</v>
       </c>
@@ -18942,91 +18915,85 @@
       </c>
       <c r="CV39" t="str">
         <v>-</v>
       </c>
       <c r="CW39" t="str">
         <v>-</v>
       </c>
       <c r="CX39" t="str">
         <v>-</v>
       </c>
       <c r="CY39" t="str">
         <v>-</v>
       </c>
       <c r="CZ39" t="str">
         <v>-</v>
       </c>
       <c r="DB39" t="str">
         <v>Y</v>
       </c>
       <c r="DC39" t="str">
         <v>Y</v>
       </c>
       <c r="DD39" t="str">
         <v>N</v>
       </c>
-      <c r="DE39">
-[...4 lines deleted...]
-      </c>
       <c r="DG39">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="DH39">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="DI39">
         <v>-1</v>
       </c>
       <c r="DJ39">
-        <v>59</v>
+        <v>4</v>
       </c>
       <c r="DK39">
         <v>32</v>
       </c>
-      <c r="DL39">
-        <v>19360</v>
+      <c r="DL39" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM39">
         <v>13</v>
       </c>
       <c r="DN39">
         <v>8</v>
       </c>
       <c r="DO39">
         <v>25</v>
       </c>
       <c r="DP39">
         <v>13</v>
       </c>
       <c r="DQ39">
         <v>36</v>
       </c>
-      <c r="DR39">
-        <v>21</v>
+      <c r="DR39" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS39">
         <v>70</v>
       </c>
       <c r="DT39">
         <v>23</v>
       </c>
       <c r="DU39">
         <v>7</v>
       </c>
       <c r="DV39">
         <v>101</v>
       </c>
       <c r="DW39" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX39">
         <v>0.15</v>
       </c>
       <c r="DY39">
         <v>0.26</v>
       </c>
       <c r="DZ39">
         <v>0.27</v>
       </c>
@@ -19346,145 +19313,151 @@
       </c>
       <c r="CF40">
         <v>2023</v>
       </c>
       <c r="CG40" t="str">
         <v>-</v>
       </c>
       <c r="CH40" t="str">
         <v>-</v>
       </c>
       <c r="CI40" t="str">
         <v>-</v>
       </c>
       <c r="CJ40" t="str">
         <v>-</v>
       </c>
       <c r="CK40" t="str">
         <v>-</v>
       </c>
       <c r="CL40" t="str">
         <v>-</v>
       </c>
       <c r="CM40" t="str">
         <v>-</v>
       </c>
-      <c r="CN40" t="str">
-        <v>not avail.</v>
+      <c r="CN40">
+        <v>2075</v>
       </c>
       <c r="CO40" t="str">
         <v>-</v>
       </c>
-      <c r="CP40" t="str">
-        <v>not avail.</v>
+      <c r="CP40">
+        <v>2075</v>
       </c>
       <c r="CQ40" t="str">
         <v>-</v>
       </c>
       <c r="CR40" t="str">
         <v>-</v>
       </c>
       <c r="CS40" t="str">
         <v>-</v>
       </c>
       <c r="CT40" t="str">
         <v>-</v>
       </c>
       <c r="CU40" t="str">
         <v>-</v>
       </c>
       <c r="CV40" t="str">
         <v>-</v>
       </c>
       <c r="CW40" t="str">
         <v>-</v>
       </c>
       <c r="CX40" t="str">
         <v>-</v>
       </c>
       <c r="CY40" t="str">
         <v>-</v>
       </c>
       <c r="CZ40" t="str">
         <v>-</v>
       </c>
       <c r="DC40" t="str">
         <v>not avail.</v>
       </c>
       <c r="DD40" t="str">
         <v>N</v>
       </c>
-      <c r="DG40" t="str">
-        <v>not avail.</v>
+      <c r="DE40">
+        <v>1.36</v>
+      </c>
+      <c r="DF40">
+        <v>68</v>
+      </c>
+      <c r="DG40">
+        <v>18</v>
       </c>
       <c r="DH40" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI40" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ40" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK40" t="str">
         <v>not avail.</v>
       </c>
-      <c r="DL40" t="str">
-[...30 lines deleted...]
-        <v>not avail.</v>
+      <c r="DL40">
+        <v>19691</v>
+      </c>
+      <c r="DM40">
+        <v>4</v>
+      </c>
+      <c r="DN40">
+        <v>2</v>
+      </c>
+      <c r="DO40">
+        <v>42</v>
+      </c>
+      <c r="DP40">
+        <v>14</v>
+      </c>
+      <c r="DQ40">
+        <v>38</v>
+      </c>
+      <c r="DR40">
+        <v>23.52</v>
+      </c>
+      <c r="DS40">
+        <v>72</v>
+      </c>
+      <c r="DT40">
+        <v>24</v>
+      </c>
+      <c r="DU40">
+        <v>4</v>
+      </c>
+      <c r="DV40">
+        <v>50</v>
       </c>
       <c r="DW40" t="str">
-        <v>not avail.</v>
+        <v>FHFC TIC Report</v>
       </c>
       <c r="DX40">
         <v>0.3</v>
       </c>
       <c r="DY40">
         <v>0.26</v>
       </c>
       <c r="DZ40">
         <v>0.08</v>
       </c>
       <c r="EA40">
         <v>0.73</v>
       </c>
       <c r="EB40">
         <v>0.92</v>
       </c>
       <c r="EC40">
         <v>0.27</v>
       </c>
       <c r="ED40">
         <v>0.5</v>
       </c>
       <c r="EE40">
         <v>0.09</v>
       </c>
@@ -19862,96 +19835,96 @@
       <c r="CY41" t="str">
         <v>-</v>
       </c>
       <c r="CZ41" t="str">
         <v>-</v>
       </c>
       <c r="DB41" t="str">
         <v>-</v>
       </c>
       <c r="DC41" t="str">
         <v>N</v>
       </c>
       <c r="DD41" t="str">
         <v>N</v>
       </c>
       <c r="DE41">
         <v>1.1</v>
       </c>
       <c r="DF41">
         <v>47</v>
       </c>
       <c r="DG41" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH41">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="DI41">
         <v>-1</v>
       </c>
       <c r="DJ41">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="DK41">
         <v>29</v>
       </c>
       <c r="DL41">
         <v>14227</v>
       </c>
       <c r="DM41">
         <v>-1</v>
       </c>
       <c r="DN41">
         <v>-1</v>
       </c>
       <c r="DO41">
         <v>76</v>
       </c>
       <c r="DP41">
         <v>18</v>
       </c>
       <c r="DQ41">
         <v>6</v>
       </c>
       <c r="DR41">
         <v>21</v>
       </c>
       <c r="DS41">
         <v>88</v>
       </c>
       <c r="DT41">
         <v>12</v>
       </c>
       <c r="DU41">
         <v>0</v>
       </c>
       <c r="DV41">
         <v>17</v>
       </c>
       <c r="DW41" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX41">
         <v>0.3</v>
       </c>
       <c r="DY41">
         <v>0.26</v>
       </c>
       <c r="DZ41">
         <v>0.08</v>
       </c>
       <c r="EA41">
         <v>0.73</v>
       </c>
       <c r="EB41">
         <v>0.92</v>
       </c>
       <c r="EC41">
         <v>0.27</v>
       </c>
       <c r="ED41">
         <v>0.5</v>
       </c>
       <c r="EE41">
         <v>0.09</v>
       </c>
@@ -20766,102 +20739,102 @@
       <c r="CV43" t="str">
         <v>-</v>
       </c>
       <c r="CW43" t="str">
         <v>-</v>
       </c>
       <c r="CX43" t="str">
         <v>-</v>
       </c>
       <c r="CY43" t="str">
         <v>-</v>
       </c>
       <c r="CZ43" t="str">
         <v>-</v>
       </c>
       <c r="DB43" t="str">
         <v>N</v>
       </c>
       <c r="DC43" t="str">
         <v>N</v>
       </c>
       <c r="DD43" t="str">
         <v>N</v>
       </c>
       <c r="DE43">
-        <v>2.5</v>
+        <v>2.53</v>
       </c>
       <c r="DF43">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="DG43">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="DH43" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI43" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ43" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK43" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL43">
-        <v>31408</v>
+        <v>31628</v>
       </c>
       <c r="DM43">
         <v>3</v>
       </c>
       <c r="DN43">
         <v>1</v>
       </c>
       <c r="DO43">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="DP43">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="DQ43">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="DR43">
-        <v>36.19</v>
+        <v>33.11</v>
       </c>
       <c r="DS43">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="DT43">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="DU43">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="DV43">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="DW43" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX43">
         <v>0.3</v>
       </c>
       <c r="DY43">
         <v>0.26</v>
       </c>
       <c r="DZ43">
         <v>0.08</v>
       </c>
       <c r="EA43">
         <v>0.73</v>
       </c>
       <c r="EB43">
         <v>0.92</v>
       </c>
       <c r="EC43">
         <v>0.27</v>
       </c>
       <c r="ED43">
         <v>0.5</v>
       </c>
@@ -21251,102 +21224,102 @@
       <c r="CV44" t="str">
         <v>-</v>
       </c>
       <c r="CW44" t="str">
         <v>-</v>
       </c>
       <c r="CX44" t="str">
         <v>-</v>
       </c>
       <c r="CY44" t="str">
         <v>-</v>
       </c>
       <c r="CZ44" t="str">
         <v>-</v>
       </c>
       <c r="DB44" t="str">
         <v>N</v>
       </c>
       <c r="DC44" t="str">
         <v>N</v>
       </c>
       <c r="DD44" t="str">
         <v>N</v>
       </c>
       <c r="DE44">
-        <v>1.19</v>
+        <v>1.21</v>
       </c>
       <c r="DF44">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="DG44">
         <v>2</v>
       </c>
       <c r="DH44" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI44" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ44" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK44" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL44">
-        <v>20337</v>
+        <v>21254</v>
       </c>
       <c r="DM44">
         <v>3</v>
       </c>
       <c r="DN44">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="DO44">
+        <v>17</v>
+      </c>
+      <c r="DP44">
         <v>16</v>
       </c>
-      <c r="DP44">
-[...1 lines deleted...]
-      </c>
       <c r="DQ44">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="DR44">
-        <v>27.57</v>
+        <v>26.04</v>
       </c>
       <c r="DS44">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="DT44">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="DU44">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="DV44">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="DW44" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX44">
         <v>0.3</v>
       </c>
       <c r="DY44">
         <v>0.26</v>
       </c>
       <c r="DZ44">
         <v>0.08</v>
       </c>
       <c r="EA44">
         <v>0.73</v>
       </c>
       <c r="EB44">
         <v>0.92</v>
       </c>
       <c r="EC44">
         <v>0.27</v>
       </c>
       <c r="ED44">
         <v>0.5</v>
       </c>
@@ -21648,61 +21621,61 @@
       </c>
       <c r="CF45" t="str">
         <v>-</v>
       </c>
       <c r="CG45">
         <v>2023</v>
       </c>
       <c r="CH45" t="str">
         <v>-</v>
       </c>
       <c r="CI45" t="str">
         <v>-</v>
       </c>
       <c r="CJ45" t="str">
         <v>-</v>
       </c>
       <c r="CK45" t="str">
         <v>-</v>
       </c>
       <c r="CL45" t="str">
         <v>-</v>
       </c>
       <c r="CM45" t="str">
         <v>-</v>
       </c>
-      <c r="CN45" t="str">
-        <v>not avail.</v>
+      <c r="CN45">
+        <v>2075</v>
       </c>
       <c r="CO45" t="str">
         <v>-</v>
       </c>
       <c r="CP45" t="str">
         <v>-</v>
       </c>
-      <c r="CQ45" t="str">
-        <v>not avail.</v>
+      <c r="CQ45">
+        <v>2075</v>
       </c>
       <c r="CR45" t="str">
         <v>-</v>
       </c>
       <c r="CS45" t="str">
         <v>-</v>
       </c>
       <c r="CT45" t="str">
         <v>-</v>
       </c>
       <c r="CU45" t="str">
         <v>-</v>
       </c>
       <c r="CV45" t="str">
         <v>-</v>
       </c>
       <c r="CW45" t="str">
         <v>-</v>
       </c>
       <c r="CX45" t="str">
         <v>-</v>
       </c>
       <c r="CY45" t="str">
         <v>-</v>
       </c>
@@ -22098,153 +22071,147 @@
       <c r="CA46" t="str">
         <v>-</v>
       </c>
       <c r="CB46" t="str">
         <v>-</v>
       </c>
       <c r="CC46" t="str">
         <v>-</v>
       </c>
       <c r="CD46" t="str">
         <v>-</v>
       </c>
       <c r="CE46" t="str">
         <v>-</v>
       </c>
       <c r="CF46" t="str">
         <v>-</v>
       </c>
       <c r="CG46" t="str">
         <v>-</v>
       </c>
       <c r="CH46" t="str">
         <v>-</v>
       </c>
       <c r="CI46">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="CJ46" t="str">
         <v>-</v>
       </c>
       <c r="CK46" t="str">
         <v>-</v>
       </c>
       <c r="CL46" t="str">
         <v>-</v>
       </c>
       <c r="CM46" t="str">
         <v>-</v>
       </c>
       <c r="CN46" t="str">
         <v>-</v>
       </c>
       <c r="CO46" t="str">
         <v>-</v>
       </c>
       <c r="CP46" t="str">
         <v>-</v>
       </c>
       <c r="CQ46" t="str">
         <v>-</v>
       </c>
       <c r="CR46" t="str">
         <v>-</v>
       </c>
       <c r="CS46" t="str">
         <v>-</v>
       </c>
       <c r="CT46">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="CU46" t="str">
         <v>-</v>
       </c>
       <c r="CV46" t="str">
         <v>-</v>
       </c>
       <c r="CW46">
         <v>2043</v>
       </c>
       <c r="CX46" t="str">
         <v>-</v>
       </c>
       <c r="CY46" t="str">
         <v>-</v>
       </c>
       <c r="CZ46" t="str">
         <v>-</v>
       </c>
       <c r="DB46" t="str">
         <v>-</v>
       </c>
       <c r="DC46" t="str">
         <v>N</v>
       </c>
       <c r="DD46" t="str">
         <v>N</v>
       </c>
-      <c r="DE46">
-[...4 lines deleted...]
-      </c>
       <c r="DG46" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH46">
         <v>7</v>
       </c>
       <c r="DI46">
         <v>-1</v>
       </c>
       <c r="DJ46">
-        <v>79</v>
+        <v>-1</v>
       </c>
       <c r="DK46">
         <v>14</v>
       </c>
-      <c r="DL46">
-        <v>14782</v>
+      <c r="DL46" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM46">
         <v>-1</v>
       </c>
       <c r="DN46">
         <v>-1</v>
       </c>
       <c r="DO46">
         <v>50</v>
       </c>
       <c r="DP46">
         <v>43</v>
       </c>
       <c r="DQ46">
         <v>7</v>
       </c>
-      <c r="DR46">
-        <v>20</v>
+      <c r="DR46" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS46">
         <v>93</v>
       </c>
       <c r="DT46">
         <v>7</v>
       </c>
       <c r="DU46">
         <v>0</v>
       </c>
       <c r="DV46">
         <v>14</v>
       </c>
       <c r="DW46" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX46">
         <v>0.14</v>
       </c>
       <c r="DY46">
         <v>0.26</v>
       </c>
       <c r="DZ46">
         <v>0.53</v>
       </c>
@@ -22664,90 +22631,90 @@
       <c r="DB47" t="str">
         <v>not avail.</v>
       </c>
       <c r="DC47" t="str">
         <v>Y</v>
       </c>
       <c r="DD47" t="str">
         <v>N</v>
       </c>
       <c r="DE47">
         <v>1.1</v>
       </c>
       <c r="DF47">
         <v>78</v>
       </c>
       <c r="DG47" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH47">
         <v>16</v>
       </c>
       <c r="DI47">
         <v>-1</v>
       </c>
       <c r="DJ47">
-        <v>59</v>
+        <v>-1</v>
       </c>
       <c r="DK47">
         <v>26</v>
       </c>
       <c r="DL47">
         <v>14592</v>
       </c>
       <c r="DM47">
         <v>-1</v>
       </c>
       <c r="DN47">
         <v>8</v>
       </c>
       <c r="DO47">
         <v>62</v>
       </c>
       <c r="DP47">
         <v>16</v>
       </c>
       <c r="DQ47">
         <v>15</v>
       </c>
       <c r="DR47">
         <v>21</v>
       </c>
       <c r="DS47">
         <v>87</v>
       </c>
       <c r="DT47">
         <v>13</v>
       </c>
       <c r="DU47">
         <v>0</v>
       </c>
       <c r="DV47">
         <v>90</v>
       </c>
       <c r="DW47" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX47">
         <v>0.2</v>
       </c>
       <c r="DY47">
         <v>0.26</v>
       </c>
       <c r="DZ47">
         <v>0.5</v>
       </c>
       <c r="EA47">
         <v>0.73</v>
       </c>
       <c r="EB47">
         <v>0.5</v>
       </c>
       <c r="EC47">
         <v>0.27</v>
       </c>
       <c r="ED47">
         <v>0.16</v>
       </c>
       <c r="EE47">
         <v>0.09</v>
       </c>
@@ -23052,61 +23019,61 @@
       </c>
       <c r="CF48" t="str">
         <v>-</v>
       </c>
       <c r="CG48">
         <v>2023</v>
       </c>
       <c r="CH48" t="str">
         <v>-</v>
       </c>
       <c r="CI48" t="str">
         <v>-</v>
       </c>
       <c r="CJ48" t="str">
         <v>-</v>
       </c>
       <c r="CK48" t="str">
         <v>-</v>
       </c>
       <c r="CL48" t="str">
         <v>-</v>
       </c>
       <c r="CM48" t="str">
         <v>-</v>
       </c>
-      <c r="CN48" t="str">
-        <v>not avail.</v>
+      <c r="CN48">
+        <v>2075</v>
       </c>
       <c r="CO48" t="str">
         <v>-</v>
       </c>
       <c r="CP48" t="str">
         <v>-</v>
       </c>
-      <c r="CQ48" t="str">
-        <v>not avail.</v>
+      <c r="CQ48">
+        <v>2075</v>
       </c>
       <c r="CR48" t="str">
         <v>-</v>
       </c>
       <c r="CS48" t="str">
         <v>-</v>
       </c>
       <c r="CT48" t="str">
         <v>-</v>
       </c>
       <c r="CU48" t="str">
         <v>-</v>
       </c>
       <c r="CV48" t="str">
         <v>-</v>
       </c>
       <c r="CW48" t="str">
         <v>-</v>
       </c>
       <c r="CX48" t="str">
         <v>-</v>
       </c>
       <c r="CY48" t="str">
         <v>-</v>
       </c>
@@ -23561,91 +23528,85 @@
       </c>
       <c r="CV49" t="str">
         <v>-</v>
       </c>
       <c r="CW49" t="str">
         <v>-</v>
       </c>
       <c r="CX49" t="str">
         <v>-</v>
       </c>
       <c r="CY49" t="str">
         <v>-</v>
       </c>
       <c r="CZ49" t="str">
         <v>-</v>
       </c>
       <c r="DB49" t="str">
         <v>-</v>
       </c>
       <c r="DC49" t="str">
         <v>N</v>
       </c>
       <c r="DD49" t="str">
         <v>N</v>
       </c>
-      <c r="DE49">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="DG49" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DH49">
         <v>28</v>
       </c>
       <c r="DI49">
         <v>1</v>
       </c>
       <c r="DJ49">
-        <v>27</v>
+        <v>-1</v>
       </c>
       <c r="DK49">
         <v>43</v>
       </c>
-      <c r="DL49">
-        <v>19569</v>
+      <c r="DL49" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM49">
         <v>4</v>
       </c>
       <c r="DN49">
         <v>4</v>
       </c>
       <c r="DO49">
         <v>34</v>
       </c>
       <c r="DP49">
         <v>18</v>
       </c>
       <c r="DQ49">
         <v>33</v>
       </c>
-      <c r="DR49">
-        <v>25</v>
+      <c r="DR49" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS49">
         <v>73</v>
       </c>
       <c r="DT49">
         <v>20</v>
       </c>
       <c r="DU49">
         <v>7</v>
       </c>
       <c r="DV49">
         <v>134</v>
       </c>
       <c r="DW49" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX49">
         <v>0.13</v>
       </c>
       <c r="DY49">
         <v>0.26</v>
       </c>
       <c r="DZ49">
         <v>0.61</v>
       </c>
@@ -24058,52 +24019,52 @@
       </c>
       <c r="CX50" t="str">
         <v>-</v>
       </c>
       <c r="CY50" t="str">
         <v>-</v>
       </c>
       <c r="CZ50" t="str">
         <v>-</v>
       </c>
       <c r="DB50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DC50" t="str">
         <v>N</v>
       </c>
       <c r="DD50" t="str">
         <v>Y</v>
       </c>
       <c r="DE50">
         <v>1</v>
       </c>
       <c r="DF50">
         <v>17</v>
       </c>
-      <c r="DG50">
-        <v>0</v>
+      <c r="DG50" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DH50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK50" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL50">
         <v>13756</v>
       </c>
       <c r="DM50">
         <v>0</v>
       </c>
       <c r="DN50">
         <v>0</v>
       </c>
       <c r="DO50">
         <v>67</v>
       </c>
@@ -24565,81 +24526,81 @@
       <c r="DD51" t="str">
         <v>N</v>
       </c>
       <c r="DE51">
         <v>1.05</v>
       </c>
       <c r="DF51">
         <v>100</v>
       </c>
       <c r="DG51">
         <v>0</v>
       </c>
       <c r="DH51" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI51" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ51" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK51" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL51">
-        <v>14621</v>
+        <v>14731</v>
       </c>
       <c r="DM51">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DN51">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="DO51">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="DP51">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="DQ51">
         <v>12</v>
       </c>
       <c r="DR51">
-        <v>20.26</v>
+        <v>18.48</v>
       </c>
       <c r="DS51">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="DT51">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="DU51">
         <v>1</v>
       </c>
       <c r="DV51">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="DW51" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX51">
         <v>0.15</v>
       </c>
       <c r="DY51">
         <v>0.26</v>
       </c>
       <c r="DZ51">
         <v>0.27</v>
       </c>
       <c r="EA51">
         <v>0.73</v>
       </c>
       <c r="EB51">
         <v>0.73</v>
       </c>
       <c r="EC51">
         <v>0.27</v>
       </c>
       <c r="ED51">
         <v>0.17</v>
       </c>
@@ -24762,120 +24723,120 @@
       <c r="E52" t="str">
         <v>not avail.</v>
       </c>
       <c r="F52" t="str">
         <v>Reserve at Eastwood I</v>
       </c>
       <c r="G52" t="str">
         <v>Ortiz Ave  Ortiz Ave and Hanson St  Fort Myers</v>
       </c>
       <c r="H52" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="J52" t="str">
         <v>Lee</v>
       </c>
       <c r="K52" t="str">
         <v>Large</v>
       </c>
       <c r="L52" t="str">
         <v>FHFC</v>
       </c>
       <c r="M52" t="str">
         <v>Housing Credits 4%;State Bonds</v>
       </c>
       <c r="N52">
-        <v>168</v>
+        <v>288</v>
       </c>
       <c r="O52">
         <v>168</v>
       </c>
       <c r="R52" t="str">
         <v>x</v>
       </c>
       <c r="S52" t="str">
         <v>-</v>
       </c>
       <c r="T52" t="str">
         <v>-</v>
       </c>
       <c r="U52" t="str">
         <v>-</v>
       </c>
       <c r="V52" t="str">
         <v>-</v>
       </c>
       <c r="W52" t="str">
         <v>Family</v>
       </c>
       <c r="X52" t="str">
         <v>Not Ready for Occupancy</v>
       </c>
       <c r="Y52">
         <v>2027</v>
       </c>
       <c r="AA52" t="str">
         <v>not avail.</v>
       </c>
       <c r="AC52">
         <v>26.620473</v>
       </c>
       <c r="AD52">
         <v>-81.809333</v>
       </c>
       <c r="AE52" t="str">
         <v>not avail.</v>
       </c>
       <c r="AF52" t="str">
         <v>not avail.</v>
       </c>
       <c r="AG52" t="str">
         <v>not avail.</v>
       </c>
-      <c r="AH52" t="str">
-[...9 lines deleted...]
-        <v>not avail.</v>
+      <c r="AH52">
+        <v>60</v>
+      </c>
+      <c r="AI52">
+        <v>102</v>
+      </c>
+      <c r="AJ52">
+        <v>84</v>
+      </c>
+      <c r="AK52">
+        <v>42</v>
       </c>
       <c r="AN52">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="AO52">
         <v>59</v>
       </c>
       <c r="AP52">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="AQ52">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="AR52">
         <v>0</v>
       </c>
       <c r="AX52" t="str">
         <v>not avail.</v>
       </c>
       <c r="BD52" t="str">
         <v>not avail.</v>
       </c>
       <c r="BH52" t="str">
         <v>x</v>
       </c>
       <c r="BI52" t="str">
         <v>-</v>
       </c>
       <c r="BJ52" t="str">
         <v>-</v>
       </c>
       <c r="BK52" t="str">
         <v>x</v>
       </c>
       <c r="BL52" t="str">
         <v>-</v>
       </c>
@@ -24976,50 +24937,56 @@
         <v>-</v>
       </c>
       <c r="CS52" t="str">
         <v>-</v>
       </c>
       <c r="CT52" t="str">
         <v>-</v>
       </c>
       <c r="CU52" t="str">
         <v>-</v>
       </c>
       <c r="CV52" t="str">
         <v>-</v>
       </c>
       <c r="CW52" t="str">
         <v>-</v>
       </c>
       <c r="CX52" t="str">
         <v>-</v>
       </c>
       <c r="CY52" t="str">
         <v>-</v>
       </c>
       <c r="CZ52" t="str">
         <v>-</v>
+      </c>
+      <c r="DC52" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DD52" t="str">
+        <v>N</v>
       </c>
       <c r="DG52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DN52" t="str">
         <v>not avail.</v>
       </c>
@@ -25279,50 +25246,56 @@
       </c>
       <c r="CS53" t="str">
         <v>-</v>
       </c>
       <c r="CT53" t="str">
         <v>-</v>
       </c>
       <c r="CU53" t="str">
         <v>-</v>
       </c>
       <c r="CV53" t="str">
         <v>-</v>
       </c>
       <c r="CW53" t="str">
         <v>-</v>
       </c>
       <c r="CX53" t="str">
         <v>-</v>
       </c>
       <c r="CY53" t="str">
         <v>-</v>
       </c>
       <c r="CZ53" t="str">
         <v>-</v>
       </c>
+      <c r="DC53" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DD53" t="str">
+        <v>N</v>
+      </c>
       <c r="DG53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DN53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DO53" t="str">
@@ -25375,75 +25348,75 @@
       <c r="D54" t="str">
         <v>-</v>
       </c>
       <c r="E54" t="str">
         <v>184425P4007040010</v>
       </c>
       <c r="F54" t="str">
         <v>Royal Palm Gardens - Fort Myers</v>
       </c>
       <c r="G54" t="str">
         <v>2909 Blount Street</v>
       </c>
       <c r="H54" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="I54">
         <v>33916</v>
       </c>
       <c r="J54" t="str">
         <v>Lee</v>
       </c>
       <c r="K54" t="str">
         <v>Large</v>
       </c>
       <c r="L54" t="str">
-        <v>FHFC;LHFA</v>
+        <v>FHFC</v>
       </c>
       <c r="M54" t="str">
-        <v>Housing Credits 4%;Local Bonds</v>
+        <v>Housing Credits 4%</v>
       </c>
       <c r="N54">
         <v>80</v>
       </c>
       <c r="O54">
         <v>80</v>
       </c>
       <c r="R54" t="str">
         <v>x</v>
       </c>
       <c r="S54" t="str">
         <v>-</v>
       </c>
       <c r="T54" t="str">
         <v>-</v>
       </c>
       <c r="U54" t="str">
         <v>-</v>
       </c>
       <c r="V54" t="str">
-        <v>x</v>
+        <v>-</v>
       </c>
       <c r="W54" t="str">
         <v>Family</v>
       </c>
       <c r="X54" t="str">
         <v>Ready for Occupancy</v>
       </c>
       <c r="Y54">
         <v>2022</v>
       </c>
       <c r="Z54">
         <v>1970</v>
       </c>
       <c r="AA54" t="str">
         <v>not avail.</v>
       </c>
       <c r="AB54">
         <v>2052</v>
       </c>
       <c r="AC54">
         <v>26.643694596</v>
       </c>
       <c r="AD54">
         <v>-81.853806294</v>
       </c>
@@ -25531,51 +25504,51 @@
       <c r="BU54" t="str">
         <v>-</v>
       </c>
       <c r="BV54" t="str">
         <v>-</v>
       </c>
       <c r="BW54" t="str">
         <v>-</v>
       </c>
       <c r="BX54" t="str">
         <v>-</v>
       </c>
       <c r="BY54" t="str">
         <v>-</v>
       </c>
       <c r="BZ54" t="str">
         <v>-</v>
       </c>
       <c r="CA54" t="str">
         <v>-</v>
       </c>
       <c r="CB54" t="str">
         <v>-</v>
       </c>
       <c r="CC54" t="str">
-        <v>x</v>
+        <v>-</v>
       </c>
       <c r="CD54">
         <v>2020</v>
       </c>
       <c r="CE54" t="str">
         <v>-</v>
       </c>
       <c r="CF54" t="str">
         <v>-</v>
       </c>
       <c r="CG54" t="str">
         <v>-</v>
       </c>
       <c r="CH54" t="str">
         <v>-</v>
       </c>
       <c r="CI54" t="str">
         <v>-</v>
       </c>
       <c r="CJ54" t="str">
         <v>-</v>
       </c>
       <c r="CK54" t="str">
         <v>-</v>
       </c>
@@ -25602,112 +25575,109 @@
       </c>
       <c r="CS54" t="str">
         <v>-</v>
       </c>
       <c r="CT54" t="str">
         <v>-</v>
       </c>
       <c r="CU54" t="str">
         <v>-</v>
       </c>
       <c r="CV54" t="str">
         <v>-</v>
       </c>
       <c r="CW54" t="str">
         <v>-</v>
       </c>
       <c r="CX54" t="str">
         <v>-</v>
       </c>
       <c r="CY54" t="str">
         <v>-</v>
       </c>
       <c r="CZ54" t="str">
         <v>-</v>
       </c>
-      <c r="DA54">
-[...1 lines deleted...]
-      </c>
       <c r="DC54" t="str">
         <v>not avail.</v>
       </c>
       <c r="DD54" t="str">
         <v>N</v>
       </c>
       <c r="DE54">
-        <v>2.87</v>
+        <v>2.84</v>
       </c>
       <c r="DF54">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="DG54">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="DH54" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI54" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ54" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK54" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL54">
-        <v>15727</v>
+        <v>15045</v>
       </c>
       <c r="DM54">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="DN54">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="DO54">
         <v>22</v>
       </c>
       <c r="DP54">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="DQ54">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="DR54">
-        <v>17.78</v>
+        <v>15.39</v>
       </c>
       <c r="DS54">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="DT54">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="DU54">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="DV54">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="DW54" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX54">
         <v>0.15</v>
       </c>
       <c r="DY54">
         <v>0.26</v>
       </c>
       <c r="DZ54">
         <v>0.27</v>
       </c>
       <c r="EA54">
         <v>0.73</v>
       </c>
       <c r="EB54">
         <v>0.73</v>
       </c>
       <c r="EC54">
         <v>0.27</v>
       </c>
       <c r="ED54">
         <v>0.17</v>
       </c>
@@ -25832,53 +25802,50 @@
       </c>
       <c r="H55" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="I55">
         <v>33901</v>
       </c>
       <c r="J55" t="str">
         <v>Lee</v>
       </c>
       <c r="K55" t="str">
         <v>Large</v>
       </c>
       <c r="L55" t="str">
         <v>HUD Public Housing</v>
       </c>
       <c r="M55" t="str">
         <v>Public Housing</v>
       </c>
       <c r="N55">
         <v>101</v>
       </c>
       <c r="O55">
         <v>99</v>
       </c>
-      <c r="Q55">
-[...1 lines deleted...]
-      </c>
       <c r="R55" t="str">
         <v>-</v>
       </c>
       <c r="S55" t="str">
         <v>-</v>
       </c>
       <c r="T55" t="str">
         <v>x</v>
       </c>
       <c r="U55" t="str">
         <v>-</v>
       </c>
       <c r="V55" t="str">
         <v>-</v>
       </c>
       <c r="W55" t="str">
         <v>Elderly;Family</v>
       </c>
       <c r="X55" t="str">
         <v>Ready for Occupancy</v>
       </c>
       <c r="Y55">
         <v>1970</v>
       </c>
       <c r="Z55">
@@ -26336,84 +26303,84 @@
       <c r="T56" t="str">
         <v>-</v>
       </c>
       <c r="U56" t="str">
         <v>-</v>
       </c>
       <c r="V56" t="str">
         <v>-</v>
       </c>
       <c r="W56" t="str">
         <v>Elderly;Link</v>
       </c>
       <c r="X56" t="str">
         <v>Ready for Occupancy</v>
       </c>
       <c r="Y56">
         <v>1998</v>
       </c>
       <c r="Z56">
         <v>1998</v>
       </c>
       <c r="AA56" t="str">
         <v>Non-Profit</v>
       </c>
       <c r="AB56">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="AC56">
         <v>26.60947535</v>
       </c>
       <c r="AD56">
         <v>-81.870304394</v>
       </c>
       <c r="AE56">
         <v>1104</v>
       </c>
       <c r="AF56">
         <v>1</v>
       </c>
       <c r="AG56">
         <v>0</v>
       </c>
       <c r="AH56">
         <v>59</v>
       </c>
       <c r="AI56">
         <v>1</v>
       </c>
       <c r="AJ56">
         <v>0</v>
       </c>
       <c r="AK56">
         <v>0</v>
       </c>
       <c r="AL56" t="str">
         <v>not avail.</v>
       </c>
       <c r="AM56" t="str">
-        <v>National Church Residences of Florida at McGregor Lake Inc 2245  North Bank Drive -  Columbus, OH 43220-  614-273-3583</v>
+        <v>Sandpiper Senior Housing Limited Partnership 2245 North Bank Drive -  Columbus, OH 43220-  614-451-2151</v>
       </c>
       <c r="AN56">
         <v>0</v>
       </c>
       <c r="AO56">
         <v>6</v>
       </c>
       <c r="AP56">
         <v>54</v>
       </c>
       <c r="AQ56">
         <v>0</v>
       </c>
       <c r="AR56">
         <v>0</v>
       </c>
       <c r="AS56" t="str">
         <v>not avail.</v>
       </c>
       <c r="AT56">
         <v>930</v>
       </c>
       <c r="AU56" t="str">
         <v>not avail.</v>
       </c>
@@ -26507,168 +26474,168 @@
       <c r="CA56" t="str">
         <v>-</v>
       </c>
       <c r="CB56" t="str">
         <v>-</v>
       </c>
       <c r="CC56" t="str">
         <v>-</v>
       </c>
       <c r="CD56">
         <v>2024</v>
       </c>
       <c r="CE56" t="str">
         <v>-</v>
       </c>
       <c r="CF56">
         <v>2024</v>
       </c>
       <c r="CG56">
         <v>2024</v>
       </c>
       <c r="CH56" t="str">
         <v>-</v>
       </c>
       <c r="CI56">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="CJ56" t="str">
         <v>-</v>
       </c>
       <c r="CK56" t="str">
         <v>-</v>
       </c>
       <c r="CL56" t="str">
         <v>-</v>
       </c>
       <c r="CM56" t="str">
         <v>-</v>
       </c>
       <c r="CN56" t="str">
         <v>not avail.</v>
       </c>
       <c r="CO56" t="str">
         <v>-</v>
       </c>
       <c r="CP56" t="str">
         <v>not avail.</v>
       </c>
       <c r="CQ56" t="str">
         <v>not avail.</v>
       </c>
       <c r="CR56" t="str">
         <v>-</v>
       </c>
       <c r="CS56" t="str">
         <v>-</v>
       </c>
       <c r="CT56">
-        <v>2025</v>
+        <v>2045</v>
       </c>
       <c r="CU56">
         <v>2039</v>
       </c>
       <c r="CV56" t="str">
         <v>-</v>
       </c>
       <c r="CW56" t="str">
         <v>-</v>
       </c>
       <c r="CX56" t="str">
         <v>-</v>
       </c>
       <c r="CY56" t="str">
         <v>-</v>
       </c>
       <c r="CZ56" t="str">
         <v>-</v>
       </c>
       <c r="DB56" t="str">
         <v>-</v>
       </c>
       <c r="DC56" t="str">
         <v>N</v>
       </c>
       <c r="DD56" t="str">
         <v>N</v>
       </c>
       <c r="DE56">
         <v>1.1</v>
       </c>
       <c r="DF56">
         <v>100</v>
       </c>
       <c r="DG56" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH56">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="DI56">
         <v>-1</v>
       </c>
       <c r="DJ56">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="DK56">
         <v>63</v>
       </c>
       <c r="DL56">
         <v>14709</v>
       </c>
       <c r="DM56">
         <v>-1</v>
       </c>
       <c r="DN56">
         <v>9</v>
       </c>
       <c r="DO56">
         <v>60</v>
       </c>
       <c r="DP56">
         <v>21</v>
       </c>
       <c r="DQ56">
         <v>12</v>
       </c>
       <c r="DR56">
         <v>21</v>
       </c>
       <c r="DS56">
         <v>89</v>
       </c>
       <c r="DT56">
         <v>11</v>
       </c>
       <c r="DU56">
         <v>0</v>
       </c>
       <c r="DV56">
         <v>57</v>
       </c>
       <c r="DW56" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX56">
         <v>0.3</v>
       </c>
       <c r="DY56">
         <v>0.26</v>
       </c>
       <c r="DZ56">
         <v>0.08</v>
       </c>
       <c r="EA56">
         <v>0.73</v>
       </c>
       <c r="EB56">
         <v>0.92</v>
       </c>
       <c r="EC56">
         <v>0.27</v>
       </c>
       <c r="ED56">
         <v>0.5</v>
       </c>
       <c r="EE56">
         <v>0.09</v>
       </c>
@@ -26790,53 +26757,50 @@
       </c>
       <c r="H57" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="I57">
         <v>33916</v>
       </c>
       <c r="J57" t="str">
         <v>Lee</v>
       </c>
       <c r="K57" t="str">
         <v>Large</v>
       </c>
       <c r="L57" t="str">
         <v>HUD Public Housing</v>
       </c>
       <c r="M57" t="str">
         <v>Public Housing</v>
       </c>
       <c r="N57">
         <v>200</v>
       </c>
       <c r="O57">
         <v>195</v>
       </c>
-      <c r="Q57">
-[...1 lines deleted...]
-      </c>
       <c r="R57" t="str">
         <v>-</v>
       </c>
       <c r="S57" t="str">
         <v>-</v>
       </c>
       <c r="T57" t="str">
         <v>x</v>
       </c>
       <c r="U57" t="str">
         <v>-</v>
       </c>
       <c r="V57" t="str">
         <v>-</v>
       </c>
       <c r="W57" t="str">
         <v>Elderly;Family</v>
       </c>
       <c r="X57" t="str">
         <v>Ready for Occupancy</v>
       </c>
       <c r="Y57">
         <v>1963</v>
       </c>
       <c r="Z57">
@@ -27557,51 +27521,51 @@
       </c>
       <c r="FL58" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8392</v>
       </c>
       <c r="B59">
         <v>3677</v>
       </c>
       <c r="C59" t="str">
         <v>-</v>
       </c>
       <c r="D59" t="str">
         <v>-</v>
       </c>
       <c r="E59" t="str">
         <v>not avail.</v>
       </c>
       <c r="F59" t="str">
         <v>Southward Village CNI Phase 4</v>
       </c>
       <c r="G59" t="str">
-        <v>South Street  NW of the intersection of South Stre</v>
+        <v>South Street</v>
       </c>
       <c r="H59" t="str">
         <v>Fort Myers</v>
       </c>
       <c r="J59" t="str">
         <v>Lee</v>
       </c>
       <c r="K59" t="str">
         <v>Large</v>
       </c>
       <c r="L59" t="str">
         <v>FHFC</v>
       </c>
       <c r="M59" t="str">
         <v>Housing Credits 4%;SAIL;State Bonds</v>
       </c>
       <c r="N59">
         <v>143</v>
       </c>
       <c r="O59">
         <v>119</v>
       </c>
       <c r="R59" t="str">
         <v>x</v>
       </c>
@@ -27638,54 +27602,54 @@
       <c r="AE59" t="str">
         <v>not avail.</v>
       </c>
       <c r="AF59" t="str">
         <v>not avail.</v>
       </c>
       <c r="AG59">
         <v>0</v>
       </c>
       <c r="AH59">
         <v>52</v>
       </c>
       <c r="AI59">
         <v>63</v>
       </c>
       <c r="AJ59">
         <v>18</v>
       </c>
       <c r="AK59">
         <v>10</v>
       </c>
       <c r="AN59">
         <v>22</v>
       </c>
       <c r="AO59">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="AP59">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="AQ59">
         <v>4</v>
       </c>
       <c r="AR59">
         <v>0</v>
       </c>
       <c r="AX59" t="str">
         <v>not avail.</v>
       </c>
       <c r="BD59" t="str">
         <v>not avail.</v>
       </c>
       <c r="BH59" t="str">
         <v>x</v>
       </c>
       <c r="BI59" t="str">
         <v>-</v>
       </c>
       <c r="BJ59" t="str">
         <v>x</v>
       </c>
       <c r="BK59" t="str">
         <v>x</v>
       </c>
@@ -28165,96 +28129,96 @@
       <c r="CY60" t="str">
         <v>-</v>
       </c>
       <c r="CZ60" t="str">
         <v>-</v>
       </c>
       <c r="DB60" t="str">
         <v>-</v>
       </c>
       <c r="DC60" t="str">
         <v>N</v>
       </c>
       <c r="DD60" t="str">
         <v>Y</v>
       </c>
       <c r="DE60">
         <v>1</v>
       </c>
       <c r="DF60">
         <v>100</v>
       </c>
       <c r="DG60" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH60">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="DI60">
         <v>-1</v>
       </c>
       <c r="DJ60">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="DK60">
         <v>33</v>
       </c>
       <c r="DL60">
         <v>17939</v>
       </c>
       <c r="DM60">
         <v>-1</v>
       </c>
       <c r="DN60">
         <v>6</v>
       </c>
       <c r="DO60">
         <v>36</v>
       </c>
       <c r="DP60">
         <v>25</v>
       </c>
       <c r="DQ60">
         <v>32</v>
       </c>
       <c r="DR60">
         <v>26</v>
       </c>
       <c r="DS60">
         <v>74</v>
       </c>
       <c r="DT60">
         <v>23</v>
       </c>
       <c r="DU60">
         <v>3</v>
       </c>
       <c r="DV60">
         <v>69</v>
       </c>
       <c r="DW60" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX60">
         <v>0.29</v>
       </c>
       <c r="DY60">
         <v>0.26</v>
       </c>
       <c r="DZ60">
         <v>0.91</v>
       </c>
       <c r="EA60">
         <v>0.73</v>
       </c>
       <c r="EB60">
         <v>0.09</v>
       </c>
       <c r="EC60">
         <v>0.27</v>
       </c>
       <c r="ED60">
         <v>0</v>
       </c>
       <c r="EE60">
         <v>0.09</v>
       </c>
@@ -28596,102 +28560,102 @@
       <c r="CU61" t="str">
         <v>-</v>
       </c>
       <c r="CV61" t="str">
         <v>-</v>
       </c>
       <c r="CW61" t="str">
         <v>-</v>
       </c>
       <c r="CX61" t="str">
         <v>-</v>
       </c>
       <c r="CY61" t="str">
         <v>-</v>
       </c>
       <c r="CZ61" t="str">
         <v>-</v>
       </c>
       <c r="DC61" t="str">
         <v>not avail.</v>
       </c>
       <c r="DD61" t="str">
         <v>N</v>
       </c>
       <c r="DE61">
-        <v>2.92</v>
+        <v>2.83</v>
       </c>
       <c r="DF61">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="DG61">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="DH61" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI61" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ61" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK61" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL61">
-        <v>36149</v>
+        <v>36808</v>
       </c>
       <c r="DM61">
         <v>1</v>
       </c>
       <c r="DN61">
         <v>2</v>
       </c>
       <c r="DO61">
         <v>2</v>
       </c>
       <c r="DP61">
         <v>6</v>
       </c>
       <c r="DQ61">
         <v>89</v>
       </c>
       <c r="DR61">
-        <v>40.01</v>
+        <v>37.26</v>
       </c>
       <c r="DS61">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="DT61">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="DU61">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="DV61">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="DW61" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX61">
         <v>0.14</v>
       </c>
       <c r="DY61">
         <v>0.26</v>
       </c>
       <c r="DZ61">
         <v>0.53</v>
       </c>
       <c r="EA61">
         <v>0.73</v>
       </c>
       <c r="EB61">
         <v>0.47</v>
       </c>
       <c r="EC61">
         <v>0.27</v>
       </c>
       <c r="ED61">
         <v>0</v>
       </c>
@@ -29068,100 +29032,100 @@
       </c>
       <c r="CX62" t="str">
         <v>-</v>
       </c>
       <c r="CY62" t="str">
         <v>-</v>
       </c>
       <c r="CZ62" t="str">
         <v>-</v>
       </c>
       <c r="DB62" t="str">
         <v>-</v>
       </c>
       <c r="DC62" t="str">
         <v>N</v>
       </c>
       <c r="DD62" t="str">
         <v>N</v>
       </c>
       <c r="DE62">
         <v>2.2</v>
       </c>
       <c r="DF62">
         <v>14</v>
       </c>
-      <c r="DG62">
-        <v>60</v>
+      <c r="DG62" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DH62">
         <v>6</v>
       </c>
       <c r="DI62">
         <v>2</v>
       </c>
       <c r="DJ62">
-        <v>61</v>
+        <v>-1</v>
       </c>
       <c r="DK62">
         <v>31</v>
       </c>
       <c r="DL62">
         <v>15211</v>
       </c>
       <c r="DM62">
         <v>7</v>
       </c>
       <c r="DN62">
         <v>11</v>
       </c>
       <c r="DO62">
         <v>27</v>
       </c>
       <c r="DP62">
         <v>15</v>
       </c>
       <c r="DQ62">
         <v>24</v>
       </c>
       <c r="DR62">
         <v>19</v>
       </c>
       <c r="DS62">
         <v>80</v>
       </c>
       <c r="DT62">
         <v>18</v>
       </c>
       <c r="DU62">
         <v>2</v>
       </c>
       <c r="DV62">
         <v>88</v>
       </c>
       <c r="DW62" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX62">
         <v>0.3</v>
       </c>
       <c r="DY62">
         <v>0.26</v>
       </c>
       <c r="DZ62">
         <v>0.08</v>
       </c>
       <c r="EA62">
         <v>0.73</v>
       </c>
       <c r="EB62">
         <v>0.92</v>
       </c>
       <c r="EC62">
         <v>0.27</v>
       </c>
       <c r="ED62">
         <v>0.5</v>
       </c>
       <c r="EE62">
         <v>0.09</v>
       </c>
@@ -29545,96 +29509,96 @@
       <c r="CY63" t="str">
         <v>-</v>
       </c>
       <c r="CZ63" t="str">
         <v>-</v>
       </c>
       <c r="DB63" t="str">
         <v>-</v>
       </c>
       <c r="DC63" t="str">
         <v>N</v>
       </c>
       <c r="DD63" t="str">
         <v>N</v>
       </c>
       <c r="DE63">
         <v>1.1</v>
       </c>
       <c r="DF63">
         <v>100</v>
       </c>
       <c r="DG63" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH63">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="DI63">
         <v>-1</v>
       </c>
       <c r="DJ63">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="DK63">
         <v>42</v>
       </c>
       <c r="DL63">
         <v>16473</v>
       </c>
       <c r="DM63">
         <v>3</v>
       </c>
       <c r="DN63">
         <v>3</v>
       </c>
       <c r="DO63">
         <v>52</v>
       </c>
       <c r="DP63">
         <v>17</v>
       </c>
       <c r="DQ63">
         <v>25</v>
       </c>
       <c r="DR63">
         <v>23</v>
       </c>
       <c r="DS63">
         <v>78</v>
       </c>
       <c r="DT63">
         <v>22</v>
       </c>
       <c r="DU63">
         <v>0</v>
       </c>
       <c r="DV63">
         <v>64</v>
       </c>
       <c r="DW63" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX63">
         <v>0.34</v>
       </c>
       <c r="DY63">
         <v>0.26</v>
       </c>
       <c r="DZ63">
         <v>0.96</v>
       </c>
       <c r="EA63">
         <v>0.73</v>
       </c>
       <c r="EB63">
         <v>0.04</v>
       </c>
       <c r="EC63">
         <v>0.27</v>
       </c>
       <c r="ED63">
         <v>0.04</v>
       </c>
       <c r="EE63">
         <v>0.09</v>
       </c>
@@ -29966,50 +29930,56 @@
       </c>
       <c r="CS64" t="str">
         <v>-</v>
       </c>
       <c r="CT64" t="str">
         <v>-</v>
       </c>
       <c r="CU64" t="str">
         <v>-</v>
       </c>
       <c r="CV64" t="str">
         <v>-</v>
       </c>
       <c r="CW64" t="str">
         <v>-</v>
       </c>
       <c r="CX64" t="str">
         <v>-</v>
       </c>
       <c r="CY64" t="str">
         <v>-</v>
       </c>
       <c r="CZ64" t="str">
         <v>-</v>
       </c>
+      <c r="DC64" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DD64" t="str">
+        <v>Y</v>
+      </c>
       <c r="DG64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DN64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DO64" t="str">
@@ -30283,50 +30253,56 @@
       </c>
       <c r="CS65" t="str">
         <v>-</v>
       </c>
       <c r="CT65" t="str">
         <v>-</v>
       </c>
       <c r="CU65" t="str">
         <v>-</v>
       </c>
       <c r="CV65" t="str">
         <v>-</v>
       </c>
       <c r="CW65" t="str">
         <v>-</v>
       </c>
       <c r="CX65" t="str">
         <v>-</v>
       </c>
       <c r="CY65" t="str">
         <v>-</v>
       </c>
       <c r="CZ65" t="str">
         <v>-</v>
       </c>
+      <c r="DC65" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DD65" t="str">
+        <v>Y</v>
+      </c>
       <c r="DG65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DN65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DO65" t="str">
@@ -30615,142 +30591,142 @@
       </c>
       <c r="CI66" t="str">
         <v>-</v>
       </c>
       <c r="CJ66" t="str">
         <v>-</v>
       </c>
       <c r="CK66" t="str">
         <v>-</v>
       </c>
       <c r="CL66" t="str">
         <v>-</v>
       </c>
       <c r="CM66" t="str">
         <v>-</v>
       </c>
       <c r="CN66">
         <v>2030</v>
       </c>
       <c r="CO66" t="str">
         <v>-</v>
       </c>
       <c r="CP66" t="str">
         <v>-</v>
       </c>
-      <c r="CQ66" t="str">
-        <v>not avail.</v>
+      <c r="CQ66">
+        <v>2030</v>
       </c>
       <c r="CR66" t="str">
         <v>-</v>
       </c>
       <c r="CS66" t="str">
         <v>-</v>
       </c>
       <c r="CT66" t="str">
         <v>-</v>
       </c>
       <c r="CU66" t="str">
         <v>-</v>
       </c>
       <c r="CV66" t="str">
         <v>-</v>
       </c>
       <c r="CW66" t="str">
         <v>-</v>
       </c>
       <c r="CX66" t="str">
         <v>-</v>
       </c>
       <c r="CY66" t="str">
         <v>-</v>
       </c>
       <c r="CZ66" t="str">
         <v>-</v>
       </c>
       <c r="DB66" t="str">
         <v>N</v>
       </c>
       <c r="DC66" t="str">
         <v>N</v>
       </c>
       <c r="DD66" t="str">
         <v>N</v>
       </c>
       <c r="DE66">
-        <v>2.48</v>
+        <v>2.44</v>
       </c>
       <c r="DF66">
         <v>10</v>
       </c>
       <c r="DG66">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="DH66" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI66" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ66" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK66" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL66">
-        <v>34144</v>
+        <v>34556</v>
       </c>
       <c r="DM66">
         <v>0</v>
       </c>
       <c r="DN66">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="DO66">
         <v>4</v>
       </c>
       <c r="DP66">
         <v>4</v>
       </c>
       <c r="DQ66">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="DR66">
-        <v>39.35</v>
+        <v>36.45</v>
       </c>
       <c r="DS66">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="DT66">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="DU66">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="DV66">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="DW66" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX66">
         <v>0.17</v>
       </c>
       <c r="DY66">
         <v>0.26</v>
       </c>
       <c r="DZ66">
         <v>0.12</v>
       </c>
       <c r="EA66">
         <v>0.73</v>
       </c>
       <c r="EB66">
         <v>0.88</v>
       </c>
       <c r="EC66">
         <v>0.27</v>
       </c>
       <c r="ED66">
         <v>0.3</v>
       </c>
@@ -31106,142 +31082,142 @@
       </c>
       <c r="CI67" t="str">
         <v>-</v>
       </c>
       <c r="CJ67" t="str">
         <v>-</v>
       </c>
       <c r="CK67" t="str">
         <v>-</v>
       </c>
       <c r="CL67" t="str">
         <v>-</v>
       </c>
       <c r="CM67" t="str">
         <v>-</v>
       </c>
       <c r="CN67">
         <v>2053</v>
       </c>
       <c r="CO67" t="str">
         <v>-</v>
       </c>
       <c r="CP67" t="str">
         <v>-</v>
       </c>
-      <c r="CQ67" t="str">
-        <v>not avail.</v>
+      <c r="CQ67">
+        <v>2053</v>
       </c>
       <c r="CR67" t="str">
         <v>-</v>
       </c>
       <c r="CS67" t="str">
         <v>-</v>
       </c>
       <c r="CT67" t="str">
         <v>-</v>
       </c>
       <c r="CU67" t="str">
         <v>-</v>
       </c>
       <c r="CV67" t="str">
         <v>-</v>
       </c>
       <c r="CW67" t="str">
         <v>-</v>
       </c>
       <c r="CX67" t="str">
         <v>-</v>
       </c>
       <c r="CY67" t="str">
         <v>-</v>
       </c>
       <c r="CZ67" t="str">
         <v>-</v>
       </c>
       <c r="DB67" t="str">
         <v>N</v>
       </c>
       <c r="DC67" t="str">
         <v>N</v>
       </c>
       <c r="DD67" t="str">
         <v>N</v>
       </c>
       <c r="DE67">
-        <v>2.38</v>
+        <v>2.32</v>
       </c>
       <c r="DF67">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="DG67">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="DH67" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI67" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ67" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK67" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL67">
-        <v>29115</v>
+        <v>30214</v>
       </c>
       <c r="DM67">
         <v>0</v>
       </c>
       <c r="DN67">
         <v>4</v>
       </c>
       <c r="DO67">
         <v>11</v>
       </c>
       <c r="DP67">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="DQ67">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="DR67">
-        <v>34.14</v>
+        <v>32.33</v>
       </c>
       <c r="DS67">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="DT67">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="DU67">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="DV67">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="DW67" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX67">
         <v>0.17</v>
       </c>
       <c r="DY67">
         <v>0.26</v>
       </c>
       <c r="DZ67">
         <v>0.12</v>
       </c>
       <c r="EA67">
         <v>0.73</v>
       </c>
       <c r="EB67">
         <v>0.88</v>
       </c>
       <c r="EC67">
         <v>0.27</v>
       </c>
       <c r="ED67">
         <v>0.3</v>
       </c>
@@ -31640,96 +31616,96 @@
       <c r="CY68" t="str">
         <v>-</v>
       </c>
       <c r="CZ68" t="str">
         <v>-</v>
       </c>
       <c r="DB68" t="str">
         <v>-</v>
       </c>
       <c r="DC68" t="str">
         <v>N</v>
       </c>
       <c r="DD68" t="str">
         <v>N</v>
       </c>
       <c r="DE68">
         <v>1.4</v>
       </c>
       <c r="DF68">
         <v>31</v>
       </c>
       <c r="DG68" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH68">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="DI68">
         <v>-1</v>
       </c>
       <c r="DJ68">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="DK68">
         <v>62</v>
       </c>
       <c r="DL68">
         <v>15588</v>
       </c>
       <c r="DM68">
         <v>-1</v>
       </c>
       <c r="DN68">
         <v>8</v>
       </c>
       <c r="DO68">
         <v>62</v>
       </c>
       <c r="DP68">
         <v>8</v>
       </c>
       <c r="DQ68">
         <v>24</v>
       </c>
       <c r="DR68">
         <v>20</v>
       </c>
       <c r="DS68">
         <v>85</v>
       </c>
       <c r="DT68">
         <v>15</v>
       </c>
       <c r="DU68">
         <v>0</v>
       </c>
       <c r="DV68">
         <v>13</v>
       </c>
       <c r="DW68" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX68">
         <v>0.09</v>
       </c>
       <c r="DY68">
         <v>0.26</v>
       </c>
       <c r="DZ68">
         <v>0.71</v>
       </c>
       <c r="EA68">
         <v>0.73</v>
       </c>
       <c r="EB68">
         <v>0.29</v>
       </c>
       <c r="EC68">
         <v>0.27</v>
       </c>
       <c r="ED68">
         <v>0</v>
       </c>
       <c r="EE68">
         <v>0.09</v>
       </c>
@@ -32122,90 +32098,90 @@
       <c r="DB69" t="str">
         <v>-</v>
       </c>
       <c r="DC69" t="str">
         <v>Y</v>
       </c>
       <c r="DD69" t="str">
         <v>N</v>
       </c>
       <c r="DE69">
         <v>1.1</v>
       </c>
       <c r="DF69">
         <v>75</v>
       </c>
       <c r="DG69" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH69">
         <v>58</v>
       </c>
       <c r="DI69">
         <v>-1</v>
       </c>
       <c r="DJ69">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="DK69">
         <v>33</v>
       </c>
       <c r="DL69">
         <v>13966</v>
       </c>
       <c r="DM69">
         <v>-1</v>
       </c>
       <c r="DN69">
         <v>-1</v>
       </c>
       <c r="DO69">
         <v>67</v>
       </c>
       <c r="DP69">
         <v>25</v>
       </c>
       <c r="DQ69">
         <v>8</v>
       </c>
       <c r="DR69">
         <v>19</v>
       </c>
       <c r="DS69">
         <v>100</v>
       </c>
       <c r="DT69">
         <v>0</v>
       </c>
       <c r="DU69">
         <v>0</v>
       </c>
       <c r="DV69">
         <v>12</v>
       </c>
       <c r="DW69" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX69">
         <v>0.07</v>
       </c>
       <c r="DY69">
         <v>0.26</v>
       </c>
       <c r="DZ69">
         <v>0.55</v>
       </c>
       <c r="EA69">
         <v>0.73</v>
       </c>
       <c r="EB69">
         <v>0.45</v>
       </c>
       <c r="EC69">
         <v>0.27</v>
       </c>
       <c r="ED69">
         <v>0</v>
       </c>
       <c r="EE69">
         <v>0.09</v>
       </c>
@@ -32598,96 +32574,96 @@
       <c r="CY70" t="str">
         <v>-</v>
       </c>
       <c r="CZ70" t="str">
         <v>-</v>
       </c>
       <c r="DB70" t="str">
         <v>-</v>
       </c>
       <c r="DC70" t="str">
         <v>N</v>
       </c>
       <c r="DD70" t="str">
         <v>N</v>
       </c>
       <c r="DE70">
         <v>1.1</v>
       </c>
       <c r="DF70">
         <v>100</v>
       </c>
       <c r="DG70" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH70">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="DI70">
         <v>-1</v>
       </c>
       <c r="DJ70">
         <v>2</v>
       </c>
       <c r="DK70">
         <v>50</v>
       </c>
       <c r="DL70">
         <v>13780</v>
       </c>
       <c r="DM70">
         <v>2</v>
       </c>
       <c r="DN70">
         <v>4</v>
       </c>
       <c r="DO70">
         <v>69</v>
       </c>
       <c r="DP70">
         <v>13</v>
       </c>
       <c r="DQ70">
         <v>12</v>
       </c>
       <c r="DR70">
         <v>19</v>
       </c>
       <c r="DS70">
         <v>90</v>
       </c>
       <c r="DT70">
         <v>10</v>
       </c>
       <c r="DU70">
         <v>0</v>
       </c>
       <c r="DV70">
         <v>52</v>
       </c>
       <c r="DW70" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX70">
         <v>0.29</v>
       </c>
       <c r="DY70">
         <v>0.26</v>
       </c>
       <c r="DZ70">
         <v>0.69</v>
       </c>
       <c r="EA70">
         <v>0.73</v>
       </c>
       <c r="EB70">
         <v>0.31</v>
       </c>
       <c r="EC70">
         <v>0.27</v>
       </c>
       <c r="ED70">
         <v>0</v>
       </c>
       <c r="EE70">
         <v>0.09</v>
       </c>
@@ -33429,61 +33405,61 @@
       </c>
       <c r="CF72">
         <v>2024</v>
       </c>
       <c r="CG72">
         <v>2024</v>
       </c>
       <c r="CH72" t="str">
         <v>-</v>
       </c>
       <c r="CI72" t="str">
         <v>-</v>
       </c>
       <c r="CJ72" t="str">
         <v>-</v>
       </c>
       <c r="CK72" t="str">
         <v>-</v>
       </c>
       <c r="CL72" t="str">
         <v>-</v>
       </c>
       <c r="CM72" t="str">
         <v>-</v>
       </c>
-      <c r="CN72" t="str">
-        <v>not avail.</v>
+      <c r="CN72">
+        <v>2076</v>
       </c>
       <c r="CO72" t="str">
         <v>-</v>
       </c>
-      <c r="CP72" t="str">
-[...3 lines deleted...]
-        <v>not avail.</v>
+      <c r="CP72">
+        <v>2076</v>
+      </c>
+      <c r="CQ72">
+        <v>2076</v>
       </c>
       <c r="CR72" t="str">
         <v>-</v>
       </c>
       <c r="CS72" t="str">
         <v>-</v>
       </c>
       <c r="CT72" t="str">
         <v>-</v>
       </c>
       <c r="CU72" t="str">
         <v>-</v>
       </c>
       <c r="CV72" t="str">
         <v>-</v>
       </c>
       <c r="CW72" t="str">
         <v>-</v>
       </c>
       <c r="CX72" t="str">
         <v>-</v>
       </c>
       <c r="CY72" t="str">
         <v>-</v>
       </c>
@@ -33903,102 +33879,102 @@
       <c r="CV73" t="str">
         <v>-</v>
       </c>
       <c r="CW73" t="str">
         <v>-</v>
       </c>
       <c r="CX73" t="str">
         <v>-</v>
       </c>
       <c r="CY73" t="str">
         <v>-</v>
       </c>
       <c r="CZ73" t="str">
         <v>-</v>
       </c>
       <c r="DB73" t="str">
         <v>N</v>
       </c>
       <c r="DC73" t="str">
         <v>N</v>
       </c>
       <c r="DD73" t="str">
         <v>N</v>
       </c>
       <c r="DE73">
-        <v>1.3</v>
+        <v>1.27</v>
       </c>
       <c r="DF73">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="DG73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="DH73" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI73" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ73" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK73" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL73">
-        <v>23167</v>
+        <v>24461</v>
       </c>
       <c r="DM73">
         <v>0</v>
       </c>
       <c r="DN73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DO73">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="DP73">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="DQ73">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="DR73">
-        <v>30.78</v>
+        <v>29.79</v>
       </c>
       <c r="DS73">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="DT73">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="DU73">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="DV73">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="DW73" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX73">
         <v>0.08</v>
       </c>
       <c r="DY73">
         <v>0.26</v>
       </c>
       <c r="DZ73">
         <v>0.76</v>
       </c>
       <c r="EA73">
         <v>0.73</v>
       </c>
       <c r="EB73">
         <v>0.24</v>
       </c>
       <c r="EC73">
         <v>0.27</v>
       </c>
       <c r="ED73">
         <v>0</v>
       </c>
@@ -34073,55 +34049,55 @@
       </c>
       <c r="FB73">
         <v>0</v>
       </c>
       <c r="FC73">
         <v>335000</v>
       </c>
       <c r="FD73">
         <v>36.07</v>
       </c>
       <c r="FE73">
         <v>21.37</v>
       </c>
       <c r="FF73">
         <v>33.1</v>
       </c>
       <c r="FG73">
         <v>46.41</v>
       </c>
       <c r="FH73">
         <v>141740</v>
       </c>
       <c r="FI73">
         <v>4</v>
       </c>
-      <c r="FJ73" t="str">
-        <v>not avail.</v>
+      <c r="FJ73">
+        <v>81</v>
       </c>
       <c r="FK73" t="str">
-        <v>not avail.</v>
+        <v>2026-01-07</v>
       </c>
       <c r="FL73" t="str">
         <v>New Construction</v>
       </c>
       <c r="FM73" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6794</v>
       </c>
       <c r="B74">
         <v>1795</v>
       </c>
       <c r="C74">
         <v>800252011</v>
       </c>
       <c r="D74" t="str">
         <v>-</v>
       </c>
       <c r="E74">
         <v>30442716000000020</v>
       </c>
       <c r="F74" t="str">
@@ -34397,102 +34373,102 @@
       <c r="CV74" t="str">
         <v>-</v>
       </c>
       <c r="CW74" t="str">
         <v>-</v>
       </c>
       <c r="CX74" t="str">
         <v>-</v>
       </c>
       <c r="CY74" t="str">
         <v>-</v>
       </c>
       <c r="CZ74" t="str">
         <v>-</v>
       </c>
       <c r="DB74" t="str">
         <v>N</v>
       </c>
       <c r="DC74" t="str">
         <v>N</v>
       </c>
       <c r="DD74" t="str">
         <v>N</v>
       </c>
       <c r="DE74">
-        <v>1.3</v>
+        <v>1.27</v>
       </c>
       <c r="DF74">
+        <v>75</v>
+      </c>
+      <c r="DG74">
+        <v>0</v>
+      </c>
+      <c r="DH74" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DI74" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DJ74" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DK74" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DL74">
+        <v>19143</v>
+      </c>
+      <c r="DM74">
+        <v>4</v>
+      </c>
+      <c r="DN74">
+        <v>14</v>
+      </c>
+      <c r="DO74">
+        <v>22</v>
+      </c>
+      <c r="DP74">
+        <v>22</v>
+      </c>
+      <c r="DQ74">
+        <v>39</v>
+      </c>
+      <c r="DR74">
+        <v>23.27</v>
+      </c>
+      <c r="DS74">
         <v>73</v>
       </c>
-      <c r="DG74">
-[...37 lines deleted...]
-      </c>
       <c r="DT74">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="DU74">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="DV74">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="DW74" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX74">
         <v>0.08</v>
       </c>
       <c r="DY74">
         <v>0.26</v>
       </c>
       <c r="DZ74">
         <v>0.76</v>
       </c>
       <c r="EA74">
         <v>0.73</v>
       </c>
       <c r="EB74">
         <v>0.24</v>
       </c>
       <c r="EC74">
         <v>0.27</v>
       </c>
       <c r="ED74">
         <v>0</v>
       </c>
@@ -34567,55 +34543,55 @@
       </c>
       <c r="FB74">
         <v>0</v>
       </c>
       <c r="FC74">
         <v>335000</v>
       </c>
       <c r="FD74">
         <v>36.07</v>
       </c>
       <c r="FE74">
         <v>21.37</v>
       </c>
       <c r="FF74">
         <v>33.1</v>
       </c>
       <c r="FG74">
         <v>46.41</v>
       </c>
       <c r="FH74">
         <v>88069</v>
       </c>
       <c r="FI74">
         <v>3</v>
       </c>
-      <c r="FJ74" t="str">
-        <v>not avail.</v>
+      <c r="FJ74">
+        <v>91</v>
       </c>
       <c r="FK74" t="str">
-        <v>not avail.</v>
+        <v>2026-01-08</v>
       </c>
       <c r="FL74" t="str">
         <v>New Construction</v>
       </c>
       <c r="FM74" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1858</v>
       </c>
       <c r="B75">
         <v>3216</v>
       </c>
       <c r="C75">
         <v>800004353</v>
       </c>
       <c r="D75" t="str">
         <v>-</v>
       </c>
       <c r="E75">
         <v>10442428000000010</v>
       </c>
       <c r="F75" t="str">
@@ -34899,91 +34875,85 @@
       </c>
       <c r="CV75" t="str">
         <v>-</v>
       </c>
       <c r="CW75" t="str">
         <v>-</v>
       </c>
       <c r="CX75" t="str">
         <v>-</v>
       </c>
       <c r="CY75" t="str">
         <v>-</v>
       </c>
       <c r="CZ75" t="str">
         <v>-</v>
       </c>
       <c r="DB75" t="str">
         <v>-</v>
       </c>
       <c r="DC75" t="str">
         <v>N</v>
       </c>
       <c r="DD75" t="str">
         <v>N</v>
       </c>
-      <c r="DE75">
-[...6 lines deleted...]
-        <v>not avail.</v>
+      <c r="DG75">
+        <v>0</v>
       </c>
       <c r="DH75">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="DI75">
         <v>-1</v>
       </c>
       <c r="DJ75">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="DK75">
         <v>54</v>
       </c>
-      <c r="DL75">
-        <v>14802</v>
+      <c r="DL75" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM75">
         <v>2</v>
       </c>
       <c r="DN75">
         <v>-1</v>
       </c>
       <c r="DO75">
         <v>60</v>
       </c>
       <c r="DP75">
         <v>21</v>
       </c>
       <c r="DQ75">
         <v>16</v>
       </c>
-      <c r="DR75">
-        <v>21</v>
+      <c r="DR75" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS75">
         <v>88</v>
       </c>
       <c r="DT75">
         <v>12</v>
       </c>
       <c r="DU75">
         <v>0</v>
       </c>
       <c r="DV75">
         <v>81</v>
       </c>
       <c r="DW75" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX75">
         <v>0.34</v>
       </c>
       <c r="DY75">
         <v>0.26</v>
       </c>
       <c r="DZ75">
         <v>0.73</v>
       </c>
@@ -35394,99 +35364,99 @@
       <c r="CV76" t="str">
         <v>-</v>
       </c>
       <c r="CW76" t="str">
         <v>-</v>
       </c>
       <c r="CX76" t="str">
         <v>-</v>
       </c>
       <c r="CY76" t="str">
         <v>-</v>
       </c>
       <c r="CZ76" t="str">
         <v>-</v>
       </c>
       <c r="DB76" t="str">
         <v>N</v>
       </c>
       <c r="DC76" t="str">
         <v>Y</v>
       </c>
       <c r="DD76" t="str">
         <v>N</v>
       </c>
       <c r="DE76">
-        <v>2</v>
+        <v>2.03</v>
       </c>
       <c r="DF76">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="DG76">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="DH76" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI76" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ76" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK76" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL76">
-        <v>30652</v>
+        <v>31137</v>
       </c>
       <c r="DM76">
         <v>0</v>
       </c>
       <c r="DN76">
         <v>3</v>
       </c>
       <c r="DO76">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="DP76">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="DQ76">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="DR76">
-        <v>37.11</v>
+        <v>34.34</v>
       </c>
       <c r="DS76">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="DT76">
         <v>57</v>
       </c>
       <c r="DU76">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="DV76">
         <v>35</v>
       </c>
       <c r="DW76" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX76">
         <v>0.08</v>
       </c>
       <c r="DY76">
         <v>0.26</v>
       </c>
       <c r="DZ76">
         <v>0.61</v>
       </c>
       <c r="EA76">
         <v>0.73</v>
       </c>
       <c r="EB76">
         <v>0.39</v>
       </c>
       <c r="EC76">
         <v>0.27</v>
       </c>
@@ -35819,168 +35789,168 @@
       <c r="CA77" t="str">
         <v>-</v>
       </c>
       <c r="CB77" t="str">
         <v>-</v>
       </c>
       <c r="CC77" t="str">
         <v>-</v>
       </c>
       <c r="CD77" t="str">
         <v>-</v>
       </c>
       <c r="CE77" t="str">
         <v>-</v>
       </c>
       <c r="CF77" t="str">
         <v>-</v>
       </c>
       <c r="CG77" t="str">
         <v>-</v>
       </c>
       <c r="CH77" t="str">
         <v>-</v>
       </c>
       <c r="CI77">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="CJ77" t="str">
         <v>-</v>
       </c>
       <c r="CK77" t="str">
         <v>-</v>
       </c>
       <c r="CL77" t="str">
         <v>-</v>
       </c>
       <c r="CM77" t="str">
         <v>-</v>
       </c>
       <c r="CN77" t="str">
         <v>-</v>
       </c>
       <c r="CO77" t="str">
         <v>-</v>
       </c>
       <c r="CP77" t="str">
         <v>-</v>
       </c>
       <c r="CQ77" t="str">
         <v>-</v>
       </c>
       <c r="CR77" t="str">
         <v>-</v>
       </c>
       <c r="CS77" t="str">
         <v>-</v>
       </c>
       <c r="CT77">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="CU77" t="str">
         <v>-</v>
       </c>
       <c r="CV77" t="str">
         <v>-</v>
       </c>
       <c r="CW77">
         <v>2037</v>
       </c>
       <c r="CX77" t="str">
         <v>-</v>
       </c>
       <c r="CY77" t="str">
         <v>-</v>
       </c>
       <c r="CZ77" t="str">
         <v>-</v>
       </c>
       <c r="DB77" t="str">
         <v>-</v>
       </c>
       <c r="DC77" t="str">
         <v>N</v>
       </c>
       <c r="DD77" t="str">
         <v>N</v>
       </c>
       <c r="DE77">
         <v>1</v>
       </c>
       <c r="DF77">
         <v>36</v>
       </c>
       <c r="DG77" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH77">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="DI77">
         <v>-1</v>
       </c>
       <c r="DJ77">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="DK77">
         <v>14</v>
       </c>
       <c r="DL77">
         <v>17110</v>
       </c>
       <c r="DM77">
         <v>-1</v>
       </c>
       <c r="DN77">
         <v>7</v>
       </c>
       <c r="DO77">
         <v>43</v>
       </c>
       <c r="DP77">
         <v>21</v>
       </c>
       <c r="DQ77">
         <v>28</v>
       </c>
       <c r="DR77">
         <v>24</v>
       </c>
       <c r="DS77">
         <v>71</v>
       </c>
       <c r="DT77">
         <v>29</v>
       </c>
       <c r="DU77">
         <v>0</v>
       </c>
       <c r="DV77">
         <v>14</v>
       </c>
       <c r="DW77" t="str">
-        <v>HUD Picture of Subsidized Households</v>
+        <v>not avail.</v>
       </c>
       <c r="DX77">
         <v>0.29</v>
       </c>
       <c r="DY77">
         <v>0.26</v>
       </c>
       <c r="DZ77">
         <v>0.69</v>
       </c>
       <c r="EA77">
         <v>0.73</v>
       </c>
       <c r="EB77">
         <v>0.31</v>
       </c>
       <c r="EC77">
         <v>0.27</v>
       </c>
       <c r="ED77">
         <v>0</v>
       </c>
       <c r="EE77">
         <v>0.09</v>
       </c>
@@ -36367,99 +36337,99 @@
       <c r="CW78" t="str">
         <v>-</v>
       </c>
       <c r="CX78" t="str">
         <v>-</v>
       </c>
       <c r="CY78" t="str">
         <v>-</v>
       </c>
       <c r="CZ78">
         <v>2044</v>
       </c>
       <c r="DB78" t="str">
         <v>-</v>
       </c>
       <c r="DC78" t="str">
         <v>Y</v>
       </c>
       <c r="DD78" t="str">
         <v>N</v>
       </c>
       <c r="DE78">
         <v>1.28</v>
       </c>
       <c r="DF78">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="DG78">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="DH78">
         <v>52</v>
       </c>
       <c r="DI78">
         <v>0</v>
       </c>
       <c r="DJ78">
         <v>7</v>
       </c>
       <c r="DK78">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="DL78">
-        <v>15442</v>
+        <v>16195</v>
       </c>
       <c r="DM78">
         <v>1</v>
       </c>
       <c r="DN78">
         <v>49</v>
       </c>
       <c r="DO78">
         <v>29</v>
       </c>
       <c r="DP78">
         <v>11</v>
       </c>
       <c r="DQ78">
         <v>10</v>
       </c>
       <c r="DR78">
         <v>29</v>
       </c>
       <c r="DS78" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT78" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU78" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV78">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="DW78" t="str">
         <v>RD Multi Family Tenant Report</v>
       </c>
       <c r="DX78">
         <v>0.07</v>
       </c>
       <c r="DY78">
         <v>0.26</v>
       </c>
       <c r="DZ78">
         <v>0.55</v>
       </c>
       <c r="EA78">
         <v>0.73</v>
       </c>
       <c r="EB78">
         <v>0.45</v>
       </c>
       <c r="EC78">
         <v>0.27</v>
       </c>
       <c r="ED78">
         <v>0</v>
       </c>
@@ -36845,100 +36815,94 @@
       </c>
       <c r="CV79" t="str">
         <v>-</v>
       </c>
       <c r="CW79" t="str">
         <v>-</v>
       </c>
       <c r="CX79" t="str">
         <v>-</v>
       </c>
       <c r="CY79" t="str">
         <v>-</v>
       </c>
       <c r="CZ79" t="str">
         <v>-</v>
       </c>
       <c r="DB79" t="str">
         <v>-</v>
       </c>
       <c r="DC79" t="str">
         <v>Y</v>
       </c>
       <c r="DD79" t="str">
         <v>N</v>
       </c>
-      <c r="DE79">
+      <c r="DG79" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DH79">
         <v>-4</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
       <c r="DI79">
         <v>-4</v>
       </c>
       <c r="DJ79">
         <v>-4</v>
       </c>
       <c r="DK79">
         <v>-4</v>
       </c>
-      <c r="DL79">
-        <v>-4</v>
+      <c r="DL79" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM79">
         <v>-4</v>
       </c>
       <c r="DN79">
         <v>-4</v>
       </c>
       <c r="DO79">
         <v>-4</v>
       </c>
       <c r="DP79">
         <v>-4</v>
       </c>
       <c r="DQ79">
         <v>0</v>
       </c>
-      <c r="DR79">
-        <v>-4</v>
+      <c r="DR79" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS79">
         <v>-4</v>
       </c>
       <c r="DT79">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="DU79">
-        <v>-4</v>
+        <v>104</v>
       </c>
       <c r="DV79">
         <v>-4</v>
       </c>
       <c r="DW79" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX79">
         <v>0.07</v>
       </c>
       <c r="DY79">
         <v>0.26</v>
       </c>
       <c r="DZ79">
         <v>0.55</v>
       </c>
       <c r="EA79">
         <v>0.73</v>
       </c>
       <c r="EB79">
         <v>0.45</v>
       </c>
       <c r="EC79">
         <v>0.27</v>
       </c>
@@ -37327,91 +37291,85 @@
       </c>
       <c r="CV80" t="str">
         <v>-</v>
       </c>
       <c r="CW80" t="str">
         <v>-</v>
       </c>
       <c r="CX80" t="str">
         <v>-</v>
       </c>
       <c r="CY80" t="str">
         <v>-</v>
       </c>
       <c r="CZ80" t="str">
         <v>-</v>
       </c>
       <c r="DB80" t="str">
         <v>-</v>
       </c>
       <c r="DC80" t="str">
         <v>Y</v>
       </c>
       <c r="DD80" t="str">
         <v>N</v>
       </c>
-      <c r="DE80">
-[...4 lines deleted...]
-      </c>
       <c r="DG80" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH80">
         <v>9</v>
       </c>
       <c r="DI80">
         <v>-1</v>
       </c>
       <c r="DJ80">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="DK80">
         <v>86</v>
       </c>
-      <c r="DL80">
-        <v>14272</v>
+      <c r="DL80" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM80">
         <v>-1</v>
       </c>
       <c r="DN80">
         <v>3</v>
       </c>
       <c r="DO80">
         <v>60</v>
       </c>
       <c r="DP80">
         <v>34</v>
       </c>
       <c r="DQ80">
         <v>3</v>
       </c>
-      <c r="DR80">
-        <v>20</v>
+      <c r="DR80" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS80">
         <v>100</v>
       </c>
       <c r="DT80">
         <v>0</v>
       </c>
       <c r="DU80">
         <v>0</v>
       </c>
       <c r="DV80">
         <v>35</v>
       </c>
       <c r="DW80" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX80">
         <v>0.07</v>
       </c>
       <c r="DY80">
         <v>0.26</v>
       </c>
       <c r="DZ80">
         <v>0.55</v>
       </c>
@@ -37747,153 +37705,147 @@
       <c r="CA81" t="str">
         <v>-</v>
       </c>
       <c r="CB81" t="str">
         <v>-</v>
       </c>
       <c r="CC81" t="str">
         <v>-</v>
       </c>
       <c r="CD81" t="str">
         <v>-</v>
       </c>
       <c r="CE81" t="str">
         <v>-</v>
       </c>
       <c r="CF81" t="str">
         <v>-</v>
       </c>
       <c r="CG81" t="str">
         <v>-</v>
       </c>
       <c r="CH81" t="str">
         <v>-</v>
       </c>
       <c r="CI81">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="CJ81" t="str">
         <v>-</v>
       </c>
       <c r="CK81" t="str">
         <v>-</v>
       </c>
       <c r="CL81" t="str">
         <v>-</v>
       </c>
       <c r="CM81" t="str">
         <v>-</v>
       </c>
       <c r="CN81" t="str">
         <v>-</v>
       </c>
       <c r="CO81" t="str">
         <v>-</v>
       </c>
       <c r="CP81" t="str">
         <v>-</v>
       </c>
       <c r="CQ81" t="str">
         <v>-</v>
       </c>
       <c r="CR81" t="str">
         <v>-</v>
       </c>
       <c r="CS81" t="str">
         <v>-</v>
       </c>
       <c r="CT81">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="CU81" t="str">
         <v>-</v>
       </c>
       <c r="CV81" t="str">
         <v>-</v>
       </c>
       <c r="CW81">
         <v>2047</v>
       </c>
       <c r="CX81" t="str">
         <v>-</v>
       </c>
       <c r="CY81" t="str">
         <v>-</v>
       </c>
       <c r="CZ81" t="str">
         <v>-</v>
       </c>
       <c r="DB81" t="str">
         <v>-</v>
       </c>
       <c r="DC81" t="str">
         <v>Y</v>
       </c>
       <c r="DD81" t="str">
         <v>N</v>
       </c>
-      <c r="DE81">
-[...4 lines deleted...]
-      </c>
       <c r="DG81" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH81">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="DI81">
         <v>-1</v>
       </c>
       <c r="DJ81">
         <v>-1</v>
       </c>
       <c r="DK81">
         <v>8</v>
       </c>
-      <c r="DL81">
-        <v>16600</v>
+      <c r="DL81" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM81">
         <v>-1</v>
       </c>
       <c r="DN81">
         <v>-1</v>
       </c>
       <c r="DO81">
         <v>42</v>
       </c>
       <c r="DP81">
         <v>33</v>
       </c>
       <c r="DQ81">
         <v>25</v>
       </c>
-      <c r="DR81">
-        <v>23</v>
+      <c r="DR81" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS81">
         <v>83</v>
       </c>
       <c r="DT81">
         <v>17</v>
       </c>
       <c r="DU81">
         <v>0</v>
       </c>
       <c r="DV81">
         <v>12</v>
       </c>
       <c r="DW81" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX81">
         <v>0.23</v>
       </c>
       <c r="DY81">
         <v>0.26</v>
       </c>
       <c r="DZ81">
         <v>0.89</v>
       </c>
@@ -38256,150 +38208,150 @@
       <c r="CF82">
         <v>2001</v>
       </c>
       <c r="CG82">
         <v>2023</v>
       </c>
       <c r="CH82" t="str">
         <v>-</v>
       </c>
       <c r="CI82" t="str">
         <v>-</v>
       </c>
       <c r="CJ82" t="str">
         <v>-</v>
       </c>
       <c r="CK82" t="str">
         <v>-</v>
       </c>
       <c r="CL82" t="str">
         <v>-</v>
       </c>
       <c r="CM82" t="str">
         <v>-</v>
       </c>
       <c r="CN82">
-        <v>2053</v>
+        <v>2075</v>
       </c>
       <c r="CO82" t="str">
         <v>-</v>
       </c>
       <c r="CP82">
         <v>2053</v>
       </c>
-      <c r="CQ82" t="str">
-        <v>not avail.</v>
+      <c r="CQ82">
+        <v>2075</v>
       </c>
       <c r="CR82" t="str">
         <v>-</v>
       </c>
       <c r="CS82" t="str">
         <v>-</v>
       </c>
       <c r="CT82" t="str">
         <v>-</v>
       </c>
       <c r="CU82" t="str">
         <v>-</v>
       </c>
       <c r="CV82" t="str">
         <v>-</v>
       </c>
       <c r="CW82" t="str">
         <v>-</v>
       </c>
       <c r="CX82" t="str">
         <v>-</v>
       </c>
       <c r="CY82" t="str">
         <v>-</v>
       </c>
       <c r="CZ82" t="str">
         <v>-</v>
       </c>
       <c r="DB82" t="str">
         <v>N</v>
       </c>
       <c r="DC82" t="str">
         <v>Y</v>
       </c>
       <c r="DD82" t="str">
         <v>N</v>
       </c>
       <c r="DE82">
-        <v>2.12</v>
+        <v>2.1</v>
       </c>
       <c r="DF82">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="DG82">
         <v>38</v>
       </c>
       <c r="DH82" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI82" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ82" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK82" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL82">
-        <v>29228</v>
+        <v>30511</v>
       </c>
       <c r="DM82">
+        <v>0</v>
+      </c>
+      <c r="DN82">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="DO82">
         <v>23</v>
       </c>
       <c r="DP82">
         <v>7</v>
       </c>
       <c r="DQ82">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="DR82">
-        <v>34.86</v>
+        <v>33.05</v>
       </c>
       <c r="DS82">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="DT82">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="DU82">
         <v>15</v>
       </c>
       <c r="DV82">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="DW82" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX82">
         <v>0.08</v>
       </c>
       <c r="DY82">
         <v>0.26</v>
       </c>
       <c r="DZ82">
         <v>0.61</v>
       </c>
       <c r="EA82">
         <v>0.73</v>
       </c>
       <c r="EB82">
         <v>0.39</v>
       </c>
       <c r="EC82">
         <v>0.27</v>
       </c>
       <c r="ED82">
         <v>0.33</v>
       </c>
@@ -38785,91 +38737,85 @@
       </c>
       <c r="CV83" t="str">
         <v>-</v>
       </c>
       <c r="CW83" t="str">
         <v>-</v>
       </c>
       <c r="CX83" t="str">
         <v>-</v>
       </c>
       <c r="CY83" t="str">
         <v>-</v>
       </c>
       <c r="CZ83" t="str">
         <v>-</v>
       </c>
       <c r="DB83" t="str">
         <v>-</v>
       </c>
       <c r="DC83" t="str">
         <v>Y</v>
       </c>
       <c r="DD83" t="str">
         <v>N</v>
       </c>
-      <c r="DE83">
-[...4 lines deleted...]
-      </c>
       <c r="DG83" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH83">
         <v>7</v>
       </c>
       <c r="DI83">
         <v>-1</v>
       </c>
       <c r="DJ83">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="DK83">
         <v>93</v>
       </c>
-      <c r="DL83">
-        <v>13210</v>
+      <c r="DL83" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM83">
         <v>-1</v>
       </c>
       <c r="DN83">
         <v>2</v>
       </c>
       <c r="DO83">
         <v>73</v>
       </c>
       <c r="DP83">
         <v>23</v>
       </c>
       <c r="DQ83">
         <v>2</v>
       </c>
-      <c r="DR83">
-        <v>18</v>
+      <c r="DR83" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS83">
         <v>99</v>
       </c>
       <c r="DT83">
         <v>1</v>
       </c>
       <c r="DU83">
         <v>0</v>
       </c>
       <c r="DV83">
         <v>91</v>
       </c>
       <c r="DW83" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX83">
         <v>0.07</v>
       </c>
       <c r="DY83">
         <v>0.26</v>
       </c>
       <c r="DZ83">
         <v>0.55</v>
       </c>
@@ -39226,51 +39172,51 @@
       <c r="CS84" t="str">
         <v>-</v>
       </c>
       <c r="CT84" t="str">
         <v>-</v>
       </c>
       <c r="CU84" t="str">
         <v>-</v>
       </c>
       <c r="CV84" t="str">
         <v>-</v>
       </c>
       <c r="CW84" t="str">
         <v>-</v>
       </c>
       <c r="CX84" t="str">
         <v>-</v>
       </c>
       <c r="CY84" t="str">
         <v>-</v>
       </c>
       <c r="CZ84" t="str">
         <v>-</v>
       </c>
       <c r="DC84" t="str">
-        <v>not avail.</v>
+        <v>Y</v>
       </c>
       <c r="DD84" t="str">
         <v>N</v>
       </c>
       <c r="DG84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DM84" t="str">
         <v>not avail.</v>
       </c>