--- v1 (2026-07-12)
+++ v2 (2026-08-28)
@@ -455,67 +455,67 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Total Population, 2024 Estimates</v>
+        <v>Total Population, 2025 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Population</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4">
-        <v>827016</v>
+        <v>839223</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Vacancy and Occupancy Status, 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -2179,51 +2179,51 @@
       <c r="FC3" t="str">
         <v>Median Condo Sale Price, 2023, County</v>
       </c>
       <c r="FD3" t="str">
         <v>% of Households with at least one child age 0-17, 2018-2022, Tract</v>
       </c>
       <c r="FE3" t="str">
         <v>% of Households with at least one child age 0-17, 2018-2022, County</v>
       </c>
       <c r="FF3" t="str">
         <v>% of Households with at least one person age 65 or older, 2018-2022, Tract</v>
       </c>
       <c r="FG3" t="str">
         <v>% of Households with at least one person age 65 or older, 2018-2022, County</v>
       </c>
       <c r="FH3" t="str">
         <v>Total Living Area</v>
       </c>
       <c r="FI3" t="str">
         <v>Number of Buildings</v>
       </c>
       <c r="FJ3" t="str">
         <v>REAC Score (HUD only)</v>
       </c>
       <c r="FK3" t="str">
-        <v>REAC Inspection Date</v>
+        <v>Construction Type (FHFC Only)</v>
       </c>
       <c r="FL3" t="str">
         <v>Construction Type (FHFC Only)</v>
       </c>
       <c r="FM3" t="str">
         <v>In unincorporated area</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1112</v>
       </c>
       <c r="B4">
         <v>659</v>
       </c>
       <c r="C4" t="str">
         <v>-</v>
       </c>
       <c r="D4" t="str">
         <v>-</v>
       </c>
       <c r="E4" t="str">
         <v>274725B20210D00CE</v>
       </c>
       <c r="F4" t="str">
@@ -2667,51 +2667,51 @@
       <c r="FC4">
         <v>335000</v>
       </c>
       <c r="FD4">
         <v>10.71</v>
       </c>
       <c r="FE4">
         <v>21.37</v>
       </c>
       <c r="FF4">
         <v>66.51</v>
       </c>
       <c r="FG4">
         <v>46.41</v>
       </c>
       <c r="FH4">
         <v>2110</v>
       </c>
       <c r="FI4">
         <v>11</v>
       </c>
       <c r="FJ4" t="str">
         <v>-</v>
       </c>
       <c r="FK4" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL4" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1650</v>
       </c>
       <c r="B5">
         <v>1090</v>
       </c>
       <c r="C5" t="str">
         <v>-</v>
       </c>
       <c r="D5" t="str">
         <v>-</v>
       </c>
       <c r="E5" t="str">
         <v>274725B20210D00CE</v>
       </c>
       <c r="F5" t="str">
         <v>Pueblo Bonito II</v>
       </c>
       <c r="G5" t="str">
@@ -3152,51 +3152,51 @@
       <c r="FC5">
         <v>335000</v>
       </c>
       <c r="FD5">
         <v>10.71</v>
       </c>
       <c r="FE5">
         <v>21.37</v>
       </c>
       <c r="FF5">
         <v>66.51</v>
       </c>
       <c r="FG5">
         <v>46.41</v>
       </c>
       <c r="FH5">
         <v>2110</v>
       </c>
       <c r="FI5">
         <v>11</v>
       </c>
       <c r="FJ5" t="str">
         <v>-</v>
       </c>
       <c r="FK5" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL5" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>6549</v>
       </c>
       <c r="B6">
         <v>1454</v>
       </c>
       <c r="C6" t="str">
         <v>-</v>
       </c>
       <c r="D6" t="str">
         <v>-</v>
       </c>
       <c r="E6" t="str">
         <v>274725B20210D00CE</v>
       </c>
       <c r="F6" t="str">
         <v>Pueblo Bonito III</v>
       </c>
       <c r="G6" t="str">
@@ -3637,51 +3637,51 @@
       <c r="FC6">
         <v>335000</v>
       </c>
       <c r="FD6">
         <v>10.71</v>
       </c>
       <c r="FE6">
         <v>21.37</v>
       </c>
       <c r="FF6">
         <v>66.51</v>
       </c>
       <c r="FG6">
         <v>46.41</v>
       </c>
       <c r="FH6">
         <v>2110</v>
       </c>
       <c r="FI6">
         <v>15</v>
       </c>
       <c r="FJ6" t="str">
         <v>-</v>
       </c>
       <c r="FK6" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL6" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>8456</v>
       </c>
       <c r="B7">
         <v>3756</v>
       </c>
       <c r="C7" t="str">
         <v>-</v>
       </c>
       <c r="D7" t="str">
         <v>-</v>
       </c>
       <c r="E7" t="str">
         <v>not avail.</v>
       </c>
       <c r="F7" t="str">
         <v>Ava Square</v>
       </c>
       <c r="G7" t="str">
@@ -3960,51 +3960,51 @@
       <c r="DQ7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DR7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DW7" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ7" t="str">
         <v>-</v>
       </c>
       <c r="FK7" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL7" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>8272</v>
       </c>
       <c r="B8">
         <v>3562</v>
       </c>
       <c r="C8" t="str">
         <v>-</v>
       </c>
       <c r="D8" t="str">
         <v>-</v>
       </c>
       <c r="E8" t="str">
         <v>214324C1009MF003A</v>
       </c>
       <c r="F8" t="str">
         <v>Blue Coral</v>
       </c>
       <c r="G8" t="str">
@@ -4388,51 +4388,51 @@
       <c r="FA8">
         <v>122</v>
       </c>
       <c r="FB8">
         <v>250000</v>
       </c>
       <c r="FC8">
         <v>335000</v>
       </c>
       <c r="FD8">
         <v>14.86</v>
       </c>
       <c r="FE8">
         <v>21.37</v>
       </c>
       <c r="FF8">
         <v>52.48</v>
       </c>
       <c r="FG8">
         <v>46.41</v>
       </c>
       <c r="FJ8" t="str">
         <v>-</v>
       </c>
       <c r="FK8" t="str">
-        <v>-</v>
+        <v/>
       </c>
       <c r="FL8" t="str">
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>7828</v>
       </c>
       <c r="B9">
         <v>3255</v>
       </c>
       <c r="C9" t="str">
         <v>-</v>
       </c>
       <c r="D9" t="str">
         <v>-</v>
       </c>
       <c r="E9" t="str">
         <v>144423C1005000450</v>
       </c>
       <c r="F9" t="str">
         <v>Civitas of Cape Coral</v>
       </c>
       <c r="G9" t="str">
@@ -4831,51 +4831,51 @@
       <c r="FA9">
         <v>122</v>
       </c>
       <c r="FB9">
         <v>0</v>
       </c>
       <c r="FC9">
         <v>335000</v>
       </c>
       <c r="FD9">
         <v>45.76</v>
       </c>
       <c r="FE9">
         <v>21.37</v>
       </c>
       <c r="FF9">
         <v>10.17</v>
       </c>
       <c r="FG9">
         <v>46.41</v>
       </c>
       <c r="FJ9" t="str">
         <v>-</v>
       </c>
       <c r="FK9" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL9" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1105</v>
       </c>
       <c r="B10">
         <v>192</v>
       </c>
       <c r="C10" t="str">
         <v>-</v>
       </c>
       <c r="D10" t="str">
         <v>-</v>
       </c>
       <c r="E10" t="str">
         <v>074424C4035870010</v>
       </c>
       <c r="F10" t="str">
         <v>Coral Village</v>
       </c>
       <c r="G10" t="str">
@@ -5328,51 +5328,51 @@
       <c r="FC10">
         <v>335000</v>
       </c>
       <c r="FD10">
         <v>31.61</v>
       </c>
       <c r="FE10">
         <v>21.37</v>
       </c>
       <c r="FF10">
         <v>36.79</v>
       </c>
       <c r="FG10">
         <v>46.41</v>
       </c>
       <c r="FH10">
         <v>55680</v>
       </c>
       <c r="FI10">
         <v>9</v>
       </c>
       <c r="FJ10" t="str">
         <v>-</v>
       </c>
       <c r="FK10" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL10" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>3116</v>
       </c>
       <c r="B11" t="str">
         <v>-</v>
       </c>
       <c r="C11">
         <v>800214871</v>
       </c>
       <c r="D11" t="str">
         <v>-</v>
       </c>
       <c r="E11" t="str">
         <v>124523C3003170260</v>
       </c>
       <c r="F11" t="str">
         <v>Coronado Place</v>
       </c>
       <c r="G11" t="str">
@@ -5801,51 +5801,51 @@
       <c r="FC11">
         <v>335000</v>
       </c>
       <c r="FD11">
         <v>20.48</v>
       </c>
       <c r="FE11">
         <v>21.37</v>
       </c>
       <c r="FF11">
         <v>39.64</v>
       </c>
       <c r="FG11">
         <v>46.41</v>
       </c>
       <c r="FH11">
         <v>7413</v>
       </c>
       <c r="FI11">
         <v>3</v>
       </c>
       <c r="FJ11">
         <v>89</v>
       </c>
       <c r="FK11" t="str">
-        <v>2025-06-05</v>
+        <v>not avail.</v>
       </c>
       <c r="FL11" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>249</v>
       </c>
       <c r="B12">
         <v>213</v>
       </c>
       <c r="C12" t="str">
         <v>-</v>
       </c>
       <c r="D12" t="str">
         <v>-</v>
       </c>
       <c r="E12" t="str">
         <v>054424C301131A000</v>
       </c>
       <c r="F12" t="str">
         <v>Crossings at Cape Coral</v>
       </c>
       <c r="G12" t="str">
@@ -6289,51 +6289,51 @@
       <c r="FC12">
         <v>335000</v>
       </c>
       <c r="FD12">
         <v>28.23</v>
       </c>
       <c r="FE12">
         <v>21.37</v>
       </c>
       <c r="FF12">
         <v>37.65</v>
       </c>
       <c r="FG12">
         <v>46.41</v>
       </c>
       <c r="FH12">
         <v>227503</v>
       </c>
       <c r="FI12">
         <v>10</v>
       </c>
       <c r="FJ12" t="str">
         <v>-</v>
       </c>
       <c r="FK12" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL12" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2215</v>
       </c>
       <c r="B13" t="str">
         <v>-</v>
       </c>
       <c r="C13">
         <v>800066819</v>
       </c>
       <c r="D13" t="str">
         <v>-</v>
       </c>
       <c r="E13" t="str">
         <v>104523C3033740340</v>
       </c>
       <c r="F13" t="str">
         <v>Laurel Oaks</v>
       </c>
       <c r="G13" t="str">
@@ -6768,51 +6768,51 @@
       <c r="FC13">
         <v>335000</v>
       </c>
       <c r="FD13">
         <v>10.65</v>
       </c>
       <c r="FE13">
         <v>21.37</v>
       </c>
       <c r="FF13">
         <v>46.33</v>
       </c>
       <c r="FG13">
         <v>46.41</v>
       </c>
       <c r="FH13">
         <v>8794</v>
       </c>
       <c r="FI13">
         <v>3</v>
       </c>
       <c r="FJ13" t="str">
         <v>93b</v>
       </c>
       <c r="FK13" t="str">
-        <v>2022-04-04</v>
+        <v>not avail.</v>
       </c>
       <c r="FL13" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>7856</v>
       </c>
       <c r="B14">
         <v>3288</v>
       </c>
       <c r="C14" t="str">
         <v>-</v>
       </c>
       <c r="D14" t="str">
         <v>-</v>
       </c>
       <c r="E14" t="str">
         <v>184524C1000520090</v>
       </c>
       <c r="F14" t="str">
         <v>Madison Square</v>
       </c>
       <c r="G14" t="str">
@@ -7211,51 +7211,51 @@
       <c r="FA14">
         <v>122</v>
       </c>
       <c r="FB14">
         <v>212500</v>
       </c>
       <c r="FC14">
         <v>335000</v>
       </c>
       <c r="FD14">
         <v>6.8</v>
       </c>
       <c r="FE14">
         <v>21.37</v>
       </c>
       <c r="FF14">
         <v>53.34</v>
       </c>
       <c r="FG14">
         <v>46.41</v>
       </c>
       <c r="FJ14" t="str">
         <v>-</v>
       </c>
       <c r="FK14" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL14" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2218</v>
       </c>
       <c r="B15" t="str">
         <v>-</v>
       </c>
       <c r="C15">
         <v>800112347</v>
       </c>
       <c r="D15" t="str">
         <v>-</v>
       </c>
       <c r="E15" t="str">
         <v>014523C4008570220</v>
       </c>
       <c r="F15" t="str">
         <v>Santa Barbara Village</v>
       </c>
       <c r="G15" t="str">
@@ -7696,51 +7696,51 @@
       <c r="FC15">
         <v>335000</v>
       </c>
       <c r="FD15">
         <v>22.15</v>
       </c>
       <c r="FE15">
         <v>21.37</v>
       </c>
       <c r="FF15">
         <v>39.22</v>
       </c>
       <c r="FG15">
         <v>46.41</v>
       </c>
       <c r="FH15">
         <v>4762</v>
       </c>
       <c r="FI15">
         <v>1</v>
       </c>
       <c r="FJ15">
         <v>87</v>
       </c>
       <c r="FK15" t="str">
-        <v>2025-05-12</v>
+        <v>not avail.</v>
       </c>
       <c r="FL15" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>772</v>
       </c>
       <c r="B16">
         <v>107</v>
       </c>
       <c r="C16" t="str">
         <v>-</v>
       </c>
       <c r="D16" t="str">
         <v>-</v>
       </c>
       <c r="E16" t="str">
         <v>324425P2000630050</v>
       </c>
       <c r="F16" t="str">
         <v>Aria Landings I</v>
       </c>
       <c r="G16" t="str">
@@ -8187,51 +8187,51 @@
       <c r="FC16">
         <v>335000</v>
       </c>
       <c r="FD16">
         <v>18.41</v>
       </c>
       <c r="FE16">
         <v>21.37</v>
       </c>
       <c r="FF16">
         <v>9.66</v>
       </c>
       <c r="FG16">
         <v>46.41</v>
       </c>
       <c r="FH16">
         <v>219815</v>
       </c>
       <c r="FI16">
         <v>18</v>
       </c>
       <c r="FJ16" t="str">
         <v>-</v>
       </c>
       <c r="FK16" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL16" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>120</v>
       </c>
       <c r="B17">
         <v>108</v>
       </c>
       <c r="C17" t="str">
         <v>-</v>
       </c>
       <c r="D17" t="str">
         <v>-</v>
       </c>
       <c r="E17" t="str">
         <v>324425P2000630050</v>
       </c>
       <c r="F17" t="str">
         <v>Aria Landings II</v>
       </c>
       <c r="G17" t="str">
@@ -8681,51 +8681,51 @@
       <c r="FC17">
         <v>335000</v>
       </c>
       <c r="FD17">
         <v>18.41</v>
       </c>
       <c r="FE17">
         <v>21.37</v>
       </c>
       <c r="FF17">
         <v>9.66</v>
       </c>
       <c r="FG17">
         <v>46.41</v>
       </c>
       <c r="FH17">
         <v>219815</v>
       </c>
       <c r="FI17">
         <v>9</v>
       </c>
       <c r="FJ17" t="str">
         <v>-</v>
       </c>
       <c r="FK17" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL17" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>74332</v>
       </c>
       <c r="B18" t="str">
         <v>-</v>
       </c>
       <c r="C18" t="str">
         <v>-</v>
       </c>
       <c r="D18" t="str">
         <v>FL047000002</v>
       </c>
       <c r="E18" t="str">
         <v>not avail.</v>
       </c>
       <c r="F18" t="str">
         <v>BONAIR TOWERS</v>
       </c>
       <c r="H18" t="str">
@@ -9037,51 +9037,51 @@
       <c r="EU18">
         <v>132</v>
       </c>
       <c r="EW18">
         <v>127</v>
       </c>
       <c r="EY18">
         <v>119</v>
       </c>
       <c r="FA18">
         <v>122</v>
       </c>
       <c r="FC18">
         <v>335000</v>
       </c>
       <c r="FE18">
         <v>21.37</v>
       </c>
       <c r="FG18">
         <v>46.41</v>
       </c>
       <c r="FJ18" t="str">
         <v>-</v>
       </c>
       <c r="FK18" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL18" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>73440</v>
       </c>
       <c r="B19" t="str">
         <v>-</v>
       </c>
       <c r="C19" t="str">
         <v>-</v>
       </c>
       <c r="D19" t="str">
         <v>FL128000002</v>
       </c>
       <c r="E19">
         <v>4442406000000010</v>
       </c>
       <c r="F19" t="str">
         <v>Barrett Park</v>
       </c>
       <c r="G19" t="str">
@@ -9513,51 +9513,51 @@
       <c r="FC19">
         <v>335000</v>
       </c>
       <c r="FD19">
         <v>28.23</v>
       </c>
       <c r="FE19">
         <v>21.37</v>
       </c>
       <c r="FF19">
         <v>37.65</v>
       </c>
       <c r="FG19">
         <v>46.41</v>
       </c>
       <c r="FH19">
         <v>56769</v>
       </c>
       <c r="FI19">
         <v>51</v>
       </c>
       <c r="FJ19" t="str">
         <v>-</v>
       </c>
       <c r="FK19" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL19" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>66</v>
       </c>
       <c r="B20">
         <v>79</v>
       </c>
       <c r="C20" t="str">
         <v>-</v>
       </c>
       <c r="D20" t="str">
         <v>-</v>
       </c>
       <c r="E20" t="str">
         <v>334425P3000050010</v>
       </c>
       <c r="F20" t="str">
         <v>Bernwood Trace</v>
       </c>
       <c r="G20" t="str">
@@ -10001,51 +10001,51 @@
       <c r="FC20">
         <v>335000</v>
       </c>
       <c r="FD20">
         <v>29.64</v>
       </c>
       <c r="FE20">
         <v>21.37</v>
       </c>
       <c r="FF20">
         <v>18.62</v>
       </c>
       <c r="FG20">
         <v>46.41</v>
       </c>
       <c r="FH20">
         <v>395421</v>
       </c>
       <c r="FI20">
         <v>1</v>
       </c>
       <c r="FJ20" t="str">
         <v>-</v>
       </c>
       <c r="FK20" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL20" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>8190</v>
       </c>
       <c r="B21">
         <v>3474</v>
       </c>
       <c r="C21" t="str">
         <v>-</v>
       </c>
       <c r="D21" t="str">
         <v>-</v>
       </c>
       <c r="E21" t="str">
         <v>164425P2120020000</v>
       </c>
       <c r="F21" t="str">
         <v>Brisas de Sur Apartments II</v>
       </c>
       <c r="G21" t="str">
@@ -10444,51 +10444,51 @@
       <c r="FA21">
         <v>122</v>
       </c>
       <c r="FB21">
         <v>0</v>
       </c>
       <c r="FC21">
         <v>335000</v>
       </c>
       <c r="FD21">
         <v>24.29</v>
       </c>
       <c r="FE21">
         <v>21.37</v>
       </c>
       <c r="FF21">
         <v>41.96</v>
       </c>
       <c r="FG21">
         <v>46.41</v>
       </c>
       <c r="FJ21" t="str">
         <v>-</v>
       </c>
       <c r="FK21" t="str">
-        <v>-</v>
+        <v/>
       </c>
       <c r="FL21" t="str">
         <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>7639</v>
       </c>
       <c r="B22">
         <v>3024</v>
       </c>
       <c r="C22" t="str">
         <v>-</v>
       </c>
       <c r="D22" t="str">
         <v>-</v>
       </c>
       <c r="E22" t="str">
         <v>164425P2120010000</v>
       </c>
       <c r="F22" t="str">
         <v>Brisas del Sur</v>
       </c>
       <c r="G22" t="str">
@@ -10935,51 +10935,51 @@
       <c r="FC22">
         <v>335000</v>
       </c>
       <c r="FD22">
         <v>24.29</v>
       </c>
       <c r="FE22">
         <v>21.37</v>
       </c>
       <c r="FF22">
         <v>41.96</v>
       </c>
       <c r="FG22">
         <v>46.41</v>
       </c>
       <c r="FH22" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI22" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ22" t="str">
         <v>-</v>
       </c>
       <c r="FK22" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL22" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>715</v>
       </c>
       <c r="B23" t="str">
         <v>-</v>
       </c>
       <c r="C23">
         <v>800066832</v>
       </c>
       <c r="D23" t="str">
         <v>-</v>
       </c>
       <c r="E23" t="str">
         <v>254424P402800006D</v>
       </c>
       <c r="F23" t="str">
         <v>Broadway Place</v>
       </c>
       <c r="G23" t="str">
@@ -11405,51 +11405,51 @@
       <c r="FC23">
         <v>335000</v>
       </c>
       <c r="FD23">
         <v>44.06</v>
       </c>
       <c r="FE23">
         <v>21.37</v>
       </c>
       <c r="FF23">
         <v>15.29</v>
       </c>
       <c r="FG23">
         <v>46.41</v>
       </c>
       <c r="FH23">
         <v>8725</v>
       </c>
       <c r="FI23">
         <v>3</v>
       </c>
       <c r="FJ23">
         <v>87</v>
       </c>
       <c r="FK23" t="str">
-        <v>2024-04-26</v>
+        <v>Rehab</v>
       </c>
       <c r="FL23" t="str">
         <v>Rehab</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>656</v>
       </c>
       <c r="B24">
         <v>2737</v>
       </c>
       <c r="C24">
         <v>800003945</v>
       </c>
       <c r="D24" t="str">
         <v>-</v>
       </c>
       <c r="E24" t="str">
         <v>084425P3000690000</v>
       </c>
       <c r="F24" t="str">
         <v>Brookside Village</v>
       </c>
       <c r="G24" t="str">
@@ -11893,51 +11893,51 @@
       <c r="FC24">
         <v>335000</v>
       </c>
       <c r="FD24">
         <v>33.99</v>
       </c>
       <c r="FE24">
         <v>21.37</v>
       </c>
       <c r="FF24">
         <v>14.29</v>
       </c>
       <c r="FG24">
         <v>46.41</v>
       </c>
       <c r="FH24">
         <v>51653</v>
       </c>
       <c r="FI24">
         <v>8</v>
       </c>
       <c r="FJ24" t="str">
         <v>92c</v>
       </c>
       <c r="FK24" t="str">
-        <v>2023-02-10</v>
+        <v>Acquisition/Rehab</v>
       </c>
       <c r="FL24" t="str">
         <v>Acquisition/Rehab</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>631</v>
       </c>
       <c r="B25" t="str">
         <v>-</v>
       </c>
       <c r="C25">
         <v>800004039</v>
       </c>
       <c r="D25" t="str">
         <v>-</v>
       </c>
       <c r="E25" t="str">
         <v>084425P1010050080</v>
       </c>
       <c r="F25" t="str">
         <v>Cypress Courts</v>
       </c>
       <c r="G25" t="str">
@@ -12372,51 +12372,51 @@
       <c r="FC25">
         <v>335000</v>
       </c>
       <c r="FD25">
         <v>35.38</v>
       </c>
       <c r="FE25">
         <v>21.37</v>
       </c>
       <c r="FF25">
         <v>24.34</v>
       </c>
       <c r="FG25">
         <v>46.41</v>
       </c>
       <c r="FH25">
         <v>60625</v>
       </c>
       <c r="FI25">
         <v>3</v>
       </c>
       <c r="FJ25">
         <v>63</v>
       </c>
       <c r="FK25" t="str">
-        <v>2025-06-11</v>
+        <v>not avail.</v>
       </c>
       <c r="FL25" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>7753</v>
       </c>
       <c r="B26">
         <v>3149</v>
       </c>
       <c r="C26" t="str">
         <v>-</v>
       </c>
       <c r="D26" t="str">
         <v>-</v>
       </c>
       <c r="E26" t="str">
         <v>334425P1000060010</v>
       </c>
       <c r="F26" t="str">
         <v>Cypress Village</v>
       </c>
       <c r="G26" t="str">
@@ -12815,51 +12815,51 @@
       <c r="FA26">
         <v>122</v>
       </c>
       <c r="FB26">
         <v>230000</v>
       </c>
       <c r="FC26">
         <v>335000</v>
       </c>
       <c r="FD26">
         <v>29.64</v>
       </c>
       <c r="FE26">
         <v>21.37</v>
       </c>
       <c r="FF26">
         <v>18.62</v>
       </c>
       <c r="FG26">
         <v>46.41</v>
       </c>
       <c r="FJ26" t="str">
         <v>-</v>
       </c>
       <c r="FK26" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL26" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>7198</v>
       </c>
       <c r="B27">
         <v>2548</v>
       </c>
       <c r="C27">
         <v>800240924</v>
       </c>
       <c r="D27" t="str">
         <v>FL047000012</v>
       </c>
       <c r="E27" t="str">
         <v>184425P3035170010</v>
       </c>
       <c r="F27" t="str">
         <v>East Pointe Place</v>
       </c>
       <c r="G27" t="str">
@@ -13303,51 +13303,51 @@
       <c r="FC27">
         <v>335000</v>
       </c>
       <c r="FD27">
         <v>49.85</v>
       </c>
       <c r="FE27">
         <v>21.37</v>
       </c>
       <c r="FF27">
         <v>29.93</v>
       </c>
       <c r="FG27">
         <v>46.41</v>
       </c>
       <c r="FH27" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI27">
         <v>4</v>
       </c>
       <c r="FJ27" t="str">
         <v>69c</v>
       </c>
       <c r="FK27" t="str">
-        <v>2022-04-12</v>
+        <v>Redev</v>
       </c>
       <c r="FL27" t="str">
         <v>Redev</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>7810</v>
       </c>
       <c r="B28">
         <v>3236</v>
       </c>
       <c r="C28" t="str">
         <v>-</v>
       </c>
       <c r="D28" t="str">
         <v>-</v>
       </c>
       <c r="E28">
         <v>6462401000020000</v>
       </c>
       <c r="F28" t="str">
         <v>East Pointe Place II</v>
       </c>
       <c r="G28" t="str">
@@ -13746,51 +13746,51 @@
       <c r="FA28">
         <v>122</v>
       </c>
       <c r="FB28">
         <v>0</v>
       </c>
       <c r="FC28">
         <v>335000</v>
       </c>
       <c r="FD28">
         <v>0</v>
       </c>
       <c r="FE28">
         <v>21.37</v>
       </c>
       <c r="FF28">
         <v>53.19</v>
       </c>
       <c r="FG28">
         <v>46.41</v>
       </c>
       <c r="FJ28" t="str">
         <v>-</v>
       </c>
       <c r="FK28" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL28" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>6423</v>
       </c>
       <c r="B29">
         <v>1339</v>
       </c>
       <c r="C29" t="str">
         <v>-</v>
       </c>
       <c r="D29" t="str">
         <v>-</v>
       </c>
       <c r="E29" t="str">
         <v>114524P1000600020</v>
       </c>
       <c r="F29" t="str">
         <v>Hawk's Landing</v>
       </c>
       <c r="G29" t="str">
@@ -14234,51 +14234,51 @@
       <c r="FC29">
         <v>335000</v>
       </c>
       <c r="FD29">
         <v>29.76</v>
       </c>
       <c r="FE29">
         <v>21.37</v>
       </c>
       <c r="FF29">
         <v>22.13</v>
       </c>
       <c r="FG29">
         <v>46.41</v>
       </c>
       <c r="FH29">
         <v>210265</v>
       </c>
       <c r="FI29">
         <v>8</v>
       </c>
       <c r="FJ29" t="str">
         <v>-</v>
       </c>
       <c r="FK29" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL29" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>6995</v>
       </c>
       <c r="B30">
         <v>2278</v>
       </c>
       <c r="C30" t="str">
         <v>-</v>
       </c>
       <c r="D30" t="str">
         <v>FL047000007</v>
       </c>
       <c r="E30" t="str">
         <v>174425P3000630000</v>
       </c>
       <c r="F30" t="str">
         <v>Homes of Renaissance Preserve I</v>
       </c>
       <c r="G30" t="str">
@@ -14722,51 +14722,51 @@
       <c r="FC30">
         <v>335000</v>
       </c>
       <c r="FD30">
         <v>49.85</v>
       </c>
       <c r="FE30">
         <v>21.37</v>
       </c>
       <c r="FF30">
         <v>29.93</v>
       </c>
       <c r="FG30">
         <v>46.41</v>
       </c>
       <c r="FH30">
         <v>443309</v>
       </c>
       <c r="FI30">
         <v>16</v>
       </c>
       <c r="FJ30" t="str">
         <v>-</v>
       </c>
       <c r="FK30" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL30" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>7083</v>
       </c>
       <c r="B31">
         <v>2466</v>
       </c>
       <c r="C31" t="str">
         <v>-</v>
       </c>
       <c r="D31" t="str">
         <v>FL047000008</v>
       </c>
       <c r="E31" t="str">
         <v>174425P3000630000</v>
       </c>
       <c r="F31" t="str">
         <v>Homes of Renaissance Preserve II</v>
       </c>
       <c r="G31" t="str">
@@ -15207,51 +15207,51 @@
       <c r="FC31">
         <v>335000</v>
       </c>
       <c r="FD31">
         <v>49.85</v>
       </c>
       <c r="FE31">
         <v>21.37</v>
       </c>
       <c r="FF31">
         <v>29.93</v>
       </c>
       <c r="FG31">
         <v>46.41</v>
       </c>
       <c r="FH31">
         <v>443309</v>
       </c>
       <c r="FI31">
         <v>11</v>
       </c>
       <c r="FJ31" t="str">
         <v>-</v>
       </c>
       <c r="FK31" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL31" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>7339</v>
       </c>
       <c r="B32">
         <v>2710</v>
       </c>
       <c r="C32" t="str">
         <v>-</v>
       </c>
       <c r="D32" t="str">
         <v>FL047000009</v>
       </c>
       <c r="E32" t="str">
         <v>174425P3000630000</v>
       </c>
       <c r="F32" t="str">
         <v>Homes of Renaissance Preserve III</v>
       </c>
       <c r="G32" t="str">
@@ -15698,51 +15698,51 @@
       <c r="FC32">
         <v>335000</v>
       </c>
       <c r="FD32">
         <v>49.85</v>
       </c>
       <c r="FE32">
         <v>21.37</v>
       </c>
       <c r="FF32">
         <v>29.93</v>
       </c>
       <c r="FG32">
         <v>46.41</v>
       </c>
       <c r="FH32">
         <v>443309</v>
       </c>
       <c r="FI32">
         <v>9</v>
       </c>
       <c r="FJ32" t="str">
         <v>-</v>
       </c>
       <c r="FK32" t="str">
-        <v>-</v>
+        <v>Redev</v>
       </c>
       <c r="FL32" t="str">
         <v>Redev</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>74316</v>
       </c>
       <c r="B33" t="str">
         <v>-</v>
       </c>
       <c r="C33" t="str">
         <v>-</v>
       </c>
       <c r="D33" t="str">
         <v>FL047000011</v>
       </c>
       <c r="E33" t="str">
         <v>174425P3000630000</v>
       </c>
       <c r="F33" t="str">
         <v>Homes of Renaissance Preserve Phase IV-A</v>
       </c>
       <c r="G33" t="str">
@@ -16174,51 +16174,51 @@
       <c r="FC33">
         <v>335000</v>
       </c>
       <c r="FD33">
         <v>49.85</v>
       </c>
       <c r="FE33">
         <v>21.37</v>
       </c>
       <c r="FF33">
         <v>29.93</v>
       </c>
       <c r="FG33">
         <v>46.41</v>
       </c>
       <c r="FH33" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI33" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ33" t="str">
         <v>-</v>
       </c>
       <c r="FK33" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL33" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>74322</v>
       </c>
       <c r="B34" t="str">
         <v>-</v>
       </c>
       <c r="C34" t="str">
         <v>-</v>
       </c>
       <c r="D34" t="str">
         <v>FL047000013</v>
       </c>
       <c r="E34" t="str">
         <v>174425P3000630000</v>
       </c>
       <c r="F34" t="str">
         <v>Homes of Renaissance Preserve Phase IV-B</v>
       </c>
       <c r="G34" t="str">
@@ -16644,51 +16644,51 @@
       <c r="FC34">
         <v>335000</v>
       </c>
       <c r="FD34">
         <v>49.85</v>
       </c>
       <c r="FE34">
         <v>21.37</v>
       </c>
       <c r="FF34">
         <v>29.93</v>
       </c>
       <c r="FG34">
         <v>46.41</v>
       </c>
       <c r="FH34" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI34" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ34" t="str">
         <v>-</v>
       </c>
       <c r="FK34" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL34" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>74290</v>
       </c>
       <c r="B35">
         <v>3842</v>
       </c>
       <c r="C35" t="str">
         <v>-</v>
       </c>
       <c r="D35" t="str">
         <v>FL047000010</v>
       </c>
       <c r="E35" t="str">
         <v>114524P1000600010</v>
       </c>
       <c r="F35" t="str">
         <v>Horizon Apartments</v>
       </c>
       <c r="G35" t="str">
@@ -17141,51 +17141,51 @@
       <c r="FC35">
         <v>335000</v>
       </c>
       <c r="FD35">
         <v>29.76</v>
       </c>
       <c r="FE35">
         <v>21.37</v>
       </c>
       <c r="FF35">
         <v>22.13</v>
       </c>
       <c r="FG35">
         <v>46.41</v>
       </c>
       <c r="FH35">
         <v>2282</v>
       </c>
       <c r="FI35">
         <v>1</v>
       </c>
       <c r="FJ35" t="str">
         <v>-</v>
       </c>
       <c r="FK35" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL35" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>7280</v>
       </c>
       <c r="B36" t="str">
         <v>-</v>
       </c>
       <c r="C36">
         <v>800235856</v>
       </c>
       <c r="D36" t="str">
         <v>-</v>
       </c>
       <c r="E36">
         <v>34432401000210010</v>
       </c>
       <c r="F36" t="str">
         <v>Jean Devereaux Apartments</v>
       </c>
       <c r="G36" t="str">
@@ -17620,51 +17620,51 @@
       <c r="FC36">
         <v>335000</v>
       </c>
       <c r="FD36">
         <v>25.22</v>
       </c>
       <c r="FE36">
         <v>21.37</v>
       </c>
       <c r="FF36">
         <v>56.17</v>
       </c>
       <c r="FG36">
         <v>46.41</v>
       </c>
       <c r="FH36" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI36" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ36">
         <v>90</v>
       </c>
       <c r="FK36" t="str">
-        <v>2025-02-11</v>
+        <v>not avail.</v>
       </c>
       <c r="FL36" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>625</v>
       </c>
       <c r="B37" t="str">
         <v>-</v>
       </c>
       <c r="C37">
         <v>800004200</v>
       </c>
       <c r="D37" t="str">
         <v>-</v>
       </c>
       <c r="E37" t="str">
         <v>184425P4007040010</v>
       </c>
       <c r="F37" t="str">
         <v>Jones Walker Palm Gardens Apts.</v>
       </c>
       <c r="G37" t="str">
@@ -18105,51 +18105,51 @@
       <c r="FC37">
         <v>335000</v>
       </c>
       <c r="FD37">
         <v>49.85</v>
       </c>
       <c r="FE37">
         <v>21.37</v>
       </c>
       <c r="FF37">
         <v>29.93</v>
       </c>
       <c r="FG37">
         <v>46.41</v>
       </c>
       <c r="FH37">
         <v>71718</v>
       </c>
       <c r="FI37">
         <v>11</v>
       </c>
       <c r="FJ37">
         <v>75</v>
       </c>
       <c r="FK37" t="str">
-        <v>2025-03-11</v>
+        <v>not avail.</v>
       </c>
       <c r="FL37" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2187</v>
       </c>
       <c r="B38">
         <v>255</v>
       </c>
       <c r="C38" t="str">
         <v>-</v>
       </c>
       <c r="D38" t="str">
         <v>-</v>
       </c>
       <c r="E38">
         <v>32452400000010000</v>
       </c>
       <c r="F38" t="str">
         <v>Lago del Sol</v>
       </c>
       <c r="G38" t="str">
@@ -18596,51 +18596,51 @@
       <c r="FC38">
         <v>335000</v>
       </c>
       <c r="FD38">
         <v>21.99</v>
       </c>
       <c r="FE38">
         <v>21.37</v>
       </c>
       <c r="FF38">
         <v>34.3</v>
       </c>
       <c r="FG38">
         <v>46.41</v>
       </c>
       <c r="FH38">
         <v>469746</v>
       </c>
       <c r="FI38">
         <v>26</v>
       </c>
       <c r="FJ38" t="str">
         <v>-</v>
       </c>
       <c r="FK38" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL38" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>669</v>
       </c>
       <c r="B39">
         <v>2561</v>
       </c>
       <c r="C39">
         <v>800004424</v>
       </c>
       <c r="D39" t="str">
         <v>-</v>
       </c>
       <c r="E39" t="str">
         <v>174425P4003000100</v>
       </c>
       <c r="F39" t="str">
         <v>Landings At East Pointe</v>
       </c>
       <c r="G39" t="str">
@@ -19084,51 +19084,51 @@
       <c r="FC39">
         <v>335000</v>
       </c>
       <c r="FD39">
         <v>49.85</v>
       </c>
       <c r="FE39">
         <v>21.37</v>
       </c>
       <c r="FF39">
         <v>29.93</v>
       </c>
       <c r="FG39">
         <v>46.41</v>
       </c>
       <c r="FH39">
         <v>103096</v>
       </c>
       <c r="FI39">
         <v>10</v>
       </c>
       <c r="FJ39" t="str">
         <v>99b</v>
       </c>
       <c r="FK39" t="str">
-        <v>2017-01-19</v>
+        <v>P</v>
       </c>
       <c r="FL39" t="str">
         <v>P</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>8310</v>
       </c>
       <c r="B40">
         <v>3598</v>
       </c>
       <c r="C40" t="str">
         <v>-</v>
       </c>
       <c r="D40" t="str">
         <v>-</v>
       </c>
       <c r="E40" t="str">
         <v>364424P1000020000</v>
       </c>
       <c r="F40" t="str">
         <v>Latimer Crossing</v>
       </c>
       <c r="G40" t="str">
@@ -19521,51 +19521,51 @@
       <c r="FA40">
         <v>122</v>
       </c>
       <c r="FB40">
         <v>140100</v>
       </c>
       <c r="FC40">
         <v>335000</v>
       </c>
       <c r="FD40">
         <v>33.16</v>
       </c>
       <c r="FE40">
         <v>21.37</v>
       </c>
       <c r="FF40">
         <v>24.06</v>
       </c>
       <c r="FG40">
         <v>46.41</v>
       </c>
       <c r="FJ40" t="str">
         <v>-</v>
       </c>
       <c r="FK40" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL40" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>630</v>
       </c>
       <c r="B41" t="str">
         <v>-</v>
       </c>
       <c r="C41">
         <v>800004240</v>
       </c>
       <c r="D41" t="str">
         <v>-</v>
       </c>
       <c r="E41" t="str">
         <v>364424P2002000070</v>
       </c>
       <c r="F41" t="str">
         <v>Lee Mental Health Center</v>
       </c>
       <c r="G41" t="str">
@@ -19994,51 +19994,51 @@
       <c r="FC41">
         <v>335000</v>
       </c>
       <c r="FD41">
         <v>33.16</v>
       </c>
       <c r="FE41">
         <v>21.37</v>
       </c>
       <c r="FF41">
         <v>24.06</v>
       </c>
       <c r="FG41">
         <v>46.41</v>
       </c>
       <c r="FH41">
         <v>55635</v>
       </c>
       <c r="FI41">
         <v>1</v>
       </c>
       <c r="FJ41">
         <v>83</v>
       </c>
       <c r="FK41" t="str">
-        <v>2024-04-25</v>
+        <v>not avail.</v>
       </c>
       <c r="FL41" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>8269</v>
       </c>
       <c r="B42">
         <v>3579</v>
       </c>
       <c r="C42" t="str">
         <v>-</v>
       </c>
       <c r="D42" t="str">
         <v>-</v>
       </c>
       <c r="E42" t="str">
         <v>364424P30240A0000</v>
       </c>
       <c r="F42" t="str">
         <v>Legacy Park II</v>
       </c>
       <c r="G42" t="str">
@@ -20422,51 +20422,51 @@
       <c r="FA42">
         <v>122</v>
       </c>
       <c r="FB42">
         <v>194000</v>
       </c>
       <c r="FC42">
         <v>335000</v>
       </c>
       <c r="FD42">
         <v>21.94</v>
       </c>
       <c r="FE42">
         <v>21.37</v>
       </c>
       <c r="FF42">
         <v>36.75</v>
       </c>
       <c r="FG42">
         <v>46.41</v>
       </c>
       <c r="FJ42" t="str">
         <v>-</v>
       </c>
       <c r="FK42" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL42" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>6821</v>
       </c>
       <c r="B43">
         <v>1861</v>
       </c>
       <c r="C43" t="str">
         <v>-</v>
       </c>
       <c r="D43" t="str">
         <v>-</v>
       </c>
       <c r="E43" t="str">
         <v>364424P2000100020</v>
       </c>
       <c r="F43" t="str">
         <v>Maple Crest</v>
       </c>
       <c r="G43" t="str">
@@ -20907,51 +20907,51 @@
       <c r="FC43">
         <v>335000</v>
       </c>
       <c r="FD43">
         <v>33.16</v>
       </c>
       <c r="FE43">
         <v>21.37</v>
       </c>
       <c r="FF43">
         <v>24.06</v>
       </c>
       <c r="FG43">
         <v>46.41</v>
       </c>
       <c r="FH43">
         <v>43428</v>
       </c>
       <c r="FI43">
         <v>5</v>
       </c>
       <c r="FJ43" t="str">
         <v>-</v>
       </c>
       <c r="FK43" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL43" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>6416</v>
       </c>
       <c r="B44">
         <v>1332</v>
       </c>
       <c r="C44" t="str">
         <v>-</v>
       </c>
       <c r="D44" t="str">
         <v>-</v>
       </c>
       <c r="E44" t="str">
         <v>364424P1000030000</v>
       </c>
       <c r="F44" t="str">
         <v>Mariner's Landing</v>
       </c>
       <c r="G44" t="str">
@@ -21392,51 +21392,51 @@
       <c r="FC44">
         <v>335000</v>
       </c>
       <c r="FD44">
         <v>33.16</v>
       </c>
       <c r="FE44">
         <v>21.37</v>
       </c>
       <c r="FF44">
         <v>24.06</v>
       </c>
       <c r="FG44">
         <v>46.41</v>
       </c>
       <c r="FH44">
         <v>128526</v>
       </c>
       <c r="FI44">
         <v>3</v>
       </c>
       <c r="FJ44" t="str">
         <v>-</v>
       </c>
       <c r="FK44" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL44" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>8303</v>
       </c>
       <c r="B45">
         <v>3592</v>
       </c>
       <c r="C45" t="str">
         <v>-</v>
       </c>
       <c r="D45" t="str">
         <v>-</v>
       </c>
       <c r="E45" t="str">
         <v>164425P3000690020</v>
       </c>
       <c r="F45" t="str">
         <v>Oak Park</v>
       </c>
       <c r="G45" t="str">
@@ -21829,51 +21829,51 @@
       <c r="FA45">
         <v>122</v>
       </c>
       <c r="FB45">
         <v>0</v>
       </c>
       <c r="FC45">
         <v>335000</v>
       </c>
       <c r="FD45">
         <v>24.29</v>
       </c>
       <c r="FE45">
         <v>21.37</v>
       </c>
       <c r="FF45">
         <v>41.96</v>
       </c>
       <c r="FG45">
         <v>46.41</v>
       </c>
       <c r="FJ45" t="str">
         <v>-</v>
       </c>
       <c r="FK45" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL45" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>3093</v>
       </c>
       <c r="B46" t="str">
         <v>-</v>
       </c>
       <c r="C46">
         <v>800212817</v>
       </c>
       <c r="D46" t="str">
         <v>-</v>
       </c>
       <c r="E46" t="str">
         <v>174425P2021050160</v>
       </c>
       <c r="F46" t="str">
         <v>Ohio Place</v>
       </c>
       <c r="G46" t="str">
@@ -22296,51 +22296,51 @@
       <c r="FC46">
         <v>335000</v>
       </c>
       <c r="FD46">
         <v>30.57</v>
       </c>
       <c r="FE46">
         <v>21.37</v>
       </c>
       <c r="FF46">
         <v>23.78</v>
       </c>
       <c r="FG46">
         <v>46.41</v>
       </c>
       <c r="FH46">
         <v>1972</v>
       </c>
       <c r="FI46">
         <v>1</v>
       </c>
       <c r="FJ46">
         <v>95</v>
       </c>
       <c r="FK46" t="str">
-        <v>2024-04-25</v>
+        <v>not avail.</v>
       </c>
       <c r="FL46" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>665</v>
       </c>
       <c r="B47">
         <v>2794</v>
       </c>
       <c r="C47">
         <v>800004351</v>
       </c>
       <c r="D47" t="str">
         <v>-</v>
       </c>
       <c r="E47" t="str">
         <v>174425P3000640010</v>
       </c>
       <c r="F47" t="str">
         <v>Palm City Garden Apartments</v>
       </c>
       <c r="G47" t="str">
@@ -22790,51 +22790,51 @@
       <c r="FC47">
         <v>335000</v>
       </c>
       <c r="FD47">
         <v>24.29</v>
       </c>
       <c r="FE47">
         <v>21.37</v>
       </c>
       <c r="FF47">
         <v>41.96</v>
       </c>
       <c r="FG47">
         <v>46.41</v>
       </c>
       <c r="FH47">
         <v>64638</v>
       </c>
       <c r="FI47">
         <v>13</v>
       </c>
       <c r="FJ47">
         <v>78</v>
       </c>
       <c r="FK47" t="str">
-        <v>2025-06-05</v>
+        <v>not avail.</v>
       </c>
       <c r="FL47" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>8299</v>
       </c>
       <c r="B48">
         <v>3581</v>
       </c>
       <c r="C48" t="str">
         <v>-</v>
       </c>
       <c r="D48" t="str">
         <v>-</v>
       </c>
       <c r="E48" t="str">
         <v>164425P3000690010</v>
       </c>
       <c r="F48" t="str">
         <v>Palms Landing</v>
       </c>
       <c r="G48" t="str">
@@ -23227,51 +23227,51 @@
       <c r="FA48">
         <v>122</v>
       </c>
       <c r="FB48">
         <v>0</v>
       </c>
       <c r="FC48">
         <v>335000</v>
       </c>
       <c r="FD48">
         <v>24.29</v>
       </c>
       <c r="FE48">
         <v>21.37</v>
       </c>
       <c r="FF48">
         <v>41.96</v>
       </c>
       <c r="FG48">
         <v>46.41</v>
       </c>
       <c r="FJ48" t="str">
         <v>-</v>
       </c>
       <c r="FK48" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL48" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>73780</v>
       </c>
       <c r="B49" t="str">
         <v>-</v>
       </c>
       <c r="C49" t="str">
         <v>-</v>
       </c>
       <c r="D49" t="str">
         <v>FL128000001</v>
       </c>
       <c r="E49">
         <v>4442400000700030</v>
       </c>
       <c r="F49" t="str">
         <v>Pine Echo</v>
       </c>
       <c r="G49" t="str">
@@ -23697,51 +23697,51 @@
       <c r="FC49">
         <v>335000</v>
       </c>
       <c r="FD49">
         <v>28.23</v>
       </c>
       <c r="FE49">
         <v>21.37</v>
       </c>
       <c r="FF49">
         <v>37.65</v>
       </c>
       <c r="FG49">
         <v>46.41</v>
       </c>
       <c r="FH49">
         <v>37688</v>
       </c>
       <c r="FI49">
         <v>18</v>
       </c>
       <c r="FJ49" t="str">
         <v>-</v>
       </c>
       <c r="FK49" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL49" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>7473</v>
       </c>
       <c r="B50">
         <v>2821</v>
       </c>
       <c r="C50" t="str">
         <v>-</v>
       </c>
       <c r="D50" t="str">
         <v>-</v>
       </c>
       <c r="E50" t="str">
         <v>3645240000020004A</v>
       </c>
       <c r="F50" t="str">
         <v>Protected Harbor Home II</v>
       </c>
       <c r="G50" t="str">
@@ -24188,51 +24188,51 @@
       <c r="FC50">
         <v>335000</v>
       </c>
       <c r="FD50">
         <v>3.32</v>
       </c>
       <c r="FE50">
         <v>21.37</v>
       </c>
       <c r="FF50">
         <v>72.12</v>
       </c>
       <c r="FG50">
         <v>46.41</v>
       </c>
       <c r="FH50" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI50">
         <v>1</v>
       </c>
       <c r="FJ50" t="str">
         <v>-</v>
       </c>
       <c r="FK50" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL50" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>6879</v>
       </c>
       <c r="B51">
         <v>2010</v>
       </c>
       <c r="C51" t="str">
         <v>-</v>
       </c>
       <c r="D51" t="str">
         <v>-</v>
       </c>
       <c r="E51" t="str">
         <v>174425P3000630000</v>
       </c>
       <c r="F51" t="str">
         <v>Renaissance Preserve Senior</v>
       </c>
       <c r="G51" t="str">
@@ -24679,51 +24679,51 @@
       <c r="FC51">
         <v>335000</v>
       </c>
       <c r="FD51">
         <v>49.85</v>
       </c>
       <c r="FE51">
         <v>21.37</v>
       </c>
       <c r="FF51">
         <v>29.93</v>
       </c>
       <c r="FG51">
         <v>46.41</v>
       </c>
       <c r="FH51">
         <v>443309</v>
       </c>
       <c r="FI51">
         <v>1</v>
       </c>
       <c r="FJ51" t="str">
         <v>-</v>
       </c>
       <c r="FK51" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL51" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>8477</v>
       </c>
       <c r="B52">
         <v>3746</v>
       </c>
       <c r="C52" t="str">
         <v>-</v>
       </c>
       <c r="D52" t="str">
         <v>-</v>
       </c>
       <c r="E52" t="str">
         <v>not avail.</v>
       </c>
       <c r="F52" t="str">
         <v>Reserve at Eastwood I</v>
       </c>
       <c r="G52" t="str">
@@ -24999,51 +24999,51 @@
       <c r="DQ52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DR52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV52" t="str">
         <v>not avail.</v>
       </c>
       <c r="DW52" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ52" t="str">
         <v>-</v>
       </c>
       <c r="FK52" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL52" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>8478</v>
       </c>
       <c r="B53">
         <v>3750</v>
       </c>
       <c r="C53" t="str">
         <v>-</v>
       </c>
       <c r="D53" t="str">
         <v>-</v>
       </c>
       <c r="E53" t="str">
         <v>not avail.</v>
       </c>
       <c r="F53" t="str">
         <v>Residences (The) - Fort Myers</v>
       </c>
       <c r="G53" t="str">
@@ -25307,51 +25307,51 @@
       <c r="DQ53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DR53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV53" t="str">
         <v>not avail.</v>
       </c>
       <c r="DW53" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ53" t="str">
         <v>-</v>
       </c>
       <c r="FK53" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL53" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>7793</v>
       </c>
       <c r="B54">
         <v>3217</v>
       </c>
       <c r="C54" t="str">
         <v>-</v>
       </c>
       <c r="D54" t="str">
         <v>-</v>
       </c>
       <c r="E54" t="str">
         <v>184425P4007040010</v>
       </c>
       <c r="F54" t="str">
         <v>Royal Palm Gardens - Fort Myers</v>
       </c>
       <c r="G54" t="str">
@@ -25750,51 +25750,51 @@
       <c r="FA54">
         <v>122</v>
       </c>
       <c r="FB54">
         <v>0</v>
       </c>
       <c r="FC54">
         <v>335000</v>
       </c>
       <c r="FD54">
         <v>49.85</v>
       </c>
       <c r="FE54">
         <v>21.37</v>
       </c>
       <c r="FF54">
         <v>29.93</v>
       </c>
       <c r="FG54">
         <v>46.41</v>
       </c>
       <c r="FJ54" t="str">
         <v>-</v>
       </c>
       <c r="FK54" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL54" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>72770</v>
       </c>
       <c r="B55" t="str">
         <v>-</v>
       </c>
       <c r="C55" t="str">
         <v>-</v>
       </c>
       <c r="D55" t="str">
         <v>FL047000004</v>
       </c>
       <c r="E55" t="str">
         <v>134424P4004040050</v>
       </c>
       <c r="F55" t="str">
         <v>Royal Palm Towers</v>
       </c>
       <c r="G55" t="str">
@@ -26217,51 +26217,51 @@
       <c r="FC55">
         <v>335000</v>
       </c>
       <c r="FD55">
         <v>6.51</v>
       </c>
       <c r="FE55">
         <v>21.37</v>
       </c>
       <c r="FF55">
         <v>61.1</v>
       </c>
       <c r="FG55">
         <v>46.41</v>
       </c>
       <c r="FH55">
         <v>4298</v>
       </c>
       <c r="FI55">
         <v>1</v>
       </c>
       <c r="FJ55" t="str">
         <v>-</v>
       </c>
       <c r="FK55" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL55" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>719</v>
       </c>
       <c r="B56">
         <v>3641</v>
       </c>
       <c r="C56">
         <v>800004304</v>
       </c>
       <c r="D56" t="str">
         <v>-</v>
       </c>
       <c r="E56" t="str">
         <v>364424P1000040060</v>
       </c>
       <c r="F56" t="str">
         <v>Sandpiper Run</v>
       </c>
       <c r="G56" t="str">
@@ -26705,51 +26705,51 @@
       <c r="FC56">
         <v>335000</v>
       </c>
       <c r="FD56">
         <v>33.16</v>
       </c>
       <c r="FE56">
         <v>21.37</v>
       </c>
       <c r="FF56">
         <v>24.06</v>
       </c>
       <c r="FG56">
         <v>46.41</v>
       </c>
       <c r="FH56">
         <v>49084</v>
       </c>
       <c r="FI56">
         <v>1</v>
       </c>
       <c r="FJ56">
         <v>94</v>
       </c>
       <c r="FK56" t="str">
-        <v>2025-06-04</v>
+        <v>not avail.</v>
       </c>
       <c r="FL56" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>72540</v>
       </c>
       <c r="B57" t="str">
         <v>-</v>
       </c>
       <c r="C57" t="str">
         <v>-</v>
       </c>
       <c r="D57" t="str">
         <v>FL047000001</v>
       </c>
       <c r="E57" t="str">
         <v>194425P4000600000</v>
       </c>
       <c r="F57" t="str">
         <v>Southward Village</v>
       </c>
       <c r="G57" t="str">
@@ -27172,51 +27172,51 @@
       <c r="FC57">
         <v>335000</v>
       </c>
       <c r="FD57">
         <v>21.42</v>
       </c>
       <c r="FE57">
         <v>21.37</v>
       </c>
       <c r="FF57">
         <v>41.47</v>
       </c>
       <c r="FG57">
         <v>46.41</v>
       </c>
       <c r="FH57">
         <v>197123</v>
       </c>
       <c r="FI57">
         <v>104</v>
       </c>
       <c r="FJ57" t="str">
         <v>-</v>
       </c>
       <c r="FK57" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL57" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>8373</v>
       </c>
       <c r="B58">
         <v>3651</v>
       </c>
       <c r="C58" t="str">
         <v>-</v>
       </c>
       <c r="D58" t="str">
         <v>-</v>
       </c>
       <c r="E58" t="str">
         <v>not avail.</v>
       </c>
       <c r="F58" t="str">
         <v>Southward Village CNI II</v>
       </c>
       <c r="G58" t="str">
@@ -27495,51 +27495,51 @@
       <c r="DQ58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DR58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV58" t="str">
         <v>not avail.</v>
       </c>
       <c r="DW58" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ58" t="str">
         <v>-</v>
       </c>
       <c r="FK58" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL58" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>8392</v>
       </c>
       <c r="B59">
         <v>3677</v>
       </c>
       <c r="C59" t="str">
         <v>-</v>
       </c>
       <c r="D59" t="str">
         <v>-</v>
       </c>
       <c r="E59" t="str">
         <v>not avail.</v>
       </c>
       <c r="F59" t="str">
         <v>Southward Village CNI Phase 4</v>
       </c>
       <c r="G59" t="str">
@@ -27815,51 +27815,51 @@
       <c r="DQ59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DR59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV59" t="str">
         <v>not avail.</v>
       </c>
       <c r="DW59" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ59" t="str">
         <v>-</v>
       </c>
       <c r="FK59" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL59" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>7159</v>
       </c>
       <c r="B60" t="str">
         <v>-</v>
       </c>
       <c r="C60">
         <v>800231947</v>
       </c>
       <c r="D60" t="str">
         <v>-</v>
       </c>
       <c r="E60">
         <v>22452500000010100</v>
       </c>
       <c r="F60" t="str">
         <v>St. John Xxiii Villas</v>
       </c>
       <c r="G60" t="str">
@@ -28288,51 +28288,51 @@
       <c r="FC60">
         <v>335000</v>
       </c>
       <c r="FD60">
         <v>26.6</v>
       </c>
       <c r="FE60">
         <v>21.37</v>
       </c>
       <c r="FF60">
         <v>53.68</v>
       </c>
       <c r="FG60">
         <v>46.41</v>
       </c>
       <c r="FH60">
         <v>42101</v>
       </c>
       <c r="FI60">
         <v>2</v>
       </c>
       <c r="FJ60">
         <v>100</v>
       </c>
       <c r="FK60" t="str">
-        <v>2025-08-08</v>
+        <v>not avail.</v>
       </c>
       <c r="FL60" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>7941</v>
       </c>
       <c r="B61">
         <v>3396</v>
       </c>
       <c r="C61" t="str">
         <v>-</v>
       </c>
       <c r="D61" t="str">
         <v>-</v>
       </c>
       <c r="E61" t="str">
         <v>174425P2000270000</v>
       </c>
       <c r="F61" t="str">
         <v>St. Peter Claver Place Phase I</v>
       </c>
       <c r="G61" t="str">
@@ -28722,51 +28722,51 @@
       <c r="FA61">
         <v>122</v>
       </c>
       <c r="FB61">
         <v>0</v>
       </c>
       <c r="FC61">
         <v>335000</v>
       </c>
       <c r="FD61">
         <v>30.57</v>
       </c>
       <c r="FE61">
         <v>21.37</v>
       </c>
       <c r="FF61">
         <v>23.78</v>
       </c>
       <c r="FG61">
         <v>46.41</v>
       </c>
       <c r="FJ61" t="str">
         <v>-</v>
       </c>
       <c r="FK61" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL61" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>664</v>
       </c>
       <c r="B62" t="str">
         <v>-</v>
       </c>
       <c r="C62">
         <v>800004419</v>
       </c>
       <c r="D62" t="str">
         <v>-</v>
       </c>
       <c r="E62" t="str">
         <v>364424P2000100000</v>
       </c>
       <c r="F62" t="str">
         <v>Sunterra Apartments</v>
       </c>
       <c r="G62" t="str">
@@ -29195,51 +29195,51 @@
       <c r="FC62">
         <v>335000</v>
       </c>
       <c r="FD62">
         <v>33.16</v>
       </c>
       <c r="FE62">
         <v>21.37</v>
       </c>
       <c r="FF62">
         <v>24.06</v>
       </c>
       <c r="FG62">
         <v>46.41</v>
       </c>
       <c r="FH62">
         <v>111881</v>
       </c>
       <c r="FI62">
         <v>8</v>
       </c>
       <c r="FJ62">
         <v>73</v>
       </c>
       <c r="FK62" t="str">
-        <v>2025-05-20</v>
+        <v>not avail.</v>
       </c>
       <c r="FL62" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>6521</v>
       </c>
       <c r="B63" t="str">
         <v>-</v>
       </c>
       <c r="C63">
         <v>800214881</v>
       </c>
       <c r="D63" t="str">
         <v>-</v>
       </c>
       <c r="E63">
         <v>29432600000060000</v>
       </c>
       <c r="F63" t="str">
         <v>Villa Vincente</v>
       </c>
       <c r="G63" t="str">
@@ -29668,51 +29668,51 @@
       <c r="FC63">
         <v>335000</v>
       </c>
       <c r="FD63">
         <v>2.39</v>
       </c>
       <c r="FE63">
         <v>21.37</v>
       </c>
       <c r="FF63">
         <v>68.55</v>
       </c>
       <c r="FG63">
         <v>46.41</v>
       </c>
       <c r="FH63">
         <v>24849</v>
       </c>
       <c r="FI63">
         <v>2</v>
       </c>
       <c r="FJ63">
         <v>97</v>
       </c>
       <c r="FK63" t="str">
-        <v>2025-08-07</v>
+        <v>not avail.</v>
       </c>
       <c r="FL63" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>8452</v>
       </c>
       <c r="B64">
         <v>3761</v>
       </c>
       <c r="C64" t="str">
         <v>-</v>
       </c>
       <c r="D64" t="str">
         <v>-</v>
       </c>
       <c r="E64" t="str">
         <v>not avail.</v>
       </c>
       <c r="F64" t="str">
         <v>Wave at Chana</v>
       </c>
       <c r="G64" t="str">
@@ -29991,51 +29991,51 @@
       <c r="DQ64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DR64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV64" t="str">
         <v>not avail.</v>
       </c>
       <c r="DW64" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ64" t="str">
         <v>-</v>
       </c>
       <c r="FK64" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL64" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>8473</v>
       </c>
       <c r="B65">
         <v>3762</v>
       </c>
       <c r="C65" t="str">
         <v>-</v>
       </c>
       <c r="D65" t="str">
         <v>-</v>
       </c>
       <c r="E65" t="str">
         <v>not avail.</v>
       </c>
       <c r="F65" t="str">
         <v xml:space="preserve">Wave at Colonial </v>
       </c>
       <c r="G65" t="str">
@@ -30314,51 +30314,51 @@
       <c r="DQ65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DR65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV65" t="str">
         <v>not avail.</v>
       </c>
       <c r="DW65" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ65" t="str">
         <v>-</v>
       </c>
       <c r="FK65" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL65" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2190</v>
       </c>
       <c r="B66">
         <v>945</v>
       </c>
       <c r="C66" t="str">
         <v>-</v>
       </c>
       <c r="D66" t="str">
         <v>-</v>
       </c>
       <c r="E66" t="str">
         <v>314425P10020G0010</v>
       </c>
       <c r="F66" t="str">
         <v>Westchase</v>
       </c>
       <c r="G66" t="str">
@@ -30805,51 +30805,51 @@
       <c r="FC66">
         <v>335000</v>
       </c>
       <c r="FD66">
         <v>31.04</v>
       </c>
       <c r="FE66">
         <v>21.37</v>
       </c>
       <c r="FF66">
         <v>9.76</v>
       </c>
       <c r="FG66">
         <v>46.41</v>
       </c>
       <c r="FH66">
         <v>389440</v>
       </c>
       <c r="FI66">
         <v>16</v>
       </c>
       <c r="FJ66" t="str">
         <v>-</v>
       </c>
       <c r="FK66" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL66" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2184</v>
       </c>
       <c r="B67">
         <v>952</v>
       </c>
       <c r="C67" t="str">
         <v>-</v>
       </c>
       <c r="D67" t="str">
         <v>-</v>
       </c>
       <c r="E67" t="str">
         <v>314425P10020H0010</v>
       </c>
       <c r="F67" t="str">
         <v>Westwood - Fort Myers</v>
       </c>
       <c r="G67" t="str">
@@ -31296,51 +31296,51 @@
       <c r="FC67">
         <v>335000</v>
       </c>
       <c r="FD67">
         <v>31.04</v>
       </c>
       <c r="FE67">
         <v>21.37</v>
       </c>
       <c r="FF67">
         <v>9.76</v>
       </c>
       <c r="FG67">
         <v>46.41</v>
       </c>
       <c r="FH67">
         <v>336480</v>
       </c>
       <c r="FI67">
         <v>13</v>
       </c>
       <c r="FJ67" t="str">
         <v>-</v>
       </c>
       <c r="FK67" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL67" t="str">
         <v>New Construction</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>7071</v>
       </c>
       <c r="B68" t="str">
         <v>-</v>
       </c>
       <c r="C68">
         <v>800223971</v>
       </c>
       <c r="D68" t="str">
         <v>-</v>
       </c>
       <c r="E68">
         <v>27442724000002000</v>
       </c>
       <c r="F68" t="str">
         <v>Country Cove Apartments</v>
       </c>
       <c r="G68" t="str">
@@ -31775,51 +31775,51 @@
       <c r="FC68">
         <v>335000</v>
       </c>
       <c r="FD68">
         <v>19.58</v>
       </c>
       <c r="FE68">
         <v>21.37</v>
       </c>
       <c r="FF68">
         <v>41.93</v>
       </c>
       <c r="FG68">
         <v>46.41</v>
       </c>
       <c r="FH68">
         <v>5653</v>
       </c>
       <c r="FI68">
         <v>1</v>
       </c>
       <c r="FJ68">
         <v>96</v>
       </c>
       <c r="FK68" t="str">
-        <v>2024-06-28</v>
+        <v>not avail.</v>
       </c>
       <c r="FL68" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM68" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2198</v>
       </c>
       <c r="B69" t="str">
         <v>-</v>
       </c>
       <c r="C69">
         <v>800112346</v>
       </c>
       <c r="D69" t="str">
         <v>-</v>
       </c>
       <c r="E69" t="str">
         <v>0645270400000B000</v>
       </c>
       <c r="F69" t="str">
@@ -32257,51 +32257,51 @@
       <c r="FC69">
         <v>335000</v>
       </c>
       <c r="FD69">
         <v>23.25</v>
       </c>
       <c r="FE69">
         <v>21.37</v>
       </c>
       <c r="FF69">
         <v>41.83</v>
       </c>
       <c r="FG69">
         <v>46.41</v>
       </c>
       <c r="FH69">
         <v>10345</v>
       </c>
       <c r="FI69">
         <v>4</v>
       </c>
       <c r="FJ69">
         <v>93</v>
       </c>
       <c r="FK69" t="str">
-        <v>2025-05-13</v>
+        <v>not avail.</v>
       </c>
       <c r="FL69" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM69" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>6615</v>
       </c>
       <c r="B70" t="str">
         <v>-</v>
       </c>
       <c r="C70">
         <v>800214877</v>
       </c>
       <c r="D70" t="str">
         <v>-</v>
       </c>
       <c r="E70">
         <v>35432400000012050</v>
       </c>
       <c r="F70" t="str">
@@ -32739,51 +32739,51 @@
       <c r="FC70">
         <v>335000</v>
       </c>
       <c r="FD70">
         <v>25.22</v>
       </c>
       <c r="FE70">
         <v>21.37</v>
       </c>
       <c r="FF70">
         <v>56.17</v>
       </c>
       <c r="FG70">
         <v>46.41</v>
       </c>
       <c r="FH70">
         <v>47886</v>
       </c>
       <c r="FI70">
         <v>1</v>
       </c>
       <c r="FJ70">
         <v>91</v>
       </c>
       <c r="FK70" t="str">
-        <v>2023-12-18</v>
+        <v>not avail.</v>
       </c>
       <c r="FL70" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM70" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>8257</v>
       </c>
       <c r="B71">
         <v>3547</v>
       </c>
       <c r="C71" t="str">
         <v>-</v>
       </c>
       <c r="D71" t="str">
         <v>-</v>
       </c>
       <c r="E71">
         <v>27432400000230100</v>
       </c>
       <c r="F71" t="str">
@@ -33173,51 +33173,51 @@
       <c r="FA71">
         <v>122</v>
       </c>
       <c r="FB71">
         <v>0</v>
       </c>
       <c r="FC71">
         <v>335000</v>
       </c>
       <c r="FD71">
         <v>0.51</v>
       </c>
       <c r="FE71">
         <v>21.37</v>
       </c>
       <c r="FF71">
         <v>82.7</v>
       </c>
       <c r="FG71">
         <v>46.41</v>
       </c>
       <c r="FJ71" t="str">
         <v>-</v>
       </c>
       <c r="FK71" t="str">
-        <v>-</v>
+        <v/>
       </c>
       <c r="FL71" t="str">
         <v/>
       </c>
       <c r="FM71" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>8326</v>
       </c>
       <c r="B72">
         <v>3617</v>
       </c>
       <c r="C72" t="str">
         <v>-</v>
       </c>
       <c r="D72" t="str">
         <v>-</v>
       </c>
       <c r="E72" t="str">
         <v>not avail.</v>
       </c>
       <c r="F72" t="str">
@@ -33559,51 +33559,51 @@
       <c r="EU72">
         <v>132</v>
       </c>
       <c r="EW72">
         <v>127</v>
       </c>
       <c r="EY72">
         <v>119</v>
       </c>
       <c r="FA72">
         <v>122</v>
       </c>
       <c r="FC72">
         <v>335000</v>
       </c>
       <c r="FE72">
         <v>21.37</v>
       </c>
       <c r="FG72">
         <v>46.41</v>
       </c>
       <c r="FJ72" t="str">
         <v>-</v>
       </c>
       <c r="FK72" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL72" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM72" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1125</v>
       </c>
       <c r="B73">
         <v>1119</v>
       </c>
       <c r="C73">
         <v>800252010</v>
       </c>
       <c r="D73" t="str">
         <v>-</v>
       </c>
       <c r="E73">
         <v>30442716000000010</v>
       </c>
       <c r="F73" t="str">
@@ -34053,51 +34053,51 @@
       <c r="FC73">
         <v>335000</v>
       </c>
       <c r="FD73">
         <v>36.07</v>
       </c>
       <c r="FE73">
         <v>21.37</v>
       </c>
       <c r="FF73">
         <v>33.1</v>
       </c>
       <c r="FG73">
         <v>46.41</v>
       </c>
       <c r="FH73">
         <v>141740</v>
       </c>
       <c r="FI73">
         <v>4</v>
       </c>
       <c r="FJ73">
         <v>81</v>
       </c>
       <c r="FK73" t="str">
-        <v>2026-01-07</v>
+        <v>New Construction</v>
       </c>
       <c r="FL73" t="str">
         <v>New Construction</v>
       </c>
       <c r="FM73" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>6794</v>
       </c>
       <c r="B74">
         <v>1795</v>
       </c>
       <c r="C74">
         <v>800252011</v>
       </c>
       <c r="D74" t="str">
         <v>-</v>
       </c>
       <c r="E74">
         <v>30442716000000020</v>
       </c>
       <c r="F74" t="str">
@@ -34547,51 +34547,51 @@
       <c r="FC74">
         <v>335000</v>
       </c>
       <c r="FD74">
         <v>36.07</v>
       </c>
       <c r="FE74">
         <v>21.37</v>
       </c>
       <c r="FF74">
         <v>33.1</v>
       </c>
       <c r="FG74">
         <v>46.41</v>
       </c>
       <c r="FH74">
         <v>88069</v>
       </c>
       <c r="FI74">
         <v>3</v>
       </c>
       <c r="FJ74">
         <v>91</v>
       </c>
       <c r="FK74" t="str">
-        <v>2026-01-08</v>
+        <v>New Construction</v>
       </c>
       <c r="FL74" t="str">
         <v>New Construction</v>
       </c>
       <c r="FM74" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1858</v>
       </c>
       <c r="B75">
         <v>3216</v>
       </c>
       <c r="C75">
         <v>800004353</v>
       </c>
       <c r="D75" t="str">
         <v>-</v>
       </c>
       <c r="E75">
         <v>10442428000000010</v>
       </c>
       <c r="F75" t="str">
@@ -35044,51 +35044,51 @@
       <c r="FC75">
         <v>335000</v>
       </c>
       <c r="FD75">
         <v>12.14</v>
       </c>
       <c r="FE75">
         <v>21.37</v>
       </c>
       <c r="FF75">
         <v>51.62</v>
       </c>
       <c r="FG75">
         <v>46.41</v>
       </c>
       <c r="FH75">
         <v>60664</v>
       </c>
       <c r="FI75">
         <v>1</v>
       </c>
       <c r="FJ75">
         <v>98</v>
       </c>
       <c r="FK75" t="str">
-        <v>2025-02-11</v>
+        <v>not avail.</v>
       </c>
       <c r="FL75" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM75" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>803</v>
       </c>
       <c r="B76">
         <v>607</v>
       </c>
       <c r="C76" t="str">
         <v>-</v>
       </c>
       <c r="D76" t="str">
         <v>-</v>
       </c>
       <c r="E76">
         <v>5452700000050020</v>
       </c>
       <c r="F76" t="str">
@@ -35538,51 +35538,51 @@
       <c r="FC76">
         <v>335000</v>
       </c>
       <c r="FD76">
         <v>26.74</v>
       </c>
       <c r="FE76">
         <v>21.37</v>
       </c>
       <c r="FF76">
         <v>41.65</v>
       </c>
       <c r="FG76">
         <v>46.41</v>
       </c>
       <c r="FH76">
         <v>33279</v>
       </c>
       <c r="FI76">
         <v>6</v>
       </c>
       <c r="FJ76" t="str">
         <v>-</v>
       </c>
       <c r="FK76" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL76" t="str">
         <v>New Construction</v>
       </c>
       <c r="FM76" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>710</v>
       </c>
       <c r="B77" t="str">
         <v>-</v>
       </c>
       <c r="C77">
         <v>800004446</v>
       </c>
       <c r="D77" t="str">
         <v>-</v>
       </c>
       <c r="E77">
         <v>35432400000012040</v>
       </c>
       <c r="F77" t="str">
@@ -36026,51 +36026,51 @@
       <c r="FC77">
         <v>335000</v>
       </c>
       <c r="FD77">
         <v>25.22</v>
       </c>
       <c r="FE77">
         <v>21.37</v>
       </c>
       <c r="FF77">
         <v>56.17</v>
       </c>
       <c r="FG77">
         <v>46.41</v>
       </c>
       <c r="FH77">
         <v>8599</v>
       </c>
       <c r="FI77">
         <v>6</v>
       </c>
       <c r="FJ77" t="str">
         <v>91b*</v>
       </c>
       <c r="FK77" t="str">
-        <v>2022-08-02</v>
+        <v>not avail.</v>
       </c>
       <c r="FL77" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM77" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>204</v>
       </c>
       <c r="B78" t="str">
         <v>-</v>
       </c>
       <c r="C78" t="str">
         <v>-</v>
       </c>
       <c r="D78" t="str">
         <v>-</v>
       </c>
       <c r="E78">
         <v>31442700000010000</v>
       </c>
       <c r="F78" t="str">
@@ -36148,51 +36148,51 @@
       <c r="AE78">
         <v>40304</v>
       </c>
       <c r="AF78">
         <v>3</v>
       </c>
       <c r="AG78" t="str">
         <v>-</v>
       </c>
       <c r="AH78">
         <v>78</v>
       </c>
       <c r="AI78">
         <v>24</v>
       </c>
       <c r="AJ78" t="str">
         <v>-</v>
       </c>
       <c r="AK78" t="str">
         <v>-</v>
       </c>
       <c r="AL78" t="str">
         <v>not avail.</v>
       </c>
       <c r="AM78" t="str">
-        <v>not avail.</v>
+        <v>PRESBYTERIAN VILLAS OF LEHIGH INC, ST PETERSBURG, FL</v>
       </c>
       <c r="AS78" t="str">
         <v>-</v>
       </c>
       <c r="AT78">
         <v>409</v>
       </c>
       <c r="AU78">
         <v>494</v>
       </c>
       <c r="AV78" t="str">
         <v>-</v>
       </c>
       <c r="AW78" t="str">
         <v>-</v>
       </c>
       <c r="AX78">
         <v>55</v>
       </c>
       <c r="AY78" t="str">
         <v>-</v>
       </c>
       <c r="AZ78" t="str">
         <v>not avail.</v>
       </c>
@@ -36508,51 +36508,51 @@
       <c r="FC78">
         <v>335000</v>
       </c>
       <c r="FD78">
         <v>23.25</v>
       </c>
       <c r="FE78">
         <v>21.37</v>
       </c>
       <c r="FF78">
         <v>41.83</v>
       </c>
       <c r="FG78">
         <v>46.41</v>
       </c>
       <c r="FH78" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI78" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ78" t="str">
         <v>-</v>
       </c>
       <c r="FK78" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL78" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM78" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1597</v>
       </c>
       <c r="B79" t="str">
         <v>-</v>
       </c>
       <c r="C79">
         <v>800004478</v>
       </c>
       <c r="D79" t="str">
         <v>-</v>
       </c>
       <c r="E79" t="str">
         <v>3144270000001002A</v>
       </c>
       <c r="F79" t="str">
@@ -36984,51 +36984,51 @@
       <c r="FC79">
         <v>335000</v>
       </c>
       <c r="FD79">
         <v>23.25</v>
       </c>
       <c r="FE79">
         <v>21.37</v>
       </c>
       <c r="FF79">
         <v>41.83</v>
       </c>
       <c r="FG79">
         <v>46.41</v>
       </c>
       <c r="FH79">
         <v>234503</v>
       </c>
       <c r="FI79">
         <v>93</v>
       </c>
       <c r="FJ79">
         <v>99</v>
       </c>
       <c r="FK79" t="str">
-        <v>2025-05-13</v>
+        <v>not avail.</v>
       </c>
       <c r="FL79" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM79" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1665</v>
       </c>
       <c r="B80" t="str">
         <v>-</v>
       </c>
       <c r="C80">
         <v>800004479</v>
       </c>
       <c r="D80" t="str">
         <v>-</v>
       </c>
       <c r="E80" t="str">
         <v>3144270000001002A</v>
       </c>
       <c r="F80" t="str">
@@ -37460,51 +37460,51 @@
       <c r="FC80">
         <v>335000</v>
       </c>
       <c r="FD80">
         <v>23.25</v>
       </c>
       <c r="FE80">
         <v>21.37</v>
       </c>
       <c r="FF80">
         <v>41.83</v>
       </c>
       <c r="FG80">
         <v>46.41</v>
       </c>
       <c r="FH80">
         <v>234503</v>
       </c>
       <c r="FI80">
         <v>93</v>
       </c>
       <c r="FJ80">
         <v>96</v>
       </c>
       <c r="FK80" t="str">
-        <v>2025-05-14</v>
+        <v>not avail.</v>
       </c>
       <c r="FL80" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM80" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>6912</v>
       </c>
       <c r="B81" t="str">
         <v>-</v>
       </c>
       <c r="C81">
         <v>800221263</v>
       </c>
       <c r="D81" t="str">
         <v>-</v>
       </c>
       <c r="E81">
         <v>35432400000020000</v>
       </c>
       <c r="F81" t="str">
@@ -37936,51 +37936,51 @@
       <c r="FC81">
         <v>335000</v>
       </c>
       <c r="FD81">
         <v>7.63</v>
       </c>
       <c r="FE81">
         <v>21.37</v>
       </c>
       <c r="FF81">
         <v>70.01</v>
       </c>
       <c r="FG81">
         <v>46.41</v>
       </c>
       <c r="FH81">
         <v>9165</v>
       </c>
       <c r="FI81">
         <v>8</v>
       </c>
       <c r="FJ81" t="str">
         <v>97b</v>
       </c>
       <c r="FK81" t="str">
-        <v>2022-02-28</v>
+        <v>not avail.</v>
       </c>
       <c r="FL81" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM81" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>41</v>
       </c>
       <c r="B82">
         <v>37</v>
       </c>
       <c r="C82" t="str">
         <v>-</v>
       </c>
       <c r="D82" t="str">
         <v>-</v>
       </c>
       <c r="E82" t="str">
         <v>054527220000000A0</v>
       </c>
       <c r="F82" t="str">
@@ -38430,51 +38430,51 @@
       <c r="FC82">
         <v>335000</v>
       </c>
       <c r="FD82">
         <v>26.74</v>
       </c>
       <c r="FE82">
         <v>21.37</v>
       </c>
       <c r="FF82">
         <v>41.65</v>
       </c>
       <c r="FG82">
         <v>46.41</v>
       </c>
       <c r="FH82">
         <v>250479</v>
       </c>
       <c r="FI82">
         <v>1</v>
       </c>
       <c r="FJ82" t="str">
         <v>-</v>
       </c>
       <c r="FK82" t="str">
-        <v>-</v>
+        <v>New Construction</v>
       </c>
       <c r="FL82" t="str">
         <v>New Construction</v>
       </c>
       <c r="FM82" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>6630</v>
       </c>
       <c r="B83" t="str">
         <v>-</v>
       </c>
       <c r="C83">
         <v>800217517</v>
       </c>
       <c r="D83" t="str">
         <v>-</v>
       </c>
       <c r="E83">
         <v>31442700000010000</v>
       </c>
       <c r="F83" t="str">
@@ -38906,51 +38906,51 @@
       <c r="FC83">
         <v>335000</v>
       </c>
       <c r="FD83">
         <v>23.25</v>
       </c>
       <c r="FE83">
         <v>21.37</v>
       </c>
       <c r="FF83">
         <v>41.83</v>
       </c>
       <c r="FG83">
         <v>46.41</v>
       </c>
       <c r="FH83" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI83" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ83">
         <v>90</v>
       </c>
       <c r="FK83" t="str">
-        <v>2024-09-03</v>
+        <v>not avail.</v>
       </c>
       <c r="FL83" t="str">
         <v>not avail.</v>
       </c>
       <c r="FM83" t="str">
         <v>x</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>8374</v>
       </c>
       <c r="B84">
         <v>3643</v>
       </c>
       <c r="C84" t="str">
         <v>-</v>
       </c>
       <c r="D84" t="str">
         <v>-</v>
       </c>
       <c r="E84">
         <v>36432400000240000</v>
       </c>
       <c r="F84" t="str">
@@ -39232,51 +39232,51 @@
       <c r="DQ84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DR84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DS84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV84" t="str">
         <v>not avail.</v>
       </c>
       <c r="DW84" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ84" t="str">
         <v>-</v>
       </c>
       <c r="FK84" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL84" t="str">
         <v>not avail.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:FM84"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Farmworker Housing Needs, 2025</v>
       </c>
     </row>
     <row r="3">
@@ -39319,158 +39319,158 @@
         <v>758</v>
       </c>
       <c r="F4">
         <v>78</v>
       </c>
       <c r="G4">
         <v>680</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>All Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>All Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>4304</v>
+        <v>4978</v>
       </c>
       <c r="D4">
-        <v>3749</v>
+        <v>4283</v>
       </c>
       <c r="E4">
-        <v>23098</v>
+        <v>25856</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Lee County</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>10537</v>
+        <v>11527</v>
       </c>
       <c r="D5">
-        <v>10172</v>
+        <v>9915</v>
       </c>
       <c r="E5">
-        <v>16247</v>
+        <v>16903</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Lee County</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>28737</v>
+        <v>29501</v>
       </c>
       <c r="D6">
-        <v>21091</v>
+        <v>22723</v>
       </c>
       <c r="E6">
-        <v>8718</v>
+        <v>9645</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Lee County</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>25912</v>
+        <v>27413</v>
       </c>
       <c r="D7">
-        <v>9724</v>
+        <v>11828</v>
       </c>
       <c r="E7">
-        <v>1616</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Lee County</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>155392</v>
+        <v>166971</v>
       </c>
       <c r="D8">
-        <v>10767</v>
+        <v>11281</v>
       </c>
       <c r="E8">
-        <v>1286</v>
+        <v>1327</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="20"/>
     <col min="2" max="2" customWidth="1" width="120"/>
     <col min="3" max="3" customWidth="1" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>SHEET</v>
       </c>
@@ -39624,2128 +39624,2006 @@
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>sheet 19</v>
       </c>
       <c r="B20" t="str">
         <v>U.S. Bureau of Labor Statistics, 2023 Quarterly Census of Employment and Wages; U.S. Department of Labor, National Agricultural Workers Survey (multiple years); U.S. Department of Labor, Office of Foreign Labor Certification, 2024 H-2A Disclosure Data; Florida Department of Health; Shimberg Center for Housing Studies, Assisted Housing Inventory.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B20"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Renter Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Renter Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>1589</v>
+        <v>1858</v>
       </c>
       <c r="D4">
-        <v>773</v>
+        <v>843</v>
       </c>
       <c r="E4">
-        <v>10843</v>
+        <v>12015</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Lee County</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>2081</v>
+        <v>2013</v>
       </c>
       <c r="D5">
-        <v>4731</v>
+        <v>4192</v>
       </c>
       <c r="E5">
-        <v>9693</v>
+        <v>9867</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Lee County</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>6238</v>
+        <v>5910</v>
       </c>
       <c r="D6">
-        <v>11254</v>
+        <v>11608</v>
       </c>
       <c r="E6">
-        <v>3675</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Lee County</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>8372</v>
+        <v>7979</v>
       </c>
       <c r="D7">
-        <v>4793</v>
+        <v>5914</v>
       </c>
       <c r="E7">
-        <v>467</v>
+        <v>512</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Lee County</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>29253</v>
+        <v>28944</v>
       </c>
       <c r="D8">
-        <v>2677</v>
+        <v>2981</v>
       </c>
       <c r="E8">
-        <v>242</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Owner-Occupied Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Owner-Occupied Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>2715</v>
+        <v>3120</v>
       </c>
       <c r="D4">
-        <v>2976</v>
+        <v>3440</v>
       </c>
       <c r="E4">
-        <v>12255</v>
+        <v>13841</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Lee County</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>8456</v>
+        <v>9514</v>
       </c>
       <c r="D5">
-        <v>5441</v>
+        <v>5723</v>
       </c>
       <c r="E5">
-        <v>6554</v>
+        <v>7036</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Lee County</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>22499</v>
+        <v>23591</v>
       </c>
       <c r="D6">
-        <v>9837</v>
+        <v>11115</v>
       </c>
       <c r="E6">
-        <v>5043</v>
+        <v>5603</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Lee County</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>17540</v>
+        <v>19434</v>
       </c>
       <c r="D7">
-        <v>4931</v>
+        <v>5914</v>
       </c>
       <c r="E7">
-        <v>1149</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Lee County</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>126139</v>
+        <v>138027</v>
       </c>
       <c r="D8">
-        <v>8090</v>
+        <v>8300</v>
       </c>
       <c r="E8">
-        <v>1044</v>
+        <v>1052</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E93"/>
+  <dimension ref="A1:E83"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure &amp; Income (% AMI), 2010-2050 Estimates and Projections (Detail)</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Year</v>
       </c>
       <c r="C3" t="str">
         <v>Tenure</v>
       </c>
       <c r="D3" t="str">
         <v>Income</v>
       </c>
       <c r="E3" t="str">
         <v>Households</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4">
         <v>2010</v>
       </c>
       <c r="C4" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D4" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E4">
-        <v>14327</v>
+        <v>14876</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Lee County</v>
       </c>
       <c r="B5">
         <v>2010</v>
       </c>
       <c r="C5" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D5" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E5">
-        <v>16334</v>
+        <v>16122</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Lee County</v>
       </c>
       <c r="B6">
         <v>2010</v>
       </c>
       <c r="C6" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D6" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E6">
-        <v>29384</v>
+        <v>29049</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Lee County</v>
       </c>
       <c r="B7">
         <v>2010</v>
       </c>
       <c r="C7" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D7" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E7">
-        <v>18408</v>
+        <v>18854</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Lee County</v>
       </c>
       <c r="B8">
         <v>2010</v>
       </c>
       <c r="C8" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D8" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E8">
-        <v>104887</v>
+        <v>104435</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Lee County</v>
       </c>
       <c r="B9">
         <v>2010</v>
       </c>
       <c r="C9" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D9" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E9">
-        <v>10222</v>
+        <v>11046</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Lee County</v>
       </c>
       <c r="B10">
         <v>2010</v>
       </c>
       <c r="C10" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D10" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E10">
-        <v>12967</v>
+        <v>12396</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Lee County</v>
       </c>
       <c r="B11">
         <v>2010</v>
       </c>
       <c r="C11" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D11" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E11">
-        <v>16598</v>
+        <v>16417</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Lee County</v>
       </c>
       <c r="B12">
         <v>2010</v>
       </c>
       <c r="C12" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D12" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E12">
-        <v>10539</v>
+        <v>10932</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Lee County</v>
       </c>
       <c r="B13">
         <v>2010</v>
       </c>
       <c r="C13" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D13" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E13">
-        <v>25264</v>
+        <v>24797</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Lee County</v>
       </c>
       <c r="B14">
         <v>2020</v>
       </c>
       <c r="C14" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D14" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E14">
-        <v>17505</v>
+        <v>18188</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Lee County</v>
       </c>
       <c r="B15">
         <v>2020</v>
       </c>
       <c r="C15" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D15" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E15">
-        <v>19968</v>
+        <v>19817</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Lee County</v>
       </c>
       <c r="B16">
         <v>2020</v>
       </c>
       <c r="C16" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D16" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E16">
-        <v>36388</v>
+        <v>35834</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Lee County</v>
       </c>
       <c r="B17">
         <v>2020</v>
       </c>
       <c r="C17" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D17" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E17">
-        <v>22928</v>
+        <v>23450</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Lee County</v>
       </c>
       <c r="B18">
         <v>2020</v>
       </c>
       <c r="C18" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D18" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E18">
-        <v>132006</v>
+        <v>131502</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Lee County</v>
       </c>
       <c r="B19">
         <v>2020</v>
       </c>
       <c r="C19" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D19" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E19">
-        <v>12179</v>
+        <v>13228</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Lee County</v>
       </c>
       <c r="B20">
         <v>2020</v>
       </c>
       <c r="C20" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D20" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E20">
-        <v>15271</v>
+        <v>14539</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Lee County</v>
       </c>
       <c r="B21">
         <v>2020</v>
       </c>
       <c r="C21" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D21" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E21">
-        <v>19581</v>
+        <v>19436</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>Lee County</v>
       </c>
       <c r="B22">
         <v>2020</v>
       </c>
       <c r="C22" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D22" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E22">
-        <v>12546</v>
+        <v>12976</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>Lee County</v>
       </c>
       <c r="B23">
         <v>2020</v>
       </c>
       <c r="C23" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D23" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E23">
-        <v>29927</v>
+        <v>29326</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>Lee County</v>
       </c>
       <c r="B24">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C24" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D24" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E24">
-        <v>17946</v>
+        <v>20401</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>Lee County</v>
       </c>
       <c r="B25">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C25" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D25" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E25">
-        <v>20451</v>
+        <v>22273</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>Lee County</v>
       </c>
       <c r="B26">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C26" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D26" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E26">
-        <v>37379</v>
+        <v>40309</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>Lee County</v>
       </c>
       <c r="B27">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C27" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D27" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E27">
-        <v>23620</v>
+        <v>26418</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>Lee County</v>
       </c>
       <c r="B28">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C28" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D28" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E28">
-        <v>135273</v>
+        <v>147379</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>Lee County</v>
       </c>
       <c r="B29">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C29" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D29" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E29">
-        <v>13205</v>
+        <v>14716</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>Lee County</v>
       </c>
       <c r="B30">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C30" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D30" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E30">
-        <v>16505</v>
+        <v>16072</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>Lee County</v>
       </c>
       <c r="B31">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C31" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D31" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E31">
-        <v>21167</v>
+        <v>21560</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>Lee County</v>
       </c>
       <c r="B32">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C32" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D32" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E32">
-        <v>13632</v>
+        <v>14405</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>Lee County</v>
       </c>
       <c r="B33">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C33" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D33" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E33">
-        <v>32172</v>
+        <v>32200</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>Lee County</v>
       </c>
       <c r="B34">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C34" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D34" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E34">
-        <v>18713</v>
+        <v>22642</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>Lee County</v>
       </c>
       <c r="B35">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C35" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D35" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E35">
-        <v>21329</v>
+        <v>24760</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>Lee County</v>
       </c>
       <c r="B36">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C36" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D36" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E36">
-        <v>39077</v>
+        <v>44874</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>Lee County</v>
       </c>
       <c r="B37">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C37" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D37" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E37">
-        <v>24707</v>
+        <v>29465</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>Lee County</v>
       </c>
       <c r="B38">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C38" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D38" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E38">
-        <v>141637</v>
+        <v>164411</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>Lee County</v>
       </c>
       <c r="B39">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C39" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D39" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E39">
-        <v>13840</v>
+        <v>16072</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>Lee County</v>
       </c>
       <c r="B40">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C40" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D40" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E40">
-        <v>17264</v>
+        <v>17449</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>Lee County</v>
       </c>
       <c r="B41">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C41" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D41" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E41">
-        <v>22155</v>
+        <v>23476</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>Lee County</v>
       </c>
       <c r="B42">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C42" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D42" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E42">
-        <v>14281</v>
+        <v>15686</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>Lee County</v>
       </c>
       <c r="B43">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C43" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D43" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E43">
-        <v>33642</v>
+        <v>34898</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>Lee County</v>
       </c>
       <c r="B44">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C44" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D44" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E44">
-        <v>20381</v>
+        <v>24386</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>Lee County</v>
       </c>
       <c r="B45">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C45" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D45" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E45">
-        <v>23236</v>
+        <v>26705</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>Lee County</v>
       </c>
       <c r="B46">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C46" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D46" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E46">
-        <v>42796</v>
+        <v>48433</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>Lee County</v>
       </c>
       <c r="B47">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C47" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D47" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E47">
-        <v>27097</v>
+        <v>31845</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>Lee County</v>
       </c>
       <c r="B48">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C48" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D48" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E48">
-        <v>155470</v>
+        <v>177703</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>Lee County</v>
       </c>
       <c r="B49">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C49" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D49" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E49">
-        <v>15123</v>
+        <v>17156</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>Lee County</v>
       </c>
       <c r="B50">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C50" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D50" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E50">
-        <v>18776</v>
+        <v>18538</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>Lee County</v>
       </c>
       <c r="B51">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C51" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D51" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E51">
-        <v>24126</v>
+        <v>24993</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>Lee County</v>
       </c>
       <c r="B52">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C52" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D52" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E52">
-        <v>15592</v>
+        <v>16693</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>Lee County</v>
       </c>
       <c r="B53">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C53" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D53" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E53">
-        <v>36521</v>
+        <v>37020</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>Lee County</v>
       </c>
       <c r="B54">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C54" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D54" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E54">
-        <v>21660</v>
+        <v>25633</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v>Lee County</v>
       </c>
       <c r="B55">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C55" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D55" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E55">
-        <v>24691</v>
+        <v>28106</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>Lee County</v>
       </c>
       <c r="B56">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C56" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D56" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E56">
-        <v>45675</v>
+        <v>51018</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v>Lee County</v>
       </c>
       <c r="B57">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C57" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D57" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E57">
-        <v>28947</v>
+        <v>33577</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
         <v>Lee County</v>
       </c>
       <c r="B58">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C58" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D58" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E58">
-        <v>166109</v>
+        <v>187434</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>Lee County</v>
       </c>
       <c r="B59">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C59" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D59" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E59">
-        <v>16189</v>
+        <v>18080</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
         <v>Lee County</v>
       </c>
       <c r="B60">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C60" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D60" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E60">
-        <v>20025</v>
+        <v>19465</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>Lee County</v>
       </c>
       <c r="B61">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C61" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D61" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E61">
-        <v>25748</v>
+        <v>26279</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>Lee County</v>
       </c>
       <c r="B62">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C62" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D62" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E62">
-        <v>16671</v>
+        <v>17544</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>Lee County</v>
       </c>
       <c r="B63">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C63" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D63" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E63">
-        <v>38867</v>
+        <v>38821</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>Lee County</v>
       </c>
       <c r="B64">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C64" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D64" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E64">
-        <v>22612</v>
+        <v>26582</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
         <v>Lee County</v>
       </c>
       <c r="B65">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C65" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D65" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E65">
-        <v>25770</v>
+        <v>29158</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>Lee County</v>
       </c>
       <c r="B66">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C66" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D66" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E66">
-        <v>47855</v>
+        <v>52947</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>Lee County</v>
       </c>
       <c r="B67">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C67" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D67" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E67">
-        <v>30356</v>
+        <v>34878</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>Lee County</v>
       </c>
       <c r="B68">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C68" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D68" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E68">
-        <v>174195</v>
+        <v>194590</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>Lee County</v>
       </c>
       <c r="B69">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C69" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D69" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E69">
-        <v>16971</v>
+        <v>18809</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v>Lee County</v>
       </c>
       <c r="B70">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C70" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D70" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E70">
-        <v>20925</v>
+        <v>20181</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>Lee County</v>
       </c>
       <c r="B71">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C71" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D71" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E71">
-        <v>26925</v>
+        <v>27302</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>Lee County</v>
       </c>
       <c r="B72">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C72" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D72" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E72">
-        <v>17467</v>
+        <v>18223</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>Lee County</v>
       </c>
       <c r="B73">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C73" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D73" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E73">
-        <v>40575</v>
+        <v>40243</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>Lee County</v>
       </c>
       <c r="B74">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C74" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D74" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E74">
-        <v>23397</v>
+        <v>27477</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
         <v>Lee County</v>
       </c>
       <c r="B75">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C75" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D75" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E75">
-        <v>26652</v>
+        <v>30155</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>Lee County</v>
       </c>
       <c r="B76">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C76" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D76" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E76">
-        <v>49609</v>
+        <v>54778</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>Lee County</v>
       </c>
       <c r="B77">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C77" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D77" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E77">
-        <v>31492</v>
+        <v>36099</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>Lee County</v>
       </c>
       <c r="B78">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C78" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D78" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E78">
-        <v>180631</v>
+        <v>201320</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>Lee County</v>
       </c>
       <c r="B79">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C79" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D79" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E79">
-        <v>17706</v>
+        <v>19408</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>Lee County</v>
       </c>
       <c r="B80">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C80" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D80" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E80">
-        <v>21778</v>
+        <v>20760</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>Lee County</v>
       </c>
       <c r="B81">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C81" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D81" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E81">
-        <v>28045</v>
+        <v>28128</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>Lee County</v>
       </c>
       <c r="B82">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C82" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D82" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E82">
-        <v>18222</v>
+        <v>18770</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>Lee County</v>
       </c>
       <c r="B83">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C83" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D83" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E83">
-        <v>42219</v>
-[...169 lines deleted...]
-        <v>43707</v>
+        <v>41386</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:E93"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:E83"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L4"/>
+  <dimension ref="A1:V4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Housing Units by Type, 2024 Estimates</v>
+        <v>Housing Units by Type of Structure, 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>ACS Data Source</v>
       </c>
       <c r="C3" t="str">
-        <v>Single Family (1 att./detach.)</v>
+        <v>1, detached</v>
       </c>
       <c r="D3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="E3" t="str">
-        <v>Multi-family (2 or more)</v>
+        <v>1, attached</v>
       </c>
       <c r="F3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="G3" t="str">
-        <v>Mobile Home</v>
+        <v>2</v>
       </c>
       <c r="H3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="I3" t="str">
-        <v>Other</v>
+        <v>3 or 4</v>
       </c>
       <c r="J3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="K3" t="str">
+        <v>5 to 9</v>
+      </c>
+      <c r="L3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="M3" t="str">
+        <v>10 to 19</v>
+      </c>
+      <c r="N3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="O3" t="str">
+        <v>20 or more</v>
+      </c>
+      <c r="P3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="Q3" t="str">
+        <v>Mobile Home or Trailer</v>
+      </c>
+      <c r="R3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="S3" t="str">
+        <v>Other</v>
+      </c>
+      <c r="T3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="U3" t="str">
         <v>Total</v>
       </c>
-      <c r="L3" t="str">
+      <c r="V3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>2024 1-Year</v>
       </c>
       <c r="C4">
-        <v>299323</v>
+        <v>268887</v>
       </c>
       <c r="D4">
-        <v>7702</v>
+        <v>6936</v>
       </c>
       <c r="E4">
-        <v>126683</v>
+        <v>30436</v>
       </c>
       <c r="F4">
-        <v>6848</v>
+        <v>3349</v>
       </c>
       <c r="G4">
+        <v>12311</v>
+      </c>
+      <c r="H4">
+        <v>2304</v>
+      </c>
+      <c r="I4">
+        <v>18037</v>
+      </c>
+      <c r="J4">
+        <v>2345</v>
+      </c>
+      <c r="K4">
+        <v>23511</v>
+      </c>
+      <c r="L4">
+        <v>3445</v>
+      </c>
+      <c r="M4">
+        <v>29366</v>
+      </c>
+      <c r="N4">
+        <v>3162</v>
+      </c>
+      <c r="O4">
+        <v>43458</v>
+      </c>
+      <c r="P4">
+        <v>3771</v>
+      </c>
+      <c r="Q4">
         <v>38322</v>
       </c>
-      <c r="H4">
+      <c r="R4">
         <v>3269</v>
       </c>
-      <c r="I4">
+      <c r="S4">
         <v>844</v>
       </c>
-      <c r="J4">
+      <c r="T4">
         <v>671</v>
       </c>
-      <c r="K4">
+      <c r="U4">
         <v>465172</v>
       </c>
-      <c r="L4">
+      <c r="V4">
         <v>347</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:L4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:V4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Population Projections, Permanent Residents, 2010-2050</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Age</v>
       </c>
       <c r="C3" t="str">
         <v>2010</v>
       </c>
       <c r="D3" t="str">
         <v>2020</v>
       </c>
       <c r="E3" t="str">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F3" t="str">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="G3" t="str">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="H3" t="str">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="I3" t="str">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="J3" t="str">
-        <v>2045</v>
-[...1 lines deleted...]
-      <c r="K3" t="str">
         <v>2050</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>Total</v>
       </c>
       <c r="C4">
         <v>618754</v>
       </c>
       <c r="D4">
         <v>760822</v>
       </c>
       <c r="E4">
-        <v>800989</v>
+        <v>839224</v>
       </c>
       <c r="F4">
-        <v>835901</v>
+        <v>914102</v>
       </c>
       <c r="G4">
-        <v>908501</v>
+        <v>971200</v>
       </c>
       <c r="H4">
-        <v>964403</v>
+        <v>1013799</v>
       </c>
       <c r="I4">
-        <v>1006704</v>
+        <v>1046201</v>
       </c>
       <c r="J4">
-        <v>1042398</v>
-[...2 lines deleted...]
-        <v>1075096</v>
+        <v>1073199</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:K4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Population Projections, Total (Permanent + Institutional), 2010-2050</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Age</v>
       </c>
       <c r="C3" t="str">
         <v>2010</v>
       </c>
       <c r="D3" t="str">
         <v>2020</v>
       </c>
       <c r="E3" t="str">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F3" t="str">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="G3" t="str">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="H3" t="str">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="I3" t="str">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="J3" t="str">
-        <v>2045</v>
-[...1 lines deleted...]
-      <c r="K3" t="str">
         <v>2050</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Lee County</v>
       </c>
       <c r="B4" t="str">
         <v>Total</v>
       </c>
       <c r="C4">
         <v>618754</v>
       </c>
       <c r="D4">
         <v>760822</v>
       </c>
       <c r="E4">
-        <v>800989</v>
+        <v>839224</v>
       </c>
       <c r="F4">
-        <v>835901</v>
+        <v>914102</v>
       </c>
       <c r="G4">
-        <v>908501</v>
+        <v>971200</v>
       </c>
       <c r="H4">
-        <v>964403</v>
+        <v>1013799</v>
       </c>
       <c r="I4">
-        <v>1006704</v>
+        <v>1046201</v>
       </c>
       <c r="J4">
-        <v>1042398</v>
-[...2 lines deleted...]
-        <v>1075096</v>
+        <v>1073199</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:K4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure, 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>ACS Data Source</v>
       </c>
       <c r="C3" t="str">
         <v>Owner</v>