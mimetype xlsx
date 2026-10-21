--- v0 (2026-04-22)
+++ v1 (2026-10-21)
@@ -455,67 +455,67 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Total Population, 2024 Estimates</v>
+        <v>Total Population, 2025 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Population</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4">
-        <v>83230</v>
+        <v>83678</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Vacancy and Occupancy Status, 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -673,129 +673,129 @@
       </c>
       <c r="W3" t="str">
         <v>$3,500 or More</v>
       </c>
       <c r="X3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="Y3" t="str">
         <v>No Cash Rent</v>
       </c>
       <c r="Z3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="AA3" t="str">
         <v>Total</v>
       </c>
       <c r="AB3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4" t="str">
-        <v>2024 1-Year</v>
-[...77 lines deleted...]
-        <v>-</v>
+        <v>2020-2024 5-Year</v>
+      </c>
+      <c r="C4">
+        <v>67</v>
+      </c>
+      <c r="D4">
+        <v>50</v>
+      </c>
+      <c r="E4">
+        <v>1003</v>
+      </c>
+      <c r="F4">
+        <v>289</v>
+      </c>
+      <c r="G4">
+        <v>943</v>
+      </c>
+      <c r="H4">
+        <v>281</v>
+      </c>
+      <c r="I4">
+        <v>232</v>
+      </c>
+      <c r="J4">
+        <v>110</v>
+      </c>
+      <c r="K4">
+        <v>552</v>
+      </c>
+      <c r="L4">
+        <v>223</v>
+      </c>
+      <c r="M4">
+        <v>4077</v>
+      </c>
+      <c r="N4">
+        <v>781</v>
+      </c>
+      <c r="O4">
+        <v>7842</v>
+      </c>
+      <c r="P4">
+        <v>841</v>
+      </c>
+      <c r="Q4">
+        <v>4548</v>
+      </c>
+      <c r="R4">
+        <v>616</v>
+      </c>
+      <c r="S4">
+        <v>2007</v>
+      </c>
+      <c r="T4">
+        <v>361</v>
+      </c>
+      <c r="U4">
+        <v>886</v>
+      </c>
+      <c r="V4">
+        <v>280</v>
+      </c>
+      <c r="W4">
+        <v>1803</v>
+      </c>
+      <c r="X4">
+        <v>345</v>
+      </c>
+      <c r="Y4">
+        <v>638</v>
+      </c>
+      <c r="Z4">
+        <v>234</v>
+      </c>
+      <c r="AA4">
+        <v>24598</v>
+      </c>
+      <c r="AB4">
+        <v>988</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:AB4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Gross Rent as a Percentage of Household Income, 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -935,117 +935,117 @@
       </c>
       <c r="S3" t="str">
         <v>$1,500,000-$1,999,999</v>
       </c>
       <c r="T3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="U3" t="str">
         <v>&gt;$2,000,000</v>
       </c>
       <c r="V3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="W3" t="str">
         <v>Total</v>
       </c>
       <c r="X3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4" t="str">
-        <v>2024 1-Year</v>
-[...65 lines deleted...]
-        <v>-</v>
+        <v>2020-2024 5-Year</v>
+      </c>
+      <c r="C4">
+        <v>257</v>
+      </c>
+      <c r="D4">
+        <v>126</v>
+      </c>
+      <c r="E4">
+        <v>226</v>
+      </c>
+      <c r="F4">
+        <v>156</v>
+      </c>
+      <c r="G4">
+        <v>331</v>
+      </c>
+      <c r="H4">
+        <v>165</v>
+      </c>
+      <c r="I4">
+        <v>645</v>
+      </c>
+      <c r="J4">
+        <v>263</v>
+      </c>
+      <c r="K4">
+        <v>2628</v>
+      </c>
+      <c r="L4">
+        <v>535</v>
+      </c>
+      <c r="M4">
+        <v>3939</v>
+      </c>
+      <c r="N4">
+        <v>597</v>
+      </c>
+      <c r="O4">
+        <v>3526</v>
+      </c>
+      <c r="P4">
+        <v>417</v>
+      </c>
+      <c r="Q4">
+        <v>1653</v>
+      </c>
+      <c r="R4">
+        <v>264</v>
+      </c>
+      <c r="S4">
+        <v>813</v>
+      </c>
+      <c r="T4">
+        <v>219</v>
+      </c>
+      <c r="U4">
+        <v>2984</v>
+      </c>
+      <c r="V4">
+        <v>325</v>
+      </c>
+      <c r="W4">
+        <v>17002</v>
+      </c>
+      <c r="X4">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:X4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Owner Households by Monthly Housing Costs 2024 Estimates (with a Mortgage)</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -1144,51 +1144,51 @@
       </c>
       <c r="AG3" t="str">
         <v>$3,500-$3,999</v>
       </c>
       <c r="AH3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="AI3" t="str">
         <v>&gt;$4,000</v>
       </c>
       <c r="AJ3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="AK3" t="str">
         <v>Total</v>
       </c>
       <c r="AL3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4" t="str">
-        <v>2024 1-Year</v>
+        <v>2020-2024 5-Year</v>
       </c>
       <c r="C4" t="str">
         <v>-</v>
       </c>
       <c r="D4" t="str">
         <v>-</v>
       </c>
       <c r="E4" t="str">
         <v>-</v>
       </c>
       <c r="F4" t="str">
         <v>-</v>
       </c>
       <c r="G4" t="str">
         <v>-</v>
       </c>
       <c r="H4" t="str">
         <v>-</v>
       </c>
       <c r="I4" t="str">
         <v>-</v>
       </c>
       <c r="J4" t="str">
         <v>-</v>
       </c>
@@ -1200,103 +1200,103 @@
       </c>
       <c r="M4" t="str">
         <v>-</v>
       </c>
       <c r="N4" t="str">
         <v>-</v>
       </c>
       <c r="O4" t="str">
         <v>-</v>
       </c>
       <c r="P4" t="str">
         <v>-</v>
       </c>
       <c r="Q4" t="str">
         <v>-</v>
       </c>
       <c r="R4" t="str">
         <v>-</v>
       </c>
       <c r="S4" t="str">
         <v>-</v>
       </c>
       <c r="T4" t="str">
         <v>-</v>
       </c>
-      <c r="U4" t="str">
-[...51 lines deleted...]
-        <v>-</v>
+      <c r="U4">
+        <v>175</v>
+      </c>
+      <c r="V4">
+        <v>99</v>
+      </c>
+      <c r="W4">
+        <v>416</v>
+      </c>
+      <c r="X4">
+        <v>163</v>
+      </c>
+      <c r="Y4">
+        <v>1019</v>
+      </c>
+      <c r="Z4">
+        <v>470</v>
+      </c>
+      <c r="AA4">
+        <v>835</v>
+      </c>
+      <c r="AB4">
+        <v>278</v>
+      </c>
+      <c r="AC4">
+        <v>783</v>
+      </c>
+      <c r="AD4">
+        <v>191</v>
+      </c>
+      <c r="AE4">
+        <v>503</v>
+      </c>
+      <c r="AF4">
+        <v>135</v>
+      </c>
+      <c r="AG4">
+        <v>586</v>
+      </c>
+      <c r="AH4">
+        <v>272</v>
+      </c>
+      <c r="AI4">
+        <v>2921</v>
+      </c>
+      <c r="AJ4">
+        <v>411</v>
+      </c>
+      <c r="AK4">
+        <v>7504</v>
+      </c>
+      <c r="AL4">
+        <v>701</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:AL4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Owner Costs as a Percentage of Household Income, 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
@@ -2029,63 +2029,63 @@
       <c r="DE3" t="str">
         <v>Average Household Size (Persons)</v>
       </c>
       <c r="DF3" t="str">
         <v>% of Households w/Elderly Member</v>
       </c>
       <c r="DG3" t="str">
         <v>% of Households w/Children</v>
       </c>
       <c r="DH3" t="str">
         <v>% White (non-Hispanic)</v>
       </c>
       <c r="DI3" t="str">
         <v>% Asian (non-Hispanic)</v>
       </c>
       <c r="DJ3" t="str">
         <v>% Black (non-Hispanic)</v>
       </c>
       <c r="DK3" t="str">
         <v>% Hispanic</v>
       </c>
       <c r="DL3" t="str">
         <v>Average Annual Household Income ($)</v>
       </c>
       <c r="DM3" t="str">
-        <v>% $0-4,999</v>
+        <v>Under $10,000</v>
       </c>
       <c r="DN3" t="str">
-        <v>% $5,000-9,999</v>
+        <v>$10,000-19,999</v>
       </c>
       <c r="DO3" t="str">
-        <v>% $10,000-14,999</v>
+        <v>$20,000-29,999</v>
       </c>
       <c r="DP3" t="str">
-        <v>% $15,000-19,999</v>
+        <v>$30,000-39,999</v>
       </c>
       <c r="DQ3" t="str">
-        <v>% $20,000 and above</v>
+        <v>$40,000 or more</v>
       </c>
       <c r="DR3" t="str">
         <v>Average Annual Household Income (% AMI)</v>
       </c>
       <c r="DS3" t="str">
         <v>% 0-30% AMI</v>
       </c>
       <c r="DT3" t="str">
         <v>% 30-50% AMI</v>
       </c>
       <c r="DU3" t="str">
         <v>% above 50% AMI</v>
       </c>
       <c r="DV3" t="str">
         <v># of Households Reporting</v>
       </c>
       <c r="DW3" t="str">
         <v>Tenant Data Source</v>
       </c>
       <c r="DX3" t="str">
         <v>Vacancy Rate, 2018-2022, Tract</v>
       </c>
       <c r="DY3" t="str">
         <v>Vacancy Rate, 2018-2022, County</v>
       </c>
@@ -2179,51 +2179,51 @@
       <c r="FC3" t="str">
         <v>Median Condo Sale Price, 2023, County</v>
       </c>
       <c r="FD3" t="str">
         <v>% of Households with at least one child age 0-17, 2018-2022, Tract</v>
       </c>
       <c r="FE3" t="str">
         <v>% of Households with at least one child age 0-17, 2018-2022, County</v>
       </c>
       <c r="FF3" t="str">
         <v>% of Households with at least one person age 65 or older, 2018-2022, Tract</v>
       </c>
       <c r="FG3" t="str">
         <v>% of Households with at least one person age 65 or older, 2018-2022, County</v>
       </c>
       <c r="FH3" t="str">
         <v>Total Living Area</v>
       </c>
       <c r="FI3" t="str">
         <v>Number of Buildings</v>
       </c>
       <c r="FJ3" t="str">
         <v>REAC Score (HUD only)</v>
       </c>
       <c r="FK3" t="str">
-        <v>REAC Inspection Date</v>
+        <v>Construction Type (FHFC Only)</v>
       </c>
       <c r="FL3" t="str">
         <v>Construction Type (FHFC Only)</v>
       </c>
       <c r="FM3" t="str">
         <v>In unincorporated area</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>7010</v>
       </c>
       <c r="B4">
         <v>2423</v>
       </c>
       <c r="C4" t="str">
         <v>-</v>
       </c>
       <c r="D4" t="str">
         <v>-</v>
       </c>
       <c r="E4">
         <v>232340160020</v>
       </c>
       <c r="F4" t="str">
@@ -2667,51 +2667,51 @@
       <c r="FC4">
         <v>407000</v>
       </c>
       <c r="FD4">
         <v>11.2</v>
       </c>
       <c r="FE4">
         <v>31.27</v>
       </c>
       <c r="FF4">
         <v>35.25</v>
       </c>
       <c r="FG4">
         <v>33.67</v>
       </c>
       <c r="FH4">
         <v>12038</v>
       </c>
       <c r="FI4">
         <v>1</v>
       </c>
       <c r="FJ4" t="str">
         <v>-</v>
       </c>
       <c r="FK4" t="str">
-        <v>-</v>
+        <v>Rehab</v>
       </c>
       <c r="FL4" t="str">
         <v>Rehab</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2034</v>
       </c>
       <c r="B5">
         <v>3331</v>
       </c>
       <c r="C5">
         <v>800004027</v>
       </c>
       <c r="D5" t="str">
         <v>-</v>
       </c>
       <c r="E5">
         <v>232340081220</v>
       </c>
       <c r="F5" t="str">
         <v>Council Towers</v>
       </c>
       <c r="G5" t="str">
@@ -2981,96 +2981,90 @@
       <c r="CT5">
         <v>2040</v>
       </c>
       <c r="CU5" t="str">
         <v>-</v>
       </c>
       <c r="CV5" t="str">
         <v>-</v>
       </c>
       <c r="CW5" t="str">
         <v>-</v>
       </c>
       <c r="CX5" t="str">
         <v>-</v>
       </c>
       <c r="CY5" t="str">
         <v>-</v>
       </c>
       <c r="CZ5" t="str">
         <v>-</v>
       </c>
       <c r="DB5" t="str">
         <v>-</v>
       </c>
       <c r="DC5" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD5" t="str">
         <v>Y</v>
       </c>
-      <c r="DE5">
-[...4 lines deleted...]
-      </c>
       <c r="DG5" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="DI5">
         <v>0</v>
       </c>
       <c r="DJ5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="DK5">
         <v>86</v>
       </c>
-      <c r="DL5">
-        <v>13726</v>
+      <c r="DL5" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM5">
+        <v>5</v>
+      </c>
+      <c r="DN5">
+        <v>86</v>
+      </c>
+      <c r="DO5">
+        <v>7</v>
+      </c>
+      <c r="DP5">
+        <v>3</v>
+      </c>
+      <c r="DQ5">
         <v>-1</v>
       </c>
-      <c r="DN5">
-[...12 lines deleted...]
-        <v>16</v>
+      <c r="DR5" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS5">
         <v>96</v>
       </c>
       <c r="DT5">
         <v>4</v>
       </c>
       <c r="DU5">
         <v>0</v>
       </c>
       <c r="DV5">
         <v>248</v>
       </c>
       <c r="DW5" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX5">
         <v>0.35</v>
       </c>
       <c r="DY5">
         <v>0.11</v>
       </c>
       <c r="DZ5">
         <v>0.21</v>
       </c>
@@ -3155,51 +3149,51 @@
       <c r="FC5">
         <v>407000</v>
       </c>
       <c r="FD5">
         <v>9.1</v>
       </c>
       <c r="FE5">
         <v>31.27</v>
       </c>
       <c r="FF5">
         <v>50.32</v>
       </c>
       <c r="FG5">
         <v>33.67</v>
       </c>
       <c r="FH5">
         <v>115036</v>
       </c>
       <c r="FI5">
         <v>1</v>
       </c>
       <c r="FJ5" t="str">
         <v>96b</v>
       </c>
       <c r="FK5" t="str">
-        <v>2019-04-11</v>
+        <v>not avail.</v>
       </c>
       <c r="FL5" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1952</v>
       </c>
       <c r="B6">
         <v>3185</v>
       </c>
       <c r="C6">
         <v>800004088</v>
       </c>
       <c r="D6" t="str">
         <v>-</v>
       </c>
       <c r="E6">
         <v>242030010230</v>
       </c>
       <c r="F6" t="str">
         <v>Federation Towers</v>
       </c>
       <c r="G6" t="str">
@@ -3474,91 +3468,85 @@
       </c>
       <c r="CV6" t="str">
         <v>-</v>
       </c>
       <c r="CW6" t="str">
         <v>-</v>
       </c>
       <c r="CX6" t="str">
         <v>-</v>
       </c>
       <c r="CY6" t="str">
         <v>-</v>
       </c>
       <c r="CZ6" t="str">
         <v>-</v>
       </c>
       <c r="DB6" t="str">
         <v>-</v>
       </c>
       <c r="DC6" t="str">
         <v>N</v>
       </c>
       <c r="DD6" t="str">
         <v>Y</v>
       </c>
-      <c r="DE6">
-[...6 lines deleted...]
-        <v>not avail.</v>
+      <c r="DG6">
+        <v>0</v>
       </c>
       <c r="DH6">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="DI6">
         <v>1</v>
       </c>
       <c r="DJ6">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="DK6">
         <v>82</v>
       </c>
-      <c r="DL6">
-        <v>14907</v>
+      <c r="DL6" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM6">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="DN6">
-        <v>6</v>
+        <v>84</v>
       </c>
       <c r="DO6">
-        <v>59</v>
+        <v>5</v>
       </c>
       <c r="DP6">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="DQ6">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1</v>
+      </c>
+      <c r="DR6" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS6">
         <v>93</v>
       </c>
       <c r="DT6">
         <v>6</v>
       </c>
       <c r="DU6">
         <v>1</v>
       </c>
       <c r="DV6">
         <v>117</v>
       </c>
       <c r="DW6" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX6">
         <v>0.24</v>
       </c>
       <c r="DY6">
         <v>0.11</v>
       </c>
       <c r="DZ6">
         <v>0.25</v>
       </c>
@@ -3649,51 +3637,51 @@
       <c r="FC6">
         <v>407000</v>
       </c>
       <c r="FD6">
         <v>9.62</v>
       </c>
       <c r="FE6">
         <v>31.27</v>
       </c>
       <c r="FF6">
         <v>19.31</v>
       </c>
       <c r="FG6">
         <v>33.67</v>
       </c>
       <c r="FH6" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI6" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ6" t="str">
         <v>80b</v>
       </c>
       <c r="FK6" t="str">
-        <v>2022-04-14</v>
+        <v>not avail.</v>
       </c>
       <c r="FL6" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3125</v>
       </c>
       <c r="B7" t="str">
         <v>-</v>
       </c>
       <c r="C7">
         <v>800112345</v>
       </c>
       <c r="D7" t="str">
         <v>-</v>
       </c>
       <c r="E7">
         <v>242030090170</v>
       </c>
       <c r="F7" t="str">
         <v>Fernwood Apartments</v>
       </c>
       <c r="G7" t="str">
@@ -3953,91 +3941,85 @@
       </c>
       <c r="CV7" t="str">
         <v>-</v>
       </c>
       <c r="CW7">
         <v>2024</v>
       </c>
       <c r="CX7" t="str">
         <v>-</v>
       </c>
       <c r="CY7" t="str">
         <v>-</v>
       </c>
       <c r="CZ7" t="str">
         <v>-</v>
       </c>
       <c r="DB7" t="str">
         <v>-</v>
       </c>
       <c r="DC7" t="str">
         <v>Y</v>
       </c>
       <c r="DD7" t="str">
         <v>Y</v>
       </c>
-      <c r="DE7">
-[...4 lines deleted...]
-      </c>
       <c r="DG7" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH7">
         <v>6</v>
       </c>
       <c r="DI7">
         <v>-1</v>
       </c>
       <c r="DJ7">
-        <v>28</v>
+        <v>-1</v>
       </c>
       <c r="DK7">
         <v>67</v>
       </c>
-      <c r="DL7">
-        <v>14761</v>
+      <c r="DL7" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM7">
+        <v>0</v>
+      </c>
+      <c r="DN7">
+        <v>72</v>
+      </c>
+      <c r="DO7">
+        <v>12</v>
+      </c>
+      <c r="DP7">
+        <v>6</v>
+      </c>
+      <c r="DQ7">
         <v>-1</v>
       </c>
-      <c r="DN7">
-[...12 lines deleted...]
-        <v>16</v>
+      <c r="DR7" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS7">
         <v>94</v>
       </c>
       <c r="DT7">
         <v>6</v>
       </c>
       <c r="DU7">
         <v>0</v>
       </c>
       <c r="DV7">
         <v>18</v>
       </c>
       <c r="DW7" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX7">
         <v>0.25</v>
       </c>
       <c r="DY7">
         <v>0.11</v>
       </c>
       <c r="DZ7">
         <v>0.18</v>
       </c>
@@ -4128,51 +4110,51 @@
       <c r="FC7">
         <v>407000</v>
       </c>
       <c r="FD7">
         <v>12.04</v>
       </c>
       <c r="FE7">
         <v>31.27</v>
       </c>
       <c r="FF7">
         <v>12.4</v>
       </c>
       <c r="FG7">
         <v>33.67</v>
       </c>
       <c r="FH7">
         <v>12576</v>
       </c>
       <c r="FI7">
         <v>1</v>
       </c>
       <c r="FJ7" t="str">
         <v>98a*</v>
       </c>
       <c r="FK7" t="str">
-        <v>2022-08-26</v>
+        <v>not avail.</v>
       </c>
       <c r="FL7" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2022</v>
       </c>
       <c r="B8">
         <v>3262</v>
       </c>
       <c r="C8">
         <v>800004103</v>
       </c>
       <c r="D8" t="str">
         <v>-</v>
       </c>
       <c r="E8">
         <v>232260011780</v>
       </c>
       <c r="F8" t="str">
         <v>Four Freedoms House</v>
       </c>
       <c r="G8" t="str">
@@ -4442,96 +4424,90 @@
       <c r="CT8">
         <v>2039</v>
       </c>
       <c r="CU8" t="str">
         <v>-</v>
       </c>
       <c r="CV8" t="str">
         <v>-</v>
       </c>
       <c r="CW8" t="str">
         <v>-</v>
       </c>
       <c r="CX8" t="str">
         <v>-</v>
       </c>
       <c r="CY8" t="str">
         <v>-</v>
       </c>
       <c r="CZ8" t="str">
         <v>-</v>
       </c>
       <c r="DB8" t="str">
         <v>-</v>
       </c>
       <c r="DC8" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD8" t="str">
         <v>Y</v>
       </c>
-      <c r="DE8">
-[...6 lines deleted...]
-        <v>not avail.</v>
+      <c r="DG8">
+        <v>0</v>
       </c>
       <c r="DH8">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="DI8">
         <v>1</v>
       </c>
       <c r="DJ8">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="DK8">
         <v>85</v>
       </c>
-      <c r="DL8">
-        <v>15039</v>
+      <c r="DL8" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM8">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="DN8">
+        <v>86</v>
+      </c>
+      <c r="DO8">
+        <v>10</v>
+      </c>
+      <c r="DP8">
         <v>2</v>
       </c>
-      <c r="DO8">
-[...4 lines deleted...]
-      </c>
       <c r="DQ8">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1</v>
+      </c>
+      <c r="DR8" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS8">
         <v>95</v>
       </c>
       <c r="DT8">
         <v>4</v>
       </c>
       <c r="DU8">
         <v>1</v>
       </c>
       <c r="DV8">
         <v>176</v>
       </c>
       <c r="DW8" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX8">
         <v>0.38</v>
       </c>
       <c r="DY8">
         <v>0.11</v>
       </c>
       <c r="DZ8">
         <v>0.21</v>
       </c>
@@ -4622,51 +4598,51 @@
       <c r="FC8">
         <v>407000</v>
       </c>
       <c r="FD8">
         <v>5.05</v>
       </c>
       <c r="FE8">
         <v>31.27</v>
       </c>
       <c r="FF8">
         <v>59.6</v>
       </c>
       <c r="FG8">
         <v>33.67</v>
       </c>
       <c r="FH8">
         <v>35508</v>
       </c>
       <c r="FI8">
         <v>1</v>
       </c>
       <c r="FJ8">
         <v>91</v>
       </c>
       <c r="FK8" t="str">
-        <v>2025-06-27</v>
+        <v>not avail.</v>
       </c>
       <c r="FL8" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6412</v>
       </c>
       <c r="B9">
         <v>1328</v>
       </c>
       <c r="C9" t="str">
         <v>-</v>
       </c>
       <c r="D9" t="str">
         <v>-</v>
       </c>
       <c r="E9">
         <v>232020050320</v>
       </c>
       <c r="F9" t="str">
         <v>Harding Village - Miami Beach</v>
       </c>
       <c r="G9" t="str">
@@ -4942,99 +4918,99 @@
       <c r="CW9" t="str">
         <v>-</v>
       </c>
       <c r="CX9" t="str">
         <v>-</v>
       </c>
       <c r="CY9" t="str">
         <v>-</v>
       </c>
       <c r="CZ9" t="str">
         <v>-</v>
       </c>
       <c r="DB9" t="str">
         <v>N</v>
       </c>
       <c r="DC9" t="str">
         <v>Y</v>
       </c>
       <c r="DD9" t="str">
         <v>Y</v>
       </c>
       <c r="DE9">
         <v>1</v>
       </c>
       <c r="DF9">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="DG9">
         <v>0</v>
       </c>
       <c r="DH9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK9" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL9">
-        <v>13072</v>
-[...14 lines deleted...]
-        <v>20</v>
+        <v>13850</v>
+      </c>
+      <c r="DM9" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN9" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO9" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP9" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ9" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR9">
-        <v>15.05</v>
+        <v>14.53</v>
       </c>
       <c r="DS9">
         <v>91</v>
       </c>
       <c r="DT9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="DU9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="DV9">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="DW9" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX9">
         <v>0.29</v>
       </c>
       <c r="DY9">
         <v>0.11</v>
       </c>
       <c r="DZ9">
         <v>0.16</v>
       </c>
       <c r="EA9">
         <v>0.52</v>
       </c>
       <c r="EB9">
         <v>0.84</v>
       </c>
       <c r="EC9">
         <v>0.48</v>
       </c>
       <c r="ED9">
         <v>0</v>
       </c>
@@ -5113,51 +5089,51 @@
       <c r="FC9">
         <v>407000</v>
       </c>
       <c r="FD9">
         <v>14</v>
       </c>
       <c r="FE9">
         <v>31.27</v>
       </c>
       <c r="FF9">
         <v>41.25</v>
       </c>
       <c r="FG9">
         <v>33.67</v>
       </c>
       <c r="FH9">
         <v>26681</v>
       </c>
       <c r="FI9">
         <v>3</v>
       </c>
       <c r="FJ9" t="str">
         <v>-</v>
       </c>
       <c r="FK9" t="str">
-        <v>-</v>
+        <v>Acquisition/Rehab</v>
       </c>
       <c r="FL9" t="str">
         <v>Acquisition/Rehab</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>7163</v>
       </c>
       <c r="B10">
         <v>2531</v>
       </c>
       <c r="C10" t="str">
         <v>-</v>
       </c>
       <c r="D10" t="str">
         <v>-</v>
       </c>
       <c r="E10">
         <v>232220110360</v>
       </c>
       <c r="F10" t="str">
         <v>Lowenstein Building</v>
       </c>
       <c r="G10" t="str">
@@ -5436,102 +5412,102 @@
       <c r="CV10" t="str">
         <v>-</v>
       </c>
       <c r="CW10" t="str">
         <v>-</v>
       </c>
       <c r="CX10" t="str">
         <v>-</v>
       </c>
       <c r="CY10" t="str">
         <v>-</v>
       </c>
       <c r="CZ10" t="str">
         <v>-</v>
       </c>
       <c r="DB10" t="str">
         <v>N</v>
       </c>
       <c r="DC10" t="str">
         <v>N</v>
       </c>
       <c r="DD10" t="str">
         <v>Y</v>
       </c>
       <c r="DE10">
-        <v>1.11</v>
+        <v>1.15</v>
       </c>
       <c r="DF10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="DG10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="DH10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL10">
-        <v>73099</v>
-[...14 lines deleted...]
-        <v>100</v>
+        <v>77865</v>
+      </c>
+      <c r="DM10" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN10" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO10" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP10" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ10" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR10">
-        <v>82.59</v>
+        <v>79.56</v>
       </c>
       <c r="DS10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DT10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DU10" t="str">
         <v>not avail.</v>
       </c>
       <c r="DV10">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="DW10" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX10">
         <v>0.49</v>
       </c>
       <c r="DY10">
         <v>0.11</v>
       </c>
       <c r="DZ10">
         <v>0.79</v>
       </c>
       <c r="EA10">
         <v>0.52</v>
       </c>
       <c r="EB10">
         <v>0.21</v>
       </c>
       <c r="EC10">
         <v>0.48</v>
       </c>
       <c r="ED10">
         <v>0</v>
       </c>
@@ -5610,51 +5586,51 @@
       <c r="FC10">
         <v>407000</v>
       </c>
       <c r="FD10">
         <v>30.94</v>
       </c>
       <c r="FE10">
         <v>31.27</v>
       </c>
       <c r="FF10">
         <v>30.8</v>
       </c>
       <c r="FG10">
         <v>33.67</v>
       </c>
       <c r="FH10">
         <v>3454</v>
       </c>
       <c r="FI10">
         <v>1</v>
       </c>
       <c r="FJ10" t="str">
         <v>-</v>
       </c>
       <c r="FK10" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL10" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>137</v>
       </c>
       <c r="B11">
         <v>2594</v>
       </c>
       <c r="C11">
         <v>800004254</v>
       </c>
       <c r="D11" t="str">
         <v>-</v>
       </c>
       <c r="E11">
         <v>242030098470</v>
       </c>
       <c r="F11" t="str">
         <v>Lulav Square</v>
       </c>
       <c r="G11" t="str">
@@ -5924,96 +5900,90 @@
       <c r="CT11">
         <v>2033</v>
       </c>
       <c r="CU11" t="str">
         <v>-</v>
       </c>
       <c r="CV11" t="str">
         <v>-</v>
       </c>
       <c r="CW11" t="str">
         <v>-</v>
       </c>
       <c r="CX11" t="str">
         <v>-</v>
       </c>
       <c r="CY11" t="str">
         <v>-</v>
       </c>
       <c r="CZ11" t="str">
         <v>-</v>
       </c>
       <c r="DB11" t="str">
         <v>Y</v>
       </c>
       <c r="DC11" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD11" t="str">
         <v>Y</v>
       </c>
-      <c r="DE11">
-[...6 lines deleted...]
-        <v>not avail.</v>
+      <c r="DG11">
+        <v>0</v>
       </c>
       <c r="DH11">
         <v>3</v>
       </c>
       <c r="DI11">
         <v>-1</v>
       </c>
       <c r="DJ11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="DK11">
         <v>95</v>
       </c>
-      <c r="DL11">
-        <v>13001</v>
+      <c r="DL11" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM11">
+        <v>7</v>
+      </c>
+      <c r="DN11">
+        <v>89</v>
+      </c>
+      <c r="DO11">
+        <v>4</v>
+      </c>
+      <c r="DP11">
         <v>1</v>
       </c>
-      <c r="DN11">
-[...7 lines deleted...]
-      </c>
       <c r="DQ11">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>-1</v>
+      </c>
+      <c r="DR11" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS11">
         <v>99</v>
       </c>
       <c r="DT11">
         <v>1</v>
       </c>
       <c r="DU11">
         <v>0</v>
       </c>
       <c r="DV11">
         <v>139</v>
       </c>
       <c r="DW11" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX11">
         <v>0.15</v>
       </c>
       <c r="DY11">
         <v>0.11</v>
       </c>
       <c r="DZ11">
         <v>0.22</v>
       </c>
@@ -6104,51 +6074,51 @@
       <c r="FC11">
         <v>407000</v>
       </c>
       <c r="FD11">
         <v>15.29</v>
       </c>
       <c r="FE11">
         <v>31.27</v>
       </c>
       <c r="FF11">
         <v>33.58</v>
       </c>
       <c r="FG11">
         <v>33.67</v>
       </c>
       <c r="FH11">
         <v>54018</v>
       </c>
       <c r="FI11">
         <v>4</v>
       </c>
       <c r="FJ11" t="str">
         <v>87b</v>
       </c>
       <c r="FK11" t="str">
-        <v>2023-02-17</v>
+        <v>A/P</v>
       </c>
       <c r="FL11" t="str">
         <v>A/P</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1103</v>
       </c>
       <c r="B12">
         <v>491</v>
       </c>
       <c r="C12" t="str">
         <v>-</v>
       </c>
       <c r="D12" t="str">
         <v>-</v>
       </c>
       <c r="E12">
         <v>242030031100</v>
       </c>
       <c r="F12" t="str">
         <v>Madison</v>
       </c>
       <c r="G12" t="str">
@@ -6421,102 +6391,102 @@
       <c r="CV12" t="str">
         <v>-</v>
       </c>
       <c r="CW12" t="str">
         <v>-</v>
       </c>
       <c r="CX12" t="str">
         <v>-</v>
       </c>
       <c r="CY12" t="str">
         <v>-</v>
       </c>
       <c r="CZ12" t="str">
         <v>-</v>
       </c>
       <c r="DB12" t="str">
         <v>N</v>
       </c>
       <c r="DC12" t="str">
         <v>N</v>
       </c>
       <c r="DD12" t="str">
         <v>Y</v>
       </c>
       <c r="DE12">
-        <v>1.47</v>
+        <v>1.44</v>
       </c>
       <c r="DF12">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="DG12">
         <v>6</v>
       </c>
       <c r="DH12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK12" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL12">
-        <v>20244</v>
-[...14 lines deleted...]
-        <v>41</v>
+        <v>19825</v>
+      </c>
+      <c r="DM12" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN12" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO12" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP12" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ12" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR12">
-        <v>21.76</v>
+        <v>19.63</v>
       </c>
       <c r="DS12">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="DT12">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="DU12">
         <v>0</v>
       </c>
       <c r="DV12">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="DW12" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX12">
         <v>0.55</v>
       </c>
       <c r="DY12">
         <v>0.11</v>
       </c>
       <c r="DZ12">
         <v>0.45</v>
       </c>
       <c r="EA12">
         <v>0.52</v>
       </c>
       <c r="EB12">
         <v>0.55</v>
       </c>
       <c r="EC12">
         <v>0.48</v>
       </c>
       <c r="ED12">
         <v>0.03</v>
       </c>
@@ -6595,101 +6565,101 @@
       <c r="FC12">
         <v>407000</v>
       </c>
       <c r="FD12">
         <v>13.16</v>
       </c>
       <c r="FE12">
         <v>31.27</v>
       </c>
       <c r="FF12">
         <v>48.13</v>
       </c>
       <c r="FG12">
         <v>33.67</v>
       </c>
       <c r="FH12">
         <v>14864</v>
       </c>
       <c r="FI12">
         <v>1</v>
       </c>
       <c r="FJ12" t="str">
         <v>-</v>
       </c>
       <c r="FK12" t="str">
-        <v>-</v>
+        <v>Rehab</v>
       </c>
       <c r="FL12" t="str">
         <v>Rehab</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1227</v>
       </c>
       <c r="B13">
         <v>1092</v>
       </c>
       <c r="C13" t="str">
         <v>-</v>
       </c>
       <c r="D13" t="str">
         <v>-</v>
       </c>
       <c r="E13">
         <v>242030094940</v>
       </c>
       <c r="F13" t="str">
         <v>Meridian Place</v>
       </c>
       <c r="G13" t="str">
         <v>530 Meridian Avenue</v>
       </c>
       <c r="H13" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="I13">
         <v>33139</v>
       </c>
       <c r="J13" t="str">
         <v>Miami-Dade</v>
       </c>
       <c r="K13" t="str">
         <v>Large</v>
       </c>
       <c r="L13" t="str">
         <v>FHFC</v>
       </c>
       <c r="M13" t="str">
         <v>Demonstration Project</v>
       </c>
       <c r="N13">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="O13">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="R13" t="str">
         <v>x</v>
       </c>
       <c r="S13" t="str">
         <v>-</v>
       </c>
       <c r="T13" t="str">
         <v>-</v>
       </c>
       <c r="U13" t="str">
         <v>-</v>
       </c>
       <c r="V13" t="str">
         <v>-</v>
       </c>
       <c r="W13" t="str">
         <v>Homeless</v>
       </c>
       <c r="X13" t="str">
         <v>Ready for Occupancy</v>
       </c>
       <c r="Y13">
         <v>2003</v>
       </c>
@@ -6713,65 +6683,50 @@
       </c>
       <c r="AF13">
         <v>4</v>
       </c>
       <c r="AG13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AH13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AI13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AJ13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AK13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AL13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AM13" t="str">
         <v>Miami Beach Community Development Corporation</v>
       </c>
-      <c r="AN13">
-[...13 lines deleted...]
-      </c>
       <c r="AS13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AT13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AU13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AV13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AW13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AX13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AY13" t="str">
         <v>not avail.</v>
       </c>
       <c r="AZ13" t="str">
         <v>not avail.</v>
       </c>
       <c r="BA13" t="str">
@@ -6906,51 +6861,51 @@
       <c r="CT13" t="str">
         <v>-</v>
       </c>
       <c r="CU13" t="str">
         <v>-</v>
       </c>
       <c r="CV13" t="str">
         <v>-</v>
       </c>
       <c r="CW13" t="str">
         <v>-</v>
       </c>
       <c r="CX13" t="str">
         <v>-</v>
       </c>
       <c r="CY13" t="str">
         <v>-</v>
       </c>
       <c r="CZ13" t="str">
         <v>-</v>
       </c>
       <c r="DB13" t="str">
         <v>N</v>
       </c>
       <c r="DC13" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD13" t="str">
         <v>Y</v>
       </c>
       <c r="DE13" t="str">
         <v>not avail.</v>
       </c>
       <c r="DF13" t="str">
         <v>not avail.</v>
       </c>
       <c r="DG13" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH13" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI13" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ13" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK13" t="str">
         <v>not avail.</v>
       </c>
@@ -7086,51 +7041,51 @@
       <c r="FC13">
         <v>407000</v>
       </c>
       <c r="FD13">
         <v>15.29</v>
       </c>
       <c r="FE13">
         <v>31.27</v>
       </c>
       <c r="FF13">
         <v>33.58</v>
       </c>
       <c r="FG13">
         <v>33.67</v>
       </c>
       <c r="FH13">
         <v>16908</v>
       </c>
       <c r="FI13">
         <v>1</v>
       </c>
       <c r="FJ13" t="str">
         <v>-</v>
       </c>
       <c r="FK13" t="str">
-        <v>-</v>
+        <v>Rehab</v>
       </c>
       <c r="FL13" t="str">
         <v>Rehab</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>74311</v>
       </c>
       <c r="B14" t="str">
         <v>-</v>
       </c>
       <c r="C14" t="str">
         <v>-</v>
       </c>
       <c r="D14" t="str">
         <v>FL017000001</v>
       </c>
       <c r="E14">
         <v>242030099200</v>
       </c>
       <c r="F14" t="str">
         <v>Rebecca Towers</v>
       </c>
       <c r="G14" t="str">
@@ -7387,91 +7342,85 @@
       </c>
       <c r="CV14" t="str">
         <v>-</v>
       </c>
       <c r="CW14" t="str">
         <v>-</v>
       </c>
       <c r="CX14" t="str">
         <v>-</v>
       </c>
       <c r="CY14" t="str">
         <v>-</v>
       </c>
       <c r="CZ14" t="str">
         <v>-</v>
       </c>
       <c r="DB14" t="str">
         <v>-</v>
       </c>
       <c r="DC14" t="str">
         <v>N</v>
       </c>
       <c r="DD14" t="str">
         <v>Y</v>
       </c>
-      <c r="DE14">
-[...4 lines deleted...]
-      </c>
       <c r="DG14" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH14">
         <v>2</v>
       </c>
       <c r="DI14">
         <v>-1</v>
       </c>
       <c r="DJ14">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="DK14">
         <v>97</v>
       </c>
-      <c r="DL14">
-        <v>14230</v>
+      <c r="DL14" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM14">
+        <v>3</v>
+      </c>
+      <c r="DN14">
+        <v>85</v>
+      </c>
+      <c r="DO14">
+        <v>9</v>
+      </c>
+      <c r="DP14">
+        <v>2</v>
+      </c>
+      <c r="DQ14">
         <v>1</v>
       </c>
-      <c r="DN14">
-[...12 lines deleted...]
-        <v>16</v>
+      <c r="DR14" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS14">
         <v>95</v>
       </c>
       <c r="DT14">
         <v>4</v>
       </c>
       <c r="DU14">
         <v>1</v>
       </c>
       <c r="DV14">
         <v>392</v>
       </c>
       <c r="DW14" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX14">
         <v>0.55</v>
       </c>
       <c r="DY14">
         <v>0.11</v>
       </c>
       <c r="DZ14">
         <v>0.45</v>
       </c>
@@ -7562,51 +7511,51 @@
       <c r="FC14">
         <v>407000</v>
       </c>
       <c r="FD14">
         <v>13.16</v>
       </c>
       <c r="FE14">
         <v>31.27</v>
       </c>
       <c r="FF14">
         <v>48.13</v>
       </c>
       <c r="FG14">
         <v>33.67</v>
       </c>
       <c r="FH14" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI14" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ14" t="str">
         <v>-</v>
       </c>
       <c r="FK14" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL14" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2029</v>
       </c>
       <c r="B15" t="str">
         <v>-</v>
       </c>
       <c r="C15">
         <v>800004401</v>
       </c>
       <c r="D15" t="str">
         <v>-</v>
       </c>
       <c r="E15">
         <v>242030099202</v>
       </c>
       <c r="F15" t="str">
         <v>Rebecca Towers North</v>
       </c>
       <c r="G15" t="str">
@@ -7866,91 +7815,85 @@
       </c>
       <c r="CV15" t="str">
         <v>-</v>
       </c>
       <c r="CW15" t="str">
         <v>-</v>
       </c>
       <c r="CX15" t="str">
         <v>-</v>
       </c>
       <c r="CY15" t="str">
         <v>-</v>
       </c>
       <c r="CZ15" t="str">
         <v>-</v>
       </c>
       <c r="DB15" t="str">
         <v>-</v>
       </c>
       <c r="DC15" t="str">
         <v>N</v>
       </c>
       <c r="DD15" t="str">
         <v>Y</v>
       </c>
-      <c r="DE15">
-[...4 lines deleted...]
-      </c>
       <c r="DG15" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH15">
         <v>1</v>
       </c>
       <c r="DI15">
         <v>-1</v>
       </c>
       <c r="DJ15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="DK15">
         <v>98</v>
       </c>
-      <c r="DL15">
-        <v>13638</v>
+      <c r="DL15" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM15">
+        <v>2</v>
+      </c>
+      <c r="DN15">
+        <v>91</v>
+      </c>
+      <c r="DO15">
+        <v>6</v>
+      </c>
+      <c r="DP15">
+        <v>2</v>
+      </c>
+      <c r="DQ15">
         <v>-1</v>
       </c>
-      <c r="DN15">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="DR15" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS15">
         <v>98</v>
       </c>
       <c r="DT15">
         <v>2</v>
       </c>
       <c r="DU15">
         <v>0</v>
       </c>
       <c r="DV15">
         <v>193</v>
       </c>
       <c r="DW15" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX15">
         <v>0.55</v>
       </c>
       <c r="DY15">
         <v>0.11</v>
       </c>
       <c r="DZ15">
         <v>0.45</v>
       </c>
@@ -8041,51 +7984,51 @@
       <c r="FC15">
         <v>407000</v>
       </c>
       <c r="FD15">
         <v>13.16</v>
       </c>
       <c r="FE15">
         <v>31.27</v>
       </c>
       <c r="FF15">
         <v>48.13</v>
       </c>
       <c r="FG15">
         <v>33.67</v>
       </c>
       <c r="FH15">
         <v>151689</v>
       </c>
       <c r="FI15">
         <v>1</v>
       </c>
       <c r="FJ15">
         <v>93</v>
       </c>
       <c r="FK15" t="str">
-        <v>2024-01-26</v>
+        <v>not avail.</v>
       </c>
       <c r="FL15" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2324</v>
       </c>
       <c r="B16" t="str">
         <v>-</v>
       </c>
       <c r="C16">
         <v>800004434</v>
       </c>
       <c r="D16" t="str">
         <v>-</v>
       </c>
       <c r="E16">
         <v>242030096490</v>
       </c>
       <c r="F16" t="str">
         <v>Shelbourne House</v>
       </c>
       <c r="G16" t="str">
@@ -8514,51 +8457,51 @@
       <c r="FC16">
         <v>407000</v>
       </c>
       <c r="FD16">
         <v>15.29</v>
       </c>
       <c r="FE16">
         <v>31.27</v>
       </c>
       <c r="FF16">
         <v>33.58</v>
       </c>
       <c r="FG16">
         <v>33.67</v>
       </c>
       <c r="FH16">
         <v>11856</v>
       </c>
       <c r="FI16">
         <v>1</v>
       </c>
       <c r="FJ16" t="str">
         <v>0c*</v>
       </c>
       <c r="FK16" t="str">
-        <v>2021-11-15</v>
+        <v>not avail.</v>
       </c>
       <c r="FL16" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>370</v>
       </c>
       <c r="B17" t="str">
         <v>-</v>
       </c>
       <c r="C17">
         <v>800004463</v>
       </c>
       <c r="D17" t="str">
         <v>-</v>
       </c>
       <c r="E17">
         <v>232020050180</v>
       </c>
       <c r="F17" t="str">
         <v>Stella Maris House</v>
       </c>
       <c r="G17" t="str">
@@ -8818,91 +8761,85 @@
       </c>
       <c r="CV17" t="str">
         <v>-</v>
       </c>
       <c r="CW17" t="str">
         <v>-</v>
       </c>
       <c r="CX17" t="str">
         <v>-</v>
       </c>
       <c r="CY17" t="str">
         <v>-</v>
       </c>
       <c r="CZ17" t="str">
         <v>-</v>
       </c>
       <c r="DB17" t="str">
         <v>-</v>
       </c>
       <c r="DC17" t="str">
         <v>Y</v>
       </c>
       <c r="DD17" t="str">
         <v>Y</v>
       </c>
-      <c r="DE17">
-[...4 lines deleted...]
-      </c>
       <c r="DG17" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH17">
         <v>7</v>
       </c>
       <c r="DI17">
         <v>-1</v>
       </c>
       <c r="DJ17">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="DK17">
         <v>93</v>
       </c>
-      <c r="DL17">
-        <v>13588</v>
+      <c r="DL17" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM17">
+        <v>4</v>
+      </c>
+      <c r="DN17">
+        <v>89</v>
+      </c>
+      <c r="DO17">
+        <v>6</v>
+      </c>
+      <c r="DP17">
         <v>1</v>
       </c>
-      <c r="DN17">
-[...7 lines deleted...]
-      </c>
       <c r="DQ17">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>-1</v>
+      </c>
+      <c r="DR17" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS17">
         <v>96</v>
       </c>
       <c r="DT17">
         <v>4</v>
       </c>
       <c r="DU17">
         <v>0</v>
       </c>
       <c r="DV17">
         <v>138</v>
       </c>
       <c r="DW17" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX17">
         <v>0.29</v>
       </c>
       <c r="DY17">
         <v>0.11</v>
       </c>
       <c r="DZ17">
         <v>0.16</v>
       </c>
@@ -8993,51 +8930,51 @@
       <c r="FC17">
         <v>407000</v>
       </c>
       <c r="FD17">
         <v>14</v>
       </c>
       <c r="FE17">
         <v>31.27</v>
       </c>
       <c r="FF17">
         <v>41.25</v>
       </c>
       <c r="FG17">
         <v>33.67</v>
       </c>
       <c r="FH17">
         <v>101483</v>
       </c>
       <c r="FI17">
         <v>1</v>
       </c>
       <c r="FJ17">
         <v>90</v>
       </c>
       <c r="FK17" t="str">
-        <v>2024-03-07</v>
+        <v>not avail.</v>
       </c>
       <c r="FL17" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6760</v>
       </c>
       <c r="B18">
         <v>1684</v>
       </c>
       <c r="C18" t="str">
         <v>-</v>
       </c>
       <c r="D18" t="str">
         <v>-</v>
       </c>
       <c r="E18">
         <v>242030096000</v>
       </c>
       <c r="F18" t="str">
         <v>Steven E. Chaykin</v>
       </c>
       <c r="G18" t="str">
@@ -9304,93 +9241,93 @@
       <c r="CT18" t="str">
         <v>-</v>
       </c>
       <c r="CU18" t="str">
         <v>-</v>
       </c>
       <c r="CV18" t="str">
         <v>-</v>
       </c>
       <c r="CW18" t="str">
         <v>-</v>
       </c>
       <c r="CX18" t="str">
         <v>-</v>
       </c>
       <c r="CY18" t="str">
         <v>-</v>
       </c>
       <c r="CZ18" t="str">
         <v>-</v>
       </c>
       <c r="DB18" t="str">
         <v>N</v>
       </c>
       <c r="DC18" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD18" t="str">
         <v>Y</v>
       </c>
       <c r="DE18">
         <v>1.13</v>
       </c>
       <c r="DF18">
         <v>100</v>
       </c>
       <c r="DG18" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH18" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI18" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ18" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK18" t="str">
         <v>not avail.</v>
       </c>
       <c r="DL18">
         <v>14637</v>
       </c>
-      <c r="DM18">
-[...12 lines deleted...]
-        <v>13</v>
+      <c r="DM18" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DN18" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DO18" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DP18" t="str">
+        <v>not avail.</v>
+      </c>
+      <c r="DQ18" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DR18">
         <v>21</v>
       </c>
       <c r="DS18">
         <v>90</v>
       </c>
       <c r="DT18">
         <v>10</v>
       </c>
       <c r="DU18">
         <v>0</v>
       </c>
       <c r="DV18">
         <v>30</v>
       </c>
       <c r="DW18" t="str">
         <v>FHFC TIC Report</v>
       </c>
       <c r="DX18">
         <v>0.15</v>
       </c>
       <c r="DY18">
         <v>0.11</v>
       </c>
@@ -9484,51 +9421,51 @@
       <c r="FC18">
         <v>407000</v>
       </c>
       <c r="FD18">
         <v>15.29</v>
       </c>
       <c r="FE18">
         <v>31.27</v>
       </c>
       <c r="FF18">
         <v>33.58</v>
       </c>
       <c r="FG18">
         <v>33.67</v>
       </c>
       <c r="FH18" t="str">
         <v>not avail.</v>
       </c>
       <c r="FI18" t="str">
         <v>not avail.</v>
       </c>
       <c r="FJ18" t="str">
         <v>-</v>
       </c>
       <c r="FK18" t="str">
-        <v>-</v>
+        <v>not avail.</v>
       </c>
       <c r="FL18" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>898</v>
       </c>
       <c r="B19">
         <v>1884</v>
       </c>
       <c r="C19">
         <v>800004552</v>
       </c>
       <c r="D19" t="str">
         <v>-</v>
       </c>
       <c r="E19">
         <v>232260010930</v>
       </c>
       <c r="F19" t="str">
         <v>Villa Maria</v>
       </c>
       <c r="G19" t="str">
@@ -9798,96 +9735,90 @@
       <c r="CT19">
         <v>2044</v>
       </c>
       <c r="CU19" t="str">
         <v>-</v>
       </c>
       <c r="CV19" t="str">
         <v>-</v>
       </c>
       <c r="CW19" t="str">
         <v>-</v>
       </c>
       <c r="CX19" t="str">
         <v>-</v>
       </c>
       <c r="CY19" t="str">
         <v>-</v>
       </c>
       <c r="CZ19" t="str">
         <v>-</v>
       </c>
       <c r="DB19" t="str">
         <v>N</v>
       </c>
       <c r="DC19" t="str">
-        <v>Y</v>
+        <v>N</v>
       </c>
       <c r="DD19" t="str">
         <v>Y</v>
       </c>
-      <c r="DE19">
-[...4 lines deleted...]
-      </c>
       <c r="DG19" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH19">
         <v>18</v>
       </c>
       <c r="DI19">
         <v>-1</v>
       </c>
       <c r="DJ19">
         <v>-1</v>
       </c>
       <c r="DK19">
         <v>82</v>
       </c>
-      <c r="DL19">
-        <v>13359</v>
+      <c r="DL19" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM19">
+        <v>6</v>
+      </c>
+      <c r="DN19">
+        <v>83</v>
+      </c>
+      <c r="DO19">
+        <v>12</v>
+      </c>
+      <c r="DP19">
         <v>-1</v>
       </c>
-      <c r="DN19">
-[...7 lines deleted...]
-      </c>
       <c r="DQ19">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>-1</v>
+      </c>
+      <c r="DR19" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS19">
         <v>97</v>
       </c>
       <c r="DT19">
         <v>3</v>
       </c>
       <c r="DU19">
         <v>0</v>
       </c>
       <c r="DV19">
         <v>34</v>
       </c>
       <c r="DW19" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX19">
         <v>0.38</v>
       </c>
       <c r="DY19">
         <v>0.11</v>
       </c>
       <c r="DZ19">
         <v>0.21</v>
       </c>
@@ -9978,137 +9909,137 @@
       <c r="FC19">
         <v>407000</v>
       </c>
       <c r="FD19">
         <v>5.05</v>
       </c>
       <c r="FE19">
         <v>31.27</v>
       </c>
       <c r="FF19">
         <v>59.6</v>
       </c>
       <c r="FG19">
         <v>33.67</v>
       </c>
       <c r="FH19">
         <v>21703</v>
       </c>
       <c r="FI19">
         <v>1</v>
       </c>
       <c r="FJ19">
         <v>95</v>
       </c>
       <c r="FK19" t="str">
-        <v>2025-06-25</v>
+        <v>Acquisition/Rehab</v>
       </c>
       <c r="FL19" t="str">
         <v>Acquisition/Rehab</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>7230</v>
       </c>
       <c r="B20" t="str">
         <v>-</v>
       </c>
       <c r="C20">
         <v>800224031</v>
       </c>
       <c r="D20" t="str">
         <v>-</v>
       </c>
       <c r="E20">
         <v>232260010932</v>
       </c>
       <c r="F20" t="str">
         <v>Villa Matti</v>
       </c>
       <c r="G20" t="str">
         <v>221 28th Street</v>
       </c>
       <c r="H20" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="I20">
         <v>33140</v>
       </c>
       <c r="J20" t="str">
         <v>Miami-Dade</v>
       </c>
       <c r="K20" t="str">
         <v>Large</v>
       </c>
       <c r="L20" t="str">
         <v>HUD Multifamily</v>
       </c>
       <c r="M20" t="str">
-        <v>Rental Assistance/HUD;Section 202 Capital Advance</v>
+        <v>Rental Assistance/HUD</v>
       </c>
       <c r="N20">
         <v>36</v>
       </c>
       <c r="O20">
         <v>36</v>
       </c>
       <c r="P20">
         <v>36</v>
       </c>
       <c r="R20" t="str">
         <v>-</v>
       </c>
       <c r="S20" t="str">
         <v>x</v>
       </c>
       <c r="T20" t="str">
         <v>-</v>
       </c>
       <c r="U20" t="str">
         <v>-</v>
       </c>
       <c r="V20" t="str">
         <v>-</v>
       </c>
       <c r="W20" t="str">
         <v>Elderly</v>
       </c>
       <c r="X20" t="str">
         <v>Ready for Occupancy</v>
       </c>
       <c r="Y20">
         <v>2013</v>
       </c>
       <c r="Z20">
         <v>2014</v>
       </c>
       <c r="AA20" t="str">
         <v>Non-Profit</v>
       </c>
       <c r="AB20">
-        <v>2051</v>
+        <v>2028</v>
       </c>
       <c r="AC20">
         <v>25.804762019</v>
       </c>
       <c r="AD20">
         <v>-80.12585097</v>
       </c>
       <c r="AE20">
         <v>4103</v>
       </c>
       <c r="AF20">
         <v>2</v>
       </c>
       <c r="AG20" t="str">
         <v>-</v>
       </c>
       <c r="AH20">
         <v>36</v>
       </c>
       <c r="AI20" t="str">
         <v>-</v>
       </c>
       <c r="AJ20" t="str">
         <v>-</v>
       </c>
@@ -10166,51 +10097,51 @@
       <c r="BI20" t="str">
         <v>-</v>
       </c>
       <c r="BJ20" t="str">
         <v>-</v>
       </c>
       <c r="BK20" t="str">
         <v>-</v>
       </c>
       <c r="BL20" t="str">
         <v>-</v>
       </c>
       <c r="BM20" t="str">
         <v>-</v>
       </c>
       <c r="BN20" t="str">
         <v>-</v>
       </c>
       <c r="BO20" t="str">
         <v>-</v>
       </c>
       <c r="BP20" t="str">
         <v>x</v>
       </c>
       <c r="BQ20" t="str">
-        <v>x</v>
+        <v>-</v>
       </c>
       <c r="BR20" t="str">
         <v>-</v>
       </c>
       <c r="BS20" t="str">
         <v>-</v>
       </c>
       <c r="BT20" t="str">
         <v>-</v>
       </c>
       <c r="BU20" t="str">
         <v>-</v>
       </c>
       <c r="BV20" t="str">
         <v>-</v>
       </c>
       <c r="BW20" t="str">
         <v>-</v>
       </c>
       <c r="BX20" t="str">
         <v>-</v>
       </c>
       <c r="BY20" t="str">
         <v>-</v>
       </c>
@@ -10255,118 +10186,112 @@
       </c>
       <c r="CM20" t="str">
         <v>-</v>
       </c>
       <c r="CN20" t="str">
         <v>-</v>
       </c>
       <c r="CO20" t="str">
         <v>-</v>
       </c>
       <c r="CP20" t="str">
         <v>-</v>
       </c>
       <c r="CQ20" t="str">
         <v>-</v>
       </c>
       <c r="CR20" t="str">
         <v>-</v>
       </c>
       <c r="CS20" t="str">
         <v>-</v>
       </c>
       <c r="CT20">
         <v>2028</v>
       </c>
-      <c r="CU20">
-        <v>2051</v>
+      <c r="CU20" t="str">
+        <v>-</v>
       </c>
       <c r="CV20" t="str">
         <v>-</v>
       </c>
       <c r="CW20" t="str">
         <v>-</v>
       </c>
       <c r="CX20" t="str">
         <v>-</v>
       </c>
       <c r="CY20" t="str">
         <v>-</v>
       </c>
       <c r="CZ20" t="str">
         <v>-</v>
       </c>
       <c r="DB20" t="str">
         <v>-</v>
       </c>
       <c r="DC20" t="str">
         <v>Y</v>
       </c>
       <c r="DD20" t="str">
         <v>Y</v>
       </c>
-      <c r="DE20">
-[...4 lines deleted...]
-      </c>
       <c r="DG20" t="str">
         <v>not avail.</v>
       </c>
       <c r="DH20">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="DI20">
         <v>-1</v>
       </c>
       <c r="DJ20">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="DK20">
         <v>100</v>
       </c>
-      <c r="DL20">
-        <v>12584</v>
+      <c r="DL20" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DM20">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="DN20">
-        <v>6</v>
+        <v>84</v>
       </c>
       <c r="DO20">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="DP20">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="DQ20">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>-1</v>
+      </c>
+      <c r="DR20" t="str">
+        <v>not avail.</v>
       </c>
       <c r="DS20">
         <v>100</v>
       </c>
       <c r="DT20">
         <v>0</v>
       </c>
       <c r="DU20">
         <v>0</v>
       </c>
       <c r="DV20">
         <v>36</v>
       </c>
       <c r="DW20" t="str">
         <v>HUD Picture of Subsidized Households</v>
       </c>
       <c r="DX20">
         <v>0.38</v>
       </c>
       <c r="DY20">
         <v>0.11</v>
       </c>
       <c r="DZ20">
         <v>0.21</v>
       </c>
@@ -10457,95 +10382,95 @@
       <c r="FC20">
         <v>407000</v>
       </c>
       <c r="FD20">
         <v>5.05</v>
       </c>
       <c r="FE20">
         <v>31.27</v>
       </c>
       <c r="FF20">
         <v>59.6</v>
       </c>
       <c r="FG20">
         <v>33.67</v>
       </c>
       <c r="FH20">
         <v>21703</v>
       </c>
       <c r="FI20">
         <v>1</v>
       </c>
       <c r="FJ20">
         <v>92</v>
       </c>
       <c r="FK20" t="str">
-        <v>2024-08-02</v>
+        <v>not avail.</v>
       </c>
       <c r="FL20" t="str">
         <v>not avail.</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>7984</v>
       </c>
       <c r="B21">
         <v>3439</v>
       </c>
       <c r="C21" t="str">
         <v>-</v>
       </c>
       <c r="D21" t="str">
         <v>-</v>
       </c>
       <c r="E21" t="str">
         <v>not avail.</v>
       </c>
       <c r="F21" t="str">
         <v>Vista Breeze</v>
       </c>
       <c r="G21" t="str">
-        <v>S Shore Drive and Ray Street</v>
+        <v>175 S Shore Drive</v>
       </c>
       <c r="H21" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="I21">
         <v>33141</v>
       </c>
       <c r="J21" t="str">
         <v>Miami-Dade</v>
       </c>
       <c r="K21" t="str">
         <v>Large</v>
       </c>
       <c r="L21" t="str">
         <v>FHFC;LHFA</v>
       </c>
       <c r="M21" t="str">
-        <v>Extremely Low Income;Housing Credits 4%;Local Bonds;National Housing Trust Fund (NHTF);SAIL</v>
+        <v>Development Viability Funding (DVF);Extremely Low Income;Housing Credits 4%;Local Bonds;National Housing Trust Fund (NHTF);SAIL</v>
       </c>
       <c r="N21">
         <v>119</v>
       </c>
       <c r="O21">
         <v>119</v>
       </c>
       <c r="R21" t="str">
         <v>x</v>
       </c>
       <c r="S21" t="str">
         <v>-</v>
       </c>
       <c r="T21" t="str">
         <v>-</v>
       </c>
       <c r="U21" t="str">
         <v>-</v>
       </c>
       <c r="V21" t="str">
         <v>x</v>
       </c>
       <c r="W21" t="str">
         <v>Elderly;Family;Link</v>
       </c>
@@ -10686,145 +10611,151 @@
       </c>
       <c r="CF21">
         <v>2022</v>
       </c>
       <c r="CG21" t="str">
         <v>-</v>
       </c>
       <c r="CH21" t="str">
         <v>-</v>
       </c>
       <c r="CI21" t="str">
         <v>-</v>
       </c>
       <c r="CJ21" t="str">
         <v>-</v>
       </c>
       <c r="CK21" t="str">
         <v>-</v>
       </c>
       <c r="CL21" t="str">
         <v>-</v>
       </c>
       <c r="CM21" t="str">
         <v>-</v>
       </c>
-      <c r="CN21" t="str">
-        <v>not avail.</v>
+      <c r="CN21">
+        <v>2074</v>
       </c>
       <c r="CO21" t="str">
         <v>-</v>
       </c>
-      <c r="CP21" t="str">
-        <v>not avail.</v>
+      <c r="CP21">
+        <v>2074</v>
       </c>
       <c r="CQ21" t="str">
         <v>-</v>
       </c>
       <c r="CR21" t="str">
         <v>-</v>
       </c>
       <c r="CS21" t="str">
         <v>-</v>
       </c>
       <c r="CT21" t="str">
         <v>-</v>
       </c>
       <c r="CU21" t="str">
         <v>-</v>
       </c>
       <c r="CV21" t="str">
         <v>-</v>
       </c>
       <c r="CW21" t="str">
         <v>-</v>
       </c>
       <c r="CX21" t="str">
         <v>-</v>
       </c>
       <c r="CY21" t="str">
         <v>-</v>
       </c>
       <c r="CZ21" t="str">
         <v>-</v>
       </c>
       <c r="DC21" t="str">
-        <v>not avail.</v>
+        <v>N</v>
       </c>
       <c r="DD21" t="str">
         <v>Y</v>
       </c>
-      <c r="DG21" t="str">
-        <v>not avail.</v>
+      <c r="DE21">
+        <v>1</v>
+      </c>
+      <c r="DF21">
+        <v>100</v>
+      </c>
+      <c r="DG21">
+        <v>0</v>
       </c>
       <c r="DH21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DI21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DJ21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DK21" t="str">
         <v>not avail.</v>
       </c>
-      <c r="DL21" t="str">
-        <v>not avail.</v>
+      <c r="DL21">
+        <v>12794</v>
       </c>
       <c r="DM21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DN21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DO21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DP21" t="str">
         <v>not avail.</v>
       </c>
       <c r="DQ21" t="str">
         <v>not avail.</v>
       </c>
-      <c r="DR21" t="str">
-[...12 lines deleted...]
-        <v>not avail.</v>
+      <c r="DR21">
+        <v>13.37</v>
+      </c>
+      <c r="DS21">
+        <v>96</v>
+      </c>
+      <c r="DT21">
+        <v>4</v>
+      </c>
+      <c r="DU21">
+        <v>0</v>
+      </c>
+      <c r="DV21">
+        <v>73</v>
       </c>
       <c r="DW21" t="str">
-        <v>not avail.</v>
+        <v>FHFC TIC Report</v>
       </c>
       <c r="DY21">
         <v>0.11</v>
       </c>
       <c r="EA21">
         <v>0.52</v>
       </c>
       <c r="EC21">
         <v>0.48</v>
       </c>
       <c r="EE21">
         <v>0.25</v>
       </c>
       <c r="EG21">
         <v>0.13</v>
       </c>
       <c r="EI21">
         <v>0.15</v>
       </c>
       <c r="EK21">
         <v>0.69</v>
       </c>
       <c r="EM21">
         <v>0.01</v>
       </c>
@@ -10840,51 +10771,51 @@
       <c r="EU21">
         <v>285</v>
       </c>
       <c r="EW21">
         <v>212</v>
       </c>
       <c r="EY21">
         <v>241</v>
       </c>
       <c r="FA21">
         <v>206</v>
       </c>
       <c r="FC21">
         <v>407000</v>
       </c>
       <c r="FE21">
         <v>31.27</v>
       </c>
       <c r="FG21">
         <v>33.67</v>
       </c>
       <c r="FJ21" t="str">
         <v>-</v>
       </c>
       <c r="FK21" t="str">
-        <v>-</v>
+        <v>Construction Category Not Found</v>
       </c>
       <c r="FL21" t="str">
         <v>Construction Category Not Found</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:FM21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Farmworker Housing Needs, 2025</v>
       </c>
     </row>
     <row r="3">
@@ -10927,158 +10858,158 @@
         <v>5922</v>
       </c>
       <c r="F4">
         <v>977</v>
       </c>
       <c r="G4">
         <v>4945</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:G4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>All Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>All Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>1592</v>
+        <v>1510</v>
       </c>
       <c r="D4">
-        <v>713</v>
+        <v>839</v>
       </c>
       <c r="E4">
-        <v>5454</v>
+        <v>5499</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>757</v>
+        <v>811</v>
       </c>
       <c r="D5">
-        <v>1669</v>
+        <v>1523</v>
       </c>
       <c r="E5">
-        <v>3602</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>2142</v>
+        <v>2293</v>
       </c>
       <c r="D6">
-        <v>3338</v>
+        <v>3676</v>
       </c>
       <c r="E6">
-        <v>1594</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="D7">
-        <v>1302</v>
+        <v>1455</v>
       </c>
       <c r="E7">
-        <v>308</v>
+        <v>304</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>15986</v>
+        <v>16069</v>
       </c>
       <c r="D8">
-        <v>2474</v>
+        <v>2532</v>
       </c>
       <c r="E8">
-        <v>509</v>
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="20"/>
     <col min="2" max="2" customWidth="1" width="120"/>
     <col min="3" max="3" customWidth="1" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>SHEET</v>
       </c>
@@ -11232,2128 +11163,2006 @@
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>sheet 19</v>
       </c>
       <c r="B20" t="str">
         <v>U.S. Bureau of Labor Statistics, 2023 Quarterly Census of Employment and Wages; U.S. Department of Labor, National Agricultural Workers Survey (multiple years); U.S. Department of Labor, Office of Foreign Labor Certification, 2024 H-2A Disclosure Data; Florida Department of Health; Shimberg Center for Housing Studies, Assisted Housing Inventory.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B20"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Renter Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Renter Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>1508</v>
+        <v>1421</v>
       </c>
       <c r="D4">
-        <v>497</v>
+        <v>638</v>
       </c>
       <c r="E4">
-        <v>4394</v>
+        <v>4445</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="D5">
-        <v>1323</v>
+        <v>1266</v>
       </c>
       <c r="E5">
-        <v>2877</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>1149</v>
+        <v>1317</v>
       </c>
       <c r="D6">
-        <v>2953</v>
+        <v>3252</v>
       </c>
       <c r="E6">
-        <v>897</v>
+        <v>737</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>1354</v>
+        <v>1385</v>
       </c>
       <c r="D7">
-        <v>1051</v>
+        <v>1182</v>
       </c>
       <c r="E7">
-        <v>118</v>
+        <v>92</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>7127</v>
+        <v>6977</v>
       </c>
       <c r="D8">
-        <v>1113</v>
+        <v>892</v>
       </c>
       <c r="E8">
-        <v>103</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Owner-Occupied Households, Cost Burden by Income, 2023 Estimate (Summary)</v>
+        <v>Owner-Occupied Households, Cost Burden by Income, 2025 Estimate (Summary)</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" t="str">
         <v>Housing Cost Burden</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Household Income</v>
       </c>
       <c r="C3" t="str">
         <v>30% or less</v>
       </c>
       <c r="D3" t="str">
         <v>30.1-50%</v>
       </c>
       <c r="E3" t="str">
         <v>More than 50%</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4" t="str">
         <v>30% AMI or less</v>
       </c>
       <c r="C4">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D4">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="E4">
-        <v>1060</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B5" t="str">
         <v>30.01-50% AMI</v>
       </c>
       <c r="C5">
-        <v>413</v>
+        <v>474</v>
       </c>
       <c r="D5">
-        <v>346</v>
+        <v>257</v>
       </c>
       <c r="E5">
-        <v>725</v>
+        <v>770</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B6" t="str">
         <v>50.01-80% AMI</v>
       </c>
       <c r="C6">
-        <v>993</v>
+        <v>976</v>
       </c>
       <c r="D6">
-        <v>385</v>
+        <v>424</v>
       </c>
       <c r="E6">
-        <v>697</v>
+        <v>680</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B7" t="str">
-        <v>80.01-100% AMI</v>
+        <v>80.01-120% AMI</v>
       </c>
       <c r="C7">
-        <v>552</v>
+        <v>523</v>
       </c>
       <c r="D7">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="E7">
-        <v>190</v>
+        <v>212</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B8" t="str">
-        <v>Greater than 100% AMI</v>
+        <v>Greater than 120% AMI</v>
       </c>
       <c r="C8">
-        <v>8859</v>
+        <v>9092</v>
       </c>
       <c r="D8">
-        <v>1361</v>
+        <v>1640</v>
       </c>
       <c r="E8">
-        <v>406</v>
+        <v>385</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E93"/>
+  <dimension ref="A1:E83"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure &amp; Income (% AMI), 2010-2050 Estimates and Projections (Detail)</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Year</v>
       </c>
       <c r="C3" t="str">
         <v>Tenure</v>
       </c>
       <c r="D3" t="str">
         <v>Income</v>
       </c>
       <c r="E3" t="str">
         <v>Households</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4">
         <v>2010</v>
       </c>
       <c r="C4" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D4" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E4">
-        <v>1328</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B5">
         <v>2010</v>
       </c>
       <c r="C5" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D5" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E5">
-        <v>1449</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B6">
         <v>2010</v>
       </c>
       <c r="C6" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D6" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E6">
-        <v>2026</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B7">
         <v>2010</v>
       </c>
       <c r="C7" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D7" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E7">
-        <v>969</v>
+        <v>955</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B8">
         <v>2010</v>
       </c>
       <c r="C8" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D8" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E8">
-        <v>10372</v>
+        <v>10525</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B9">
         <v>2010</v>
       </c>
       <c r="C9" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D9" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E9">
-        <v>6932</v>
+        <v>7066</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B10">
         <v>2010</v>
       </c>
       <c r="C10" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D10" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E10">
-        <v>4921</v>
+        <v>4711</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B11">
         <v>2010</v>
       </c>
       <c r="C11" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D11" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E11">
-        <v>5416</v>
+        <v>5763</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B12">
         <v>2010</v>
       </c>
       <c r="C12" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D12" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E12">
-        <v>2733</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B13">
         <v>2010</v>
       </c>
       <c r="C13" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D13" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E13">
-        <v>9037</v>
+        <v>8610</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B14">
         <v>2020</v>
       </c>
       <c r="C14" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D14" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E14">
-        <v>1354</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B15">
         <v>2020</v>
       </c>
       <c r="C15" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D15" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E15">
-        <v>1477</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B16">
         <v>2020</v>
       </c>
       <c r="C16" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D16" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E16">
-        <v>2066</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B17">
         <v>2020</v>
       </c>
       <c r="C17" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D17" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E17">
-        <v>989</v>
+        <v>974</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B18">
         <v>2020</v>
       </c>
       <c r="C18" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D18" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E18">
-        <v>10581</v>
+        <v>10738</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B19">
         <v>2020</v>
       </c>
       <c r="C19" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D19" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E19">
-        <v>6405</v>
+        <v>6527</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B20">
         <v>2020</v>
       </c>
       <c r="C20" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D20" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E20">
-        <v>4547</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B21">
         <v>2020</v>
       </c>
       <c r="C21" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D21" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E21">
-        <v>5003</v>
+        <v>5324</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B22">
         <v>2020</v>
       </c>
       <c r="C22" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D22" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E22">
-        <v>2525</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B23">
         <v>2020</v>
       </c>
       <c r="C23" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D23" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E23">
-        <v>8350</v>
+        <v>7954</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B24">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C24" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D24" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E24">
-        <v>1360</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B25">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C25" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D25" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E25">
-        <v>1484</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B26">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C26" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D26" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E26">
-        <v>2075</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B27">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C27" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D27" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E27">
-        <v>993</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B28">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C28" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D28" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E28">
-        <v>10626</v>
+        <v>11117</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B29">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C29" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D29" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E29">
-        <v>6399</v>
+        <v>6504</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B30">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C30" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D30" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E30">
-        <v>4544</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B31">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C31" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D31" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E31">
-        <v>4999</v>
+        <v>5306</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B32">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C32" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D32" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E32">
-        <v>2523</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B33">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C33" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D33" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E33">
-        <v>8343</v>
+        <v>7926</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B34">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C34" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D34" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E34">
-        <v>1366</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B35">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C35" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D35" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E35">
-        <v>1490</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B36">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C36" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D36" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E36">
-        <v>2084</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B37">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C37" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D37" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E37">
-        <v>997</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B38">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C38" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D38" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E38">
-        <v>10672</v>
+        <v>11337</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B39">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C39" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D39" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E39">
-        <v>6341</v>
+        <v>6343</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B40">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C40" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D40" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E40">
-        <v>4501</v>
+        <v>4229</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B41">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C41" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D41" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E41">
-        <v>4953</v>
+        <v>5174</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B42">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C42" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D42" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E42">
-        <v>2500</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B43">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="C43" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D43" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E43">
-        <v>8267</v>
+        <v>7730</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B44">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C44" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D44" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E44">
-        <v>1378</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B45">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C45" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D45" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E45">
-        <v>1504</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B46">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C46" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D46" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E46">
-        <v>2103</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B47">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C47" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D47" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E47">
-        <v>1006</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B48">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C48" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D48" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E48">
-        <v>10769</v>
+        <v>11322</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B49">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C49" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D49" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E49">
-        <v>6155</v>
+        <v>6239</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B50">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C50" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D50" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E50">
-        <v>4369</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B51">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C51" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D51" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E51">
-        <v>4809</v>
+        <v>5090</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B52">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C52" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D52" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E52">
-        <v>2426</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B53">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="C53" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D53" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E53">
-        <v>8024</v>
+        <v>7604</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B54">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C54" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D54" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E54">
-        <v>1365</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B55">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C55" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D55" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E55">
-        <v>1490</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B56">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C56" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D56" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E56">
-        <v>2083</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B57">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C57" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D57" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E57">
-        <v>997</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B58">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C58" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D58" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E58">
-        <v>10670</v>
+        <v>11153</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B59">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C59" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D59" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E59">
-        <v>6075</v>
+        <v>6129</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B60">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C60" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D60" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E60">
-        <v>4313</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B61">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C61" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D61" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E61">
-        <v>4747</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B62">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C62" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D62" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E62">
-        <v>2395</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B63">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="C63" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D63" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E63">
-        <v>7920</v>
+        <v>7470</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B64">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C64" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D64" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E64">
-        <v>1341</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B65">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C65" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D65" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E65">
-        <v>1463</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B66">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C66" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D66" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E66">
-        <v>2047</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B67">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C67" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D67" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E67">
-        <v>980</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B68">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C68" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D68" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E68">
-        <v>10477</v>
+        <v>11043</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B69">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C69" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D69" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E69">
-        <v>5968</v>
+        <v>5958</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B70">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C70" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D70" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E70">
-        <v>4236</v>
+        <v>3972</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B71">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C71" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D71" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E71">
-        <v>4662</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B72">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C72" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D72" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E72">
-        <v>2352</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B73">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C73" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D73" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E73">
-        <v>7780</v>
+        <v>7260</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B74">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C74" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D74" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E74">
-        <v>1331</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B75">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C75" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D75" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E75">
-        <v>1451</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B76">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C76" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D76" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E76">
-        <v>2029</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B77">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C77" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D77" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E77">
-        <v>972</v>
+        <v>989</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B78">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C78" t="str">
         <v>Owner occupied</v>
       </c>
       <c r="D78" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E78">
-        <v>10393</v>
+        <v>10899</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B79">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C79" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D79" t="str">
         <v>less than or equal to 30% of AMI</v>
       </c>
       <c r="E79">
-        <v>5846</v>
+        <v>5795</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B80">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C80" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D80" t="str">
         <v>greater than 30% but less than or equal to 50% of AMI</v>
       </c>
       <c r="E80">
-        <v>4151</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B81">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C81" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D81" t="str">
         <v>greater than 50% but less than or equal to 80% of AMI</v>
       </c>
       <c r="E81">
-        <v>4567</v>
+        <v>4727</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B82">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C82" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D82" t="str">
         <v>greater than 80% but less than or equal to 100% of AMI</v>
       </c>
       <c r="E82">
-        <v>2305</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B83">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="C83" t="str">
         <v>Renter occupied</v>
       </c>
       <c r="D83" t="str">
         <v>greater than 100% of AMI</v>
       </c>
       <c r="E83">
-        <v>7622</v>
-[...169 lines deleted...]
-        <v>7467</v>
+        <v>7062</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:E93"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:E83"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L4"/>
+  <dimension ref="A1:V4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Housing Units by Type, 2024 Estimates</v>
+        <v>Housing Units by Type of Structure, 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>ACS Data Source</v>
       </c>
       <c r="C3" t="str">
-        <v>Single Family (1 att./detach.)</v>
+        <v>1, detached</v>
       </c>
       <c r="D3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="E3" t="str">
-        <v>Multi-family (2 or more)</v>
+        <v>1, attached</v>
       </c>
       <c r="F3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="G3" t="str">
-        <v>Mobile Home</v>
+        <v>2</v>
       </c>
       <c r="H3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="I3" t="str">
-        <v>Other</v>
+        <v>3 or 4</v>
       </c>
       <c r="J3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
       <c r="K3" t="str">
+        <v>5 to 9</v>
+      </c>
+      <c r="L3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="M3" t="str">
+        <v>10 to 19</v>
+      </c>
+      <c r="N3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="O3" t="str">
+        <v>20 or more</v>
+      </c>
+      <c r="P3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="Q3" t="str">
+        <v>Mobile Home or Trailer</v>
+      </c>
+      <c r="R3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="S3" t="str">
+        <v>Other</v>
+      </c>
+      <c r="T3" t="str">
+        <v>Margin of Error (+/-)</v>
+      </c>
+      <c r="U3" t="str">
         <v>Total</v>
       </c>
-      <c r="L3" t="str">
+      <c r="V3" t="str">
         <v>Margin of Error (+/-)</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4" t="str">
         <v>2024 1-Year</v>
       </c>
       <c r="C4">
-        <v>6868</v>
+        <v>5591</v>
       </c>
       <c r="D4">
-        <v>1270</v>
+        <v>1048</v>
       </c>
       <c r="E4">
-        <v>53684</v>
+        <v>1277</v>
       </c>
       <c r="F4">
-        <v>4204</v>
-[...2 lines deleted...]
-        <v>-</v>
+        <v>718</v>
+      </c>
+      <c r="G4">
+        <v>270</v>
       </c>
       <c r="H4">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>-</v>
+        <v>238</v>
+      </c>
+      <c r="I4">
+        <v>2667</v>
       </c>
       <c r="J4">
-        <v>247</v>
+        <v>1076</v>
       </c>
       <c r="K4">
+        <v>3088</v>
+      </c>
+      <c r="L4">
+        <v>1142</v>
+      </c>
+      <c r="M4">
+        <v>7138</v>
+      </c>
+      <c r="N4">
+        <v>1851</v>
+      </c>
+      <c r="O4">
+        <v>40521</v>
+      </c>
+      <c r="P4">
+        <v>3425</v>
+      </c>
+      <c r="Q4" t="str">
+        <v>-</v>
+      </c>
+      <c r="R4" t="str">
+        <v>-</v>
+      </c>
+      <c r="S4" t="str">
+        <v>-</v>
+      </c>
+      <c r="T4" t="str">
+        <v>-</v>
+      </c>
+      <c r="U4">
         <v>60552</v>
       </c>
-      <c r="L4">
+      <c r="V4">
         <v>3531</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:L4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:V4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Population Projections, Permanent Residents, 2010-2050</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Age</v>
       </c>
       <c r="C3" t="str">
         <v>2010</v>
       </c>
       <c r="D3" t="str">
         <v>2020</v>
       </c>
       <c r="E3" t="str">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F3" t="str">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="G3" t="str">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="H3" t="str">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="I3" t="str">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="J3" t="str">
-        <v>2045</v>
-[...1 lines deleted...]
-      <c r="K3" t="str">
         <v>2050</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4" t="str">
         <v>Total</v>
       </c>
       <c r="C4">
         <v>87779</v>
       </c>
       <c r="D4">
         <v>82890</v>
       </c>
       <c r="E4">
-        <v>83431</v>
+        <v>83678</v>
       </c>
       <c r="F4">
-        <v>83027</v>
+        <v>82713</v>
       </c>
       <c r="G4">
-        <v>81837</v>
+        <v>81462</v>
       </c>
       <c r="H4">
-        <v>80361</v>
+        <v>79995</v>
       </c>
       <c r="I4">
-        <v>78741</v>
+        <v>78400</v>
       </c>
       <c r="J4">
-        <v>77089</v>
-[...2 lines deleted...]
-        <v>75417</v>
+        <v>76765</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:K4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Population Projections, Total (Permanent + Institutional), 2010-2050</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Age</v>
       </c>
       <c r="C3" t="str">
         <v>2010</v>
       </c>
       <c r="D3" t="str">
         <v>2020</v>
       </c>
       <c r="E3" t="str">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F3" t="str">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="G3" t="str">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="H3" t="str">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="I3" t="str">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="J3" t="str">
-        <v>2045</v>
-[...1 lines deleted...]
-      <c r="K3" t="str">
         <v>2050</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Miami Beach</v>
       </c>
       <c r="B4" t="str">
         <v>Total</v>
       </c>
       <c r="C4">
         <v>87779</v>
       </c>
       <c r="D4">
         <v>82890</v>
       </c>
       <c r="E4">
-        <v>83431</v>
+        <v>83678</v>
       </c>
       <c r="F4">
-        <v>83027</v>
+        <v>82713</v>
       </c>
       <c r="G4">
-        <v>81837</v>
+        <v>81462</v>
       </c>
       <c r="H4">
-        <v>80361</v>
+        <v>79995</v>
       </c>
       <c r="I4">
-        <v>78741</v>
+        <v>78400</v>
       </c>
       <c r="J4">
-        <v>77089</v>
-[...2 lines deleted...]
-        <v>75417</v>
+        <v>76765</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:K4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Households by Tenure, 2024 Estimates</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>ACS Data Source</v>
       </c>
       <c r="C3" t="str">
         <v>Owner</v>