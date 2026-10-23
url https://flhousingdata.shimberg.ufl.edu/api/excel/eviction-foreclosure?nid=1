--- v0 (2026-05-25)
+++ v1 (2026-10-23)
@@ -525,51 +525,51 @@
       </c>
       <c r="E6">
         <v>0.141</v>
       </c>
       <c r="F6">
         <v>33.72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7">
         <v>2022</v>
       </c>
       <c r="C7">
         <v>142754</v>
       </c>
       <c r="D7">
         <v>50973</v>
       </c>
       <c r="E7">
         <v>0.541</v>
       </c>
       <c r="F7">
-        <v>50.11</v>
+        <v>49.28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8">
         <v>2023</v>
       </c>
       <c r="C8">
         <v>151181</v>
       </c>
       <c r="D8">
         <v>6027</v>
       </c>
       <c r="E8">
         <v>0.042</v>
       </c>
       <c r="F8">
         <v>52.81</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
@@ -597,51 +597,51 @@
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
         <v>142576</v>
       </c>
       <c r="D10">
         <v>-4280</v>
       </c>
       <c r="E10">
         <v>-0.03</v>
       </c>
       <c r="F10">
         <v>48.8</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F10"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G90"/>
+  <dimension ref="A1:G93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Eviction Filings, Monthly, 2019-2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Year</v>
       </c>
       <c r="C3" t="str">
         <v>Month</v>
       </c>
       <c r="D3" t="str">
         <v>Eviction Filings</v>
       </c>
       <c r="E3" t="str">
         <v># Change from Previous Year</v>
       </c>
@@ -1679,57 +1679,57 @@
       </c>
       <c r="E48">
         <v>3707</v>
       </c>
       <c r="F48">
         <v>0.415</v>
       </c>
       <c r="G48">
         <v>4.36</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>Florida</v>
       </c>
       <c r="B49">
         <v>2022</v>
       </c>
       <c r="C49" t="str">
         <v>October</v>
       </c>
       <c r="D49">
         <v>13800</v>
       </c>
       <c r="E49">
-        <v>6607</v>
+        <v>4207</v>
       </c>
       <c r="F49">
-        <v>0.689</v>
+        <v>0.305</v>
       </c>
       <c r="G49">
-        <v>5.59</v>
+        <v>4.76</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>Florida</v>
       </c>
       <c r="B50">
         <v>2022</v>
       </c>
       <c r="C50" t="str">
         <v>November</v>
       </c>
       <c r="D50">
         <v>11976</v>
       </c>
       <c r="E50">
         <v>4240</v>
       </c>
       <c r="F50">
         <v>0.548</v>
       </c>
       <c r="G50">
         <v>4.14</v>
       </c>
     </row>
@@ -2631,53 +2631,122 @@
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>Florida</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90" t="str">
         <v>March</v>
       </c>
       <c r="D90">
         <v>10885</v>
       </c>
       <c r="E90">
         <v>281</v>
       </c>
       <c r="F90">
         <v>0.026</v>
       </c>
       <c r="G90">
         <v>3.73</v>
       </c>
     </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>Florida</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91" t="str">
+        <v>April</v>
+      </c>
+      <c r="D91">
+        <v>11026</v>
+      </c>
+      <c r="E91">
+        <v>560</v>
+      </c>
+      <c r="F91">
+        <v>0.051</v>
+      </c>
+      <c r="G91">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>Florida</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92" t="str">
+        <v>May</v>
+      </c>
+      <c r="D92">
+        <v>11234</v>
+      </c>
+      <c r="E92">
+        <v>-424</v>
+      </c>
+      <c r="F92">
+        <v>-0.038</v>
+      </c>
+      <c r="G92">
+        <v>3.85</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>Florida</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93" t="str">
+        <v>June</v>
+      </c>
+      <c r="D93">
+        <v>13236</v>
+      </c>
+      <c r="E93">
+        <v>1567</v>
+      </c>
+      <c r="F93">
+        <v>0.118</v>
+      </c>
+      <c r="G93">
+        <v>4.53</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G90"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G93"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Foreclosure Filings, Yearly, 2019-2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Year</v>
       </c>
       <c r="C3" t="str">
         <v>Foreclosure Filings</v>
@@ -2767,103 +2836,103 @@
       </c>
       <c r="E7">
         <v>1.422</v>
       </c>
       <c r="F7">
         <v>4.14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8">
         <v>2023</v>
       </c>
       <c r="C8">
         <v>29264</v>
       </c>
       <c r="D8">
         <v>4698</v>
       </c>
       <c r="E8">
         <v>0.191</v>
       </c>
       <c r="F8">
-        <v>4.08</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9">
         <v>2024</v>
       </c>
       <c r="C9">
         <v>29556</v>
       </c>
       <c r="D9">
         <v>292</v>
       </c>
       <c r="E9">
         <v>0.01</v>
       </c>
       <c r="F9">
         <v>4.75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
         <v>36388</v>
       </c>
       <c r="D10">
         <v>6832</v>
       </c>
       <c r="E10">
         <v>0.188</v>
       </c>
       <c r="F10">
-        <v>5.86</v>
+        <v>5.85</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F10"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G90"/>
+  <dimension ref="A1:G93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Foreclosure Filings, Monthly, 2019-2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Year</v>
       </c>
       <c r="C3" t="str">
         <v>Month</v>
       </c>
       <c r="D3" t="str">
         <v>Foreclosure Filings</v>
       </c>
       <c r="E3" t="str">
         <v># Change from Previous Year</v>
       </c>
@@ -4183,97 +4252,97 @@
       </c>
       <c r="G60">
         <v>0.36</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>Florida</v>
       </c>
       <c r="B61">
         <v>2023</v>
       </c>
       <c r="C61" t="str">
         <v>October</v>
       </c>
       <c r="D61">
         <v>2354</v>
       </c>
       <c r="E61">
         <v>763</v>
       </c>
       <c r="F61">
         <v>0.48</v>
       </c>
       <c r="G61">
-        <v>0.1</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>Florida</v>
       </c>
       <c r="B62">
         <v>2023</v>
       </c>
       <c r="C62" t="str">
         <v>November</v>
       </c>
       <c r="D62">
         <v>2088</v>
       </c>
       <c r="E62">
         <v>528</v>
       </c>
       <c r="F62">
         <v>0.338</v>
       </c>
       <c r="G62">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>Florida</v>
       </c>
       <c r="B63">
         <v>2023</v>
       </c>
       <c r="C63" t="str">
         <v>December</v>
       </c>
       <c r="D63">
         <v>1998</v>
       </c>
       <c r="E63">
         <v>477</v>
       </c>
       <c r="F63">
         <v>0.314</v>
       </c>
       <c r="G63">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>Florida</v>
       </c>
       <c r="B64">
         <v>2024</v>
       </c>
       <c r="C64" t="str">
         <v>January</v>
       </c>
       <c r="D64">
         <v>2705</v>
       </c>
       <c r="E64">
         <v>549</v>
       </c>
       <c r="F64">
         <v>0.255</v>
       </c>
       <c r="G64">
         <v>0.44</v>
       </c>
     </row>
@@ -4574,51 +4643,51 @@
       </c>
       <c r="G77">
         <v>0.4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>Florida</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78" t="str">
         <v>March</v>
       </c>
       <c r="D78">
         <v>2745</v>
       </c>
       <c r="E78">
         <v>349</v>
       </c>
       <c r="F78">
         <v>0.127</v>
       </c>
       <c r="G78">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>Florida</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79" t="str">
         <v>April</v>
       </c>
       <c r="D79">
         <v>2977</v>
       </c>
       <c r="E79">
         <v>173</v>
       </c>
       <c r="F79">
         <v>0.058</v>
       </c>
       <c r="G79">
         <v>0.48</v>
       </c>
     </row>
@@ -4795,111 +4864,180 @@
       </c>
       <c r="D87">
         <v>3628</v>
       </c>
       <c r="E87">
         <v>1841</v>
       </c>
       <c r="F87">
         <v>0.507</v>
       </c>
       <c r="G87">
         <v>0.58</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>Florida</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88" t="str">
         <v>January</v>
       </c>
       <c r="D88">
-        <v>3848</v>
+        <v>3573</v>
       </c>
       <c r="E88">
-        <v>1886</v>
+        <v>1611</v>
       </c>
       <c r="F88">
-        <v>0.49</v>
+        <v>0.451</v>
       </c>
       <c r="G88">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>Florida</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89" t="str">
         <v>February</v>
       </c>
       <c r="D89">
-        <v>2865</v>
+        <v>3380</v>
       </c>
       <c r="E89">
-        <v>372</v>
+        <v>887</v>
       </c>
       <c r="F89">
-        <v>0.13</v>
+        <v>0.262</v>
       </c>
       <c r="G89">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>Florida</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90" t="str">
         <v>March</v>
       </c>
       <c r="D90">
-        <v>3628</v>
+        <v>3632</v>
       </c>
       <c r="E90">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="F90">
-        <v>0.243</v>
+        <v>0.244</v>
       </c>
       <c r="G90">
         <v>0.58</v>
       </c>
     </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>Florida</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91" t="str">
+        <v>April</v>
+      </c>
+      <c r="D91">
+        <v>4072</v>
+      </c>
+      <c r="E91">
+        <v>1095</v>
+      </c>
+      <c r="F91">
+        <v>0.269</v>
+      </c>
+      <c r="G91">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>Florida</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92" t="str">
+        <v>May</v>
+      </c>
+      <c r="D92">
+        <v>3648</v>
+      </c>
+      <c r="E92">
+        <v>817</v>
+      </c>
+      <c r="F92">
+        <v>0.224</v>
+      </c>
+      <c r="G92">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>Florida</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93" t="str">
+        <v>June</v>
+      </c>
+      <c r="D93">
+        <v>3886</v>
+      </c>
+      <c r="E93">
+        <v>1101</v>
+      </c>
+      <c r="F93">
+        <v>0.283</v>
+      </c>
+      <c r="G93">
+        <v>0.63</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G90"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G93"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="20"/>
     <col min="2" max="2" customWidth="1" width="120"/>
     <col min="3" max="3" customWidth="1" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>SHEET</v>
       </c>
       <c r="B1" t="str">
         <v>Sources</v>
       </c>
     </row>
     <row r="2">