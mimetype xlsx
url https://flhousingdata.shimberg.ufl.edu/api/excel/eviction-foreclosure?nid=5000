--- v0 (2026-05-07)
+++ v1 (2026-10-19)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Sheet 1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet 2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sources" sheetId="3" r:id="rId3"/>
+    <sheet name="Sheet 3" sheetId="3" r:id="rId3"/>
+    <sheet name="Sheet 4" sheetId="4" r:id="rId4"/>
+    <sheet name="Sources" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
@@ -89,51 +93,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -414,2668 +418,4692 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O29"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Eviction Filings, 2019-2025</v>
+        <v>Eviction Filings, Yearly, 2019-2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
-        <v>Characteristics</v>
+        <v>Year</v>
       </c>
       <c r="C3" t="str">
-        <v>January</v>
+        <v>Eviction Filings</v>
       </c>
       <c r="D3" t="str">
-        <v>February</v>
+        <v># Change from Previous Year</v>
       </c>
       <c r="E3" t="str">
-        <v>March</v>
+        <v>% Change from Previous Year</v>
       </c>
       <c r="F3" t="str">
-        <v>April</v>
-[...26 lines deleted...]
-        <v>Total</v>
+        <v>Evictions per 1,000 Renter Households</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B4" t="str">
-        <v>2019 Eviction filings</v>
+      <c r="B4">
+        <v>2019</v>
       </c>
       <c r="C4">
-        <v>840</v>
-[...5 lines deleted...]
-        <v>633</v>
+        <v>8743</v>
+      </c>
+      <c r="D4" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="E4" t="str">
+        <v>N/A</v>
       </c>
       <c r="F4">
-        <v>644</v>
-[...26 lines deleted...]
-        <v>8743</v>
+        <v>50.47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B5" t="str">
-        <v>2020 Eviction filings</v>
+      <c r="B5">
+        <v>2020</v>
       </c>
       <c r="C5">
-        <v>812</v>
+        <v>5682</v>
       </c>
       <c r="D5">
-        <v>710</v>
+        <v>-3061</v>
       </c>
       <c r="E5">
-        <v>471</v>
+        <v>-0.35</v>
       </c>
       <c r="F5">
-        <v>108</v>
-[...26 lines deleted...]
-        <v>5682</v>
+        <v>28.65</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B6" t="str">
-        <v>2021 Eviction filings</v>
+      <c r="B6">
+        <v>2021</v>
       </c>
       <c r="C6">
-        <v>559</v>
+        <v>5978</v>
       </c>
       <c r="D6">
-        <v>554</v>
+        <v>296</v>
       </c>
       <c r="E6">
-        <v>562</v>
+        <v>0.052</v>
       </c>
       <c r="F6">
-        <v>425</v>
-[...26 lines deleted...]
-        <v>5978</v>
+        <v>33.91</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B7" t="str">
-        <v>2022 Eviction filings</v>
+      <c r="B7">
+        <v>2022</v>
       </c>
       <c r="C7">
-        <v>530</v>
+        <v>8747</v>
       </c>
       <c r="D7">
-        <v>594</v>
+        <v>2769</v>
       </c>
       <c r="E7">
-        <v>647</v>
+        <v>0.463</v>
       </c>
       <c r="F7">
-        <v>605</v>
-[...26 lines deleted...]
-        <v>8747</v>
+        <v>47.61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B8" t="str">
-        <v>2023 Eviction filings</v>
+      <c r="B8">
+        <v>2023</v>
       </c>
       <c r="C8">
-        <v>822</v>
+        <v>9411</v>
       </c>
       <c r="D8">
-        <v>726</v>
+        <v>664</v>
       </c>
       <c r="E8">
-        <v>696</v>
+        <v>0.076</v>
       </c>
       <c r="F8">
-        <v>675</v>
-[...26 lines deleted...]
-        <v>9411</v>
+        <v>55.11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B9" t="str">
-        <v>2024 Eviction filings</v>
+      <c r="B9">
+        <v>2024</v>
       </c>
       <c r="C9">
-        <v>885</v>
+        <v>8875</v>
       </c>
       <c r="D9">
-        <v>800</v>
+        <v>-536</v>
       </c>
       <c r="E9">
-        <v>623</v>
+        <v>-0.06</v>
       </c>
       <c r="F9">
-        <v>680</v>
-[...26 lines deleted...]
-        <v>8875</v>
+        <v>47.4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B10" t="str">
-        <v>2025 Eviction filings</v>
+      <c r="B10">
+        <v>2025</v>
       </c>
       <c r="C10">
-        <v>790</v>
+        <v>8186</v>
       </c>
       <c r="D10">
-        <v>629</v>
+        <v>-689</v>
       </c>
       <c r="E10">
-        <v>582</v>
+        <v>-0.084</v>
       </c>
       <c r="F10">
-        <v>637</v>
-[...919 lines deleted...]
-        <v>-8%</v>
+        <v>43.72</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:O29"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F10"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O29"/>
+  <dimension ref="A1:G93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Foreclosure Filings, 2019-2025</v>
+        <v>Eviction Filings, Monthly, 2019-2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
-        <v>Characteristics</v>
+        <v>Year</v>
       </c>
       <c r="C3" t="str">
-        <v>January</v>
+        <v>Month</v>
       </c>
       <c r="D3" t="str">
-        <v>February</v>
+        <v>Eviction Filings</v>
       </c>
       <c r="E3" t="str">
-        <v>March</v>
+        <v># Change from Previous Year</v>
       </c>
       <c r="F3" t="str">
-        <v>April</v>
+        <v>% Change from Previous Year</v>
       </c>
       <c r="G3" t="str">
-        <v>May</v>
-[...23 lines deleted...]
-        <v>Total</v>
+        <v>Evictions per 1,000 Renter Households</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B4" t="str">
-[...3 lines deleted...]
-        <v>237</v>
+      <c r="B4">
+        <v>2019</v>
+      </c>
+      <c r="C4" t="str">
+        <v>January</v>
       </c>
       <c r="D4">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>840</v>
+      </c>
+      <c r="E4" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F4" t="str">
+        <v>N/A</v>
       </c>
       <c r="G4">
-        <v>218</v>
-[...23 lines deleted...]
-        <v>2390</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B5" t="str">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="B5">
+        <v>2019</v>
+      </c>
+      <c r="C5" t="str">
+        <v>February</v>
       </c>
       <c r="D5">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>663</v>
+      </c>
+      <c r="E5" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F5" t="str">
+        <v>N/A</v>
       </c>
       <c r="G5">
-        <v>18</v>
-[...23 lines deleted...]
-        <v>837</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B6" t="str">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="B6">
+        <v>2019</v>
+      </c>
+      <c r="C6" t="str">
+        <v>March</v>
       </c>
       <c r="D6">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>633</v>
+      </c>
+      <c r="E6" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F6" t="str">
+        <v>N/A</v>
       </c>
       <c r="G6">
-        <v>43</v>
-[...23 lines deleted...]
-        <v>634</v>
+        <v>3.65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B7" t="str">
-[...3 lines deleted...]
-        <v>114</v>
+      <c r="B7">
+        <v>2019</v>
+      </c>
+      <c r="C7" t="str">
+        <v>April</v>
       </c>
       <c r="D7">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>644</v>
+      </c>
+      <c r="E7" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F7" t="str">
+        <v>N/A</v>
       </c>
       <c r="G7">
-        <v>123</v>
-[...23 lines deleted...]
-        <v>1495</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B8" t="str">
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="B8">
+        <v>2019</v>
+      </c>
+      <c r="C8" t="str">
+        <v>May</v>
       </c>
       <c r="D8">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>757</v>
+      </c>
+      <c r="E8" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F8" t="str">
+        <v>N/A</v>
       </c>
       <c r="G8">
-        <v>184</v>
-[...23 lines deleted...]
-        <v>1648</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B9" t="str">
-[...3 lines deleted...]
-        <v>173</v>
+      <c r="B9">
+        <v>2019</v>
+      </c>
+      <c r="C9" t="str">
+        <v>June</v>
       </c>
       <c r="D9">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>744</v>
+      </c>
+      <c r="E9" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F9" t="str">
+        <v>N/A</v>
       </c>
       <c r="G9">
-        <v>172</v>
-[...23 lines deleted...]
-        <v>1848</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B10" t="str">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="B10">
+        <v>2019</v>
+      </c>
+      <c r="C10" t="str">
+        <v>July</v>
       </c>
       <c r="D10">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>759</v>
+      </c>
+      <c r="E10" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F10" t="str">
+        <v>N/A</v>
       </c>
       <c r="G10">
-        <v>153</v>
-[...23 lines deleted...]
-        <v>2127</v>
+        <v>4.38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B11" t="str">
-[...3 lines deleted...]
-        <v>0.599</v>
+      <c r="B11">
+        <v>2019</v>
+      </c>
+      <c r="C11" t="str">
+        <v>August</v>
       </c>
       <c r="D11">
-        <v>0.629</v>
-[...5 lines deleted...]
-        <v>0.589</v>
+        <v>799</v>
+      </c>
+      <c r="E11" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F11" t="str">
+        <v>N/A</v>
       </c>
       <c r="G11">
-        <v>0.551</v>
-[...23 lines deleted...]
-        <v>6.04</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B12" t="str">
-[...3 lines deleted...]
-        <v>0.398</v>
+      <c r="B12">
+        <v>2019</v>
+      </c>
+      <c r="C12" t="str">
+        <v>September</v>
       </c>
       <c r="D12">
-        <v>0.454</v>
-[...5 lines deleted...]
-        <v>0.051</v>
+        <v>815</v>
+      </c>
+      <c r="E12" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F12" t="str">
+        <v>N/A</v>
       </c>
       <c r="G12">
-        <v>0.044</v>
-[...23 lines deleted...]
-        <v>2.044</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B13" t="str">
-[...3 lines deleted...]
-        <v>0.088</v>
+      <c r="B13">
+        <v>2019</v>
+      </c>
+      <c r="C13" t="str">
+        <v>October</v>
       </c>
       <c r="D13">
-        <v>0.067</v>
-[...5 lines deleted...]
-        <v>0.074</v>
+        <v>727</v>
+      </c>
+      <c r="E13" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F13" t="str">
+        <v>N/A</v>
       </c>
       <c r="G13">
-        <v>0.103</v>
-[...23 lines deleted...]
-        <v>1.513</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B14" t="str">
-[...3 lines deleted...]
-        <v>0.269</v>
+      <c r="B14">
+        <v>2019</v>
+      </c>
+      <c r="C14" t="str">
+        <v>November</v>
       </c>
       <c r="D14">
-        <v>0.278</v>
-[...5 lines deleted...]
-        <v>0.361</v>
+        <v>712</v>
+      </c>
+      <c r="E14" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F14" t="str">
+        <v>N/A</v>
       </c>
       <c r="G14">
-        <v>0.29</v>
-[...23 lines deleted...]
-        <v>3.528</v>
+        <v>4.11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B15" t="str">
-[...3 lines deleted...]
-        <v>0.308</v>
+      <c r="B15">
+        <v>2019</v>
+      </c>
+      <c r="C15" t="str">
+        <v>December</v>
       </c>
       <c r="D15">
-        <v>0.297</v>
-[...5 lines deleted...]
-        <v>0.426</v>
+        <v>650</v>
+      </c>
+      <c r="E15" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F15" t="str">
+        <v>N/A</v>
       </c>
       <c r="G15">
-        <v>0.424</v>
-[...23 lines deleted...]
-        <v>3.794</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B16" t="str">
-[...3 lines deleted...]
-        <v>0.396</v>
+      <c r="B16">
+        <v>2020</v>
+      </c>
+      <c r="C16" t="str">
+        <v>January</v>
       </c>
       <c r="D16">
-        <v>0.403</v>
+        <v>812</v>
       </c>
       <c r="E16">
-        <v>0.284</v>
+        <v>-28</v>
       </c>
       <c r="F16">
-        <v>0.36</v>
+        <v>-0.033</v>
       </c>
       <c r="G16">
-        <v>0.394</v>
-[...23 lines deleted...]
-        <v>4.235</v>
+        <v>4.09</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B17" t="str">
-[...3 lines deleted...]
-        <v>0.298</v>
+      <c r="B17">
+        <v>2020</v>
+      </c>
+      <c r="C17" t="str">
+        <v>February</v>
       </c>
       <c r="D17">
-        <v>0.394</v>
+        <v>710</v>
       </c>
       <c r="E17">
-        <v>0.348</v>
+        <v>47</v>
       </c>
       <c r="F17">
-        <v>0.374</v>
+        <v>0.071</v>
       </c>
       <c r="G17">
-        <v>0.351</v>
-[...23 lines deleted...]
-        <v>4.875</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B18" t="str">
-[...3 lines deleted...]
-        <v>-74</v>
+      <c r="B18">
+        <v>2020</v>
+      </c>
+      <c r="C18" t="str">
+        <v>March</v>
       </c>
       <c r="D18">
-        <v>-63</v>
+        <v>471</v>
       </c>
       <c r="E18">
-        <v>-76</v>
+        <v>-162</v>
       </c>
       <c r="F18">
-        <v>-212</v>
+        <v>-0.256</v>
       </c>
       <c r="G18">
-        <v>-200</v>
-[...23 lines deleted...]
-        <v>-1553</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B19" t="str">
-[...3 lines deleted...]
-        <v>-126</v>
+      <c r="B19">
+        <v>2020</v>
+      </c>
+      <c r="C19" t="str">
+        <v>April</v>
       </c>
       <c r="D19">
-        <v>-158</v>
+        <v>108</v>
       </c>
       <c r="E19">
-        <v>-121</v>
+        <v>-536</v>
       </c>
       <c r="F19">
-        <v>10</v>
+        <v>-0.832</v>
       </c>
       <c r="G19">
-        <v>25</v>
-[...23 lines deleted...]
-        <v>-203</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B20" t="str">
-[...3 lines deleted...]
-        <v>77</v>
+      <c r="B20">
+        <v>2020</v>
+      </c>
+      <c r="C20" t="str">
+        <v>May</v>
       </c>
       <c r="D20">
-        <v>90</v>
+        <v>183</v>
       </c>
       <c r="E20">
-        <v>109</v>
+        <v>-574</v>
       </c>
       <c r="F20">
-        <v>122</v>
+        <v>-0.758</v>
       </c>
       <c r="G20">
-        <v>80</v>
-[...23 lines deleted...]
-        <v>861</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B21" t="str">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="B21">
+        <v>2020</v>
+      </c>
+      <c r="C21" t="str">
+        <v>June</v>
       </c>
       <c r="D21">
-        <v>11</v>
+        <v>196</v>
       </c>
       <c r="E21">
-        <v>47</v>
+        <v>-548</v>
       </c>
       <c r="F21">
-        <v>32</v>
+        <v>-0.737</v>
       </c>
       <c r="G21">
-        <v>61</v>
-[...23 lines deleted...]
-        <v>461</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B22" t="str">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="B22">
+        <v>2020</v>
+      </c>
+      <c r="C22" t="str">
+        <v>July</v>
       </c>
       <c r="D22">
-        <v>47</v>
+        <v>195</v>
       </c>
       <c r="E22">
-        <v>-72</v>
+        <v>-564</v>
       </c>
       <c r="F22">
-        <v>-28</v>
+        <v>-0.743</v>
       </c>
       <c r="G22">
-        <v>-12</v>
-[...23 lines deleted...]
-        <v>242</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B23" t="str">
-[...3 lines deleted...]
-        <v>-43</v>
+      <c r="B23">
+        <v>2020</v>
+      </c>
+      <c r="C23" t="str">
+        <v>August</v>
       </c>
       <c r="D23">
-        <v>-4</v>
+        <v>471</v>
       </c>
       <c r="E23">
-        <v>28</v>
+        <v>-328</v>
       </c>
       <c r="F23">
-        <v>6</v>
+        <v>-0.411</v>
       </c>
       <c r="G23">
-        <v>-19</v>
-[...23 lines deleted...]
-        <v>279</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B24" t="str">
-        <v>2019-2020 % change</v>
+      <c r="B24">
+        <v>2020</v>
       </c>
       <c r="C24" t="str">
-        <v>-31%</v>
-[...35 lines deleted...]
-        <v>-65%</v>
+        <v>September</v>
+      </c>
+      <c r="D24">
+        <v>594</v>
+      </c>
+      <c r="E24">
+        <v>-221</v>
+      </c>
+      <c r="F24">
+        <v>-0.271</v>
+      </c>
+      <c r="G24">
+        <v>3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B25" t="str">
-        <v>2020-2021 % change</v>
+      <c r="B25">
+        <v>2020</v>
       </c>
       <c r="C25" t="str">
-        <v>-77%</v>
-[...35 lines deleted...]
-        <v>-24%</v>
+        <v>October</v>
+      </c>
+      <c r="D25">
+        <v>771</v>
+      </c>
+      <c r="E25">
+        <v>44</v>
+      </c>
+      <c r="F25">
+        <v>0.061</v>
+      </c>
+      <c r="G25">
+        <v>3.89</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B26" t="str">
-        <v>2021-2022 % change</v>
+      <c r="B26">
+        <v>2020</v>
       </c>
       <c r="C26" t="str">
-        <v>208%</v>
-[...35 lines deleted...]
-        <v>136%</v>
+        <v>November</v>
+      </c>
+      <c r="D26">
+        <v>572</v>
+      </c>
+      <c r="E26">
+        <v>-140</v>
+      </c>
+      <c r="F26">
+        <v>-0.197</v>
+      </c>
+      <c r="G26">
+        <v>2.88</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B27" t="str">
-        <v>2022-2023 % change</v>
+      <c r="B27">
+        <v>2020</v>
       </c>
       <c r="C27" t="str">
-        <v>18%</v>
-[...35 lines deleted...]
-        <v>31%</v>
+        <v>December</v>
+      </c>
+      <c r="D27">
+        <v>599</v>
+      </c>
+      <c r="E27">
+        <v>-51</v>
+      </c>
+      <c r="F27">
+        <v>-0.078</v>
+      </c>
+      <c r="G27">
+        <v>3.02</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B28" t="str">
-        <v>2023-2024 % change</v>
+      <c r="B28">
+        <v>2021</v>
       </c>
       <c r="C28" t="str">
-        <v>29%</v>
-[...35 lines deleted...]
-        <v>15%</v>
+        <v>January</v>
+      </c>
+      <c r="D28">
+        <v>559</v>
+      </c>
+      <c r="E28">
+        <v>-253</v>
+      </c>
+      <c r="F28">
+        <v>-0.312</v>
+      </c>
+      <c r="G28">
+        <v>3.17</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>Palm Beach County</v>
       </c>
-      <c r="B29" t="str">
-        <v>2024-2025 % change</v>
+      <c r="B29">
+        <v>2021</v>
       </c>
       <c r="C29" t="str">
-        <v>-33%</v>
-[...35 lines deleted...]
-        <v>13%</v>
+        <v>February</v>
+      </c>
+      <c r="D29">
+        <v>554</v>
+      </c>
+      <c r="E29">
+        <v>-156</v>
+      </c>
+      <c r="F29">
+        <v>-0.22</v>
+      </c>
+      <c r="G29">
+        <v>3.14</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B30">
+        <v>2021</v>
+      </c>
+      <c r="C30" t="str">
+        <v>March</v>
+      </c>
+      <c r="D30">
+        <v>562</v>
+      </c>
+      <c r="E30">
+        <v>91</v>
+      </c>
+      <c r="F30">
+        <v>0.193</v>
+      </c>
+      <c r="G30">
+        <v>3.19</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B31">
+        <v>2021</v>
+      </c>
+      <c r="C31" t="str">
+        <v>April</v>
+      </c>
+      <c r="D31">
+        <v>425</v>
+      </c>
+      <c r="E31">
+        <v>317</v>
+      </c>
+      <c r="F31">
+        <v>2.935</v>
+      </c>
+      <c r="G31">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B32">
+        <v>2021</v>
+      </c>
+      <c r="C32" t="str">
+        <v>May</v>
+      </c>
+      <c r="D32">
+        <v>340</v>
+      </c>
+      <c r="E32">
+        <v>157</v>
+      </c>
+      <c r="F32">
+        <v>0.858</v>
+      </c>
+      <c r="G32">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B33">
+        <v>2021</v>
+      </c>
+      <c r="C33" t="str">
+        <v>June</v>
+      </c>
+      <c r="D33">
+        <v>487</v>
+      </c>
+      <c r="E33">
+        <v>291</v>
+      </c>
+      <c r="F33">
+        <v>1.485</v>
+      </c>
+      <c r="G33">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B34">
+        <v>2021</v>
+      </c>
+      <c r="C34" t="str">
+        <v>July</v>
+      </c>
+      <c r="D34">
+        <v>446</v>
+      </c>
+      <c r="E34">
+        <v>251</v>
+      </c>
+      <c r="F34">
+        <v>1.287</v>
+      </c>
+      <c r="G34">
+        <v>2.53</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B35">
+        <v>2021</v>
+      </c>
+      <c r="C35" t="str">
+        <v>August</v>
+      </c>
+      <c r="D35">
+        <v>449</v>
+      </c>
+      <c r="E35">
+        <v>-22</v>
+      </c>
+      <c r="F35">
+        <v>-0.047</v>
+      </c>
+      <c r="G35">
+        <v>2.55</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B36">
+        <v>2021</v>
+      </c>
+      <c r="C36" t="str">
+        <v>September</v>
+      </c>
+      <c r="D36">
+        <v>543</v>
+      </c>
+      <c r="E36">
+        <v>-51</v>
+      </c>
+      <c r="F36">
+        <v>-0.086</v>
+      </c>
+      <c r="G36">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B37">
+        <v>2021</v>
+      </c>
+      <c r="C37" t="str">
+        <v>October</v>
+      </c>
+      <c r="D37">
+        <v>528</v>
+      </c>
+      <c r="E37">
+        <v>-243</v>
+      </c>
+      <c r="F37">
+        <v>-0.315</v>
+      </c>
+      <c r="G37">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B38">
+        <v>2021</v>
+      </c>
+      <c r="C38" t="str">
+        <v>November</v>
+      </c>
+      <c r="D38">
+        <v>582</v>
+      </c>
+      <c r="E38">
+        <v>10</v>
+      </c>
+      <c r="F38">
+        <v>0.017</v>
+      </c>
+      <c r="G38">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B39">
+        <v>2021</v>
+      </c>
+      <c r="C39" t="str">
+        <v>December</v>
+      </c>
+      <c r="D39">
+        <v>503</v>
+      </c>
+      <c r="E39">
+        <v>-96</v>
+      </c>
+      <c r="F39">
+        <v>-0.16</v>
+      </c>
+      <c r="G39">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B40">
+        <v>2022</v>
+      </c>
+      <c r="C40" t="str">
+        <v>January</v>
+      </c>
+      <c r="D40">
+        <v>530</v>
+      </c>
+      <c r="E40">
+        <v>-29</v>
+      </c>
+      <c r="F40">
+        <v>-0.052</v>
+      </c>
+      <c r="G40">
+        <v>2.89</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B41">
+        <v>2022</v>
+      </c>
+      <c r="C41" t="str">
+        <v>February</v>
+      </c>
+      <c r="D41">
+        <v>594</v>
+      </c>
+      <c r="E41">
+        <v>40</v>
+      </c>
+      <c r="F41">
+        <v>0.072</v>
+      </c>
+      <c r="G41">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B42">
+        <v>2022</v>
+      </c>
+      <c r="C42" t="str">
+        <v>March</v>
+      </c>
+      <c r="D42">
+        <v>647</v>
+      </c>
+      <c r="E42">
+        <v>85</v>
+      </c>
+      <c r="F42">
+        <v>0.151</v>
+      </c>
+      <c r="G42">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B43">
+        <v>2022</v>
+      </c>
+      <c r="C43" t="str">
+        <v>April</v>
+      </c>
+      <c r="D43">
+        <v>605</v>
+      </c>
+      <c r="E43">
+        <v>180</v>
+      </c>
+      <c r="F43">
+        <v>0.424</v>
+      </c>
+      <c r="G43">
+        <v>3.29</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B44">
+        <v>2022</v>
+      </c>
+      <c r="C44" t="str">
+        <v>May</v>
+      </c>
+      <c r="D44">
+        <v>683</v>
+      </c>
+      <c r="E44">
+        <v>343</v>
+      </c>
+      <c r="F44">
+        <v>1.009</v>
+      </c>
+      <c r="G44">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B45">
+        <v>2022</v>
+      </c>
+      <c r="C45" t="str">
+        <v>June</v>
+      </c>
+      <c r="D45">
+        <v>769</v>
+      </c>
+      <c r="E45">
+        <v>282</v>
+      </c>
+      <c r="F45">
+        <v>0.579</v>
+      </c>
+      <c r="G45">
+        <v>4.19</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B46">
+        <v>2022</v>
+      </c>
+      <c r="C46" t="str">
+        <v>July</v>
+      </c>
+      <c r="D46">
+        <v>760</v>
+      </c>
+      <c r="E46">
+        <v>314</v>
+      </c>
+      <c r="F46">
+        <v>0.704</v>
+      </c>
+      <c r="G46">
+        <v>4.14</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B47">
+        <v>2022</v>
+      </c>
+      <c r="C47" t="str">
+        <v>August</v>
+      </c>
+      <c r="D47">
+        <v>920</v>
+      </c>
+      <c r="E47">
+        <v>471</v>
+      </c>
+      <c r="F47">
+        <v>1.049</v>
+      </c>
+      <c r="G47">
+        <v>5.01</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B48">
+        <v>2022</v>
+      </c>
+      <c r="C48" t="str">
+        <v>September</v>
+      </c>
+      <c r="D48">
+        <v>890</v>
+      </c>
+      <c r="E48">
+        <v>347</v>
+      </c>
+      <c r="F48">
+        <v>0.639</v>
+      </c>
+      <c r="G48">
+        <v>4.84</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B49">
+        <v>2022</v>
+      </c>
+      <c r="C49" t="str">
+        <v>October</v>
+      </c>
+      <c r="D49">
+        <v>772</v>
+      </c>
+      <c r="E49">
+        <v>244</v>
+      </c>
+      <c r="F49">
+        <v>0.462</v>
+      </c>
+      <c r="G49">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B50">
+        <v>2022</v>
+      </c>
+      <c r="C50" t="str">
+        <v>November</v>
+      </c>
+      <c r="D50">
+        <v>718</v>
+      </c>
+      <c r="E50">
+        <v>136</v>
+      </c>
+      <c r="F50">
+        <v>0.234</v>
+      </c>
+      <c r="G50">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B51">
+        <v>2022</v>
+      </c>
+      <c r="C51" t="str">
+        <v>December</v>
+      </c>
+      <c r="D51">
+        <v>859</v>
+      </c>
+      <c r="E51">
+        <v>356</v>
+      </c>
+      <c r="F51">
+        <v>0.708</v>
+      </c>
+      <c r="G51">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B52">
+        <v>2023</v>
+      </c>
+      <c r="C52" t="str">
+        <v>January</v>
+      </c>
+      <c r="D52">
+        <v>822</v>
+      </c>
+      <c r="E52">
+        <v>292</v>
+      </c>
+      <c r="F52">
+        <v>0.551</v>
+      </c>
+      <c r="G52">
+        <v>4.81</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B53">
+        <v>2023</v>
+      </c>
+      <c r="C53" t="str">
+        <v>February</v>
+      </c>
+      <c r="D53">
+        <v>726</v>
+      </c>
+      <c r="E53">
+        <v>132</v>
+      </c>
+      <c r="F53">
+        <v>0.222</v>
+      </c>
+      <c r="G53">
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B54">
+        <v>2023</v>
+      </c>
+      <c r="C54" t="str">
+        <v>March</v>
+      </c>
+      <c r="D54">
+        <v>696</v>
+      </c>
+      <c r="E54">
+        <v>49</v>
+      </c>
+      <c r="F54">
+        <v>0.076</v>
+      </c>
+      <c r="G54">
+        <v>4.08</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B55">
+        <v>2023</v>
+      </c>
+      <c r="C55" t="str">
+        <v>April</v>
+      </c>
+      <c r="D55">
+        <v>675</v>
+      </c>
+      <c r="E55">
+        <v>70</v>
+      </c>
+      <c r="F55">
+        <v>0.116</v>
+      </c>
+      <c r="G55">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B56">
+        <v>2023</v>
+      </c>
+      <c r="C56" t="str">
+        <v>May</v>
+      </c>
+      <c r="D56">
+        <v>791</v>
+      </c>
+      <c r="E56">
+        <v>108</v>
+      </c>
+      <c r="F56">
+        <v>0.158</v>
+      </c>
+      <c r="G56">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B57">
+        <v>2023</v>
+      </c>
+      <c r="C57" t="str">
+        <v>June</v>
+      </c>
+      <c r="D57">
+        <v>792</v>
+      </c>
+      <c r="E57">
+        <v>23</v>
+      </c>
+      <c r="F57">
+        <v>0.03</v>
+      </c>
+      <c r="G57">
+        <v>4.64</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B58">
+        <v>2023</v>
+      </c>
+      <c r="C58" t="str">
+        <v>July</v>
+      </c>
+      <c r="D58">
+        <v>788</v>
+      </c>
+      <c r="E58">
+        <v>28</v>
+      </c>
+      <c r="F58">
+        <v>0.037</v>
+      </c>
+      <c r="G58">
+        <v>4.61</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B59">
+        <v>2023</v>
+      </c>
+      <c r="C59" t="str">
+        <v>August</v>
+      </c>
+      <c r="D59">
+        <v>946</v>
+      </c>
+      <c r="E59">
+        <v>26</v>
+      </c>
+      <c r="F59">
+        <v>0.028</v>
+      </c>
+      <c r="G59">
+        <v>5.54</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B60">
+        <v>2023</v>
+      </c>
+      <c r="C60" t="str">
+        <v>September</v>
+      </c>
+      <c r="D60">
+        <v>789</v>
+      </c>
+      <c r="E60">
+        <v>-101</v>
+      </c>
+      <c r="F60">
+        <v>-0.113</v>
+      </c>
+      <c r="G60">
+        <v>4.62</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B61">
+        <v>2023</v>
+      </c>
+      <c r="C61" t="str">
+        <v>October</v>
+      </c>
+      <c r="D61">
+        <v>785</v>
+      </c>
+      <c r="E61">
+        <v>13</v>
+      </c>
+      <c r="F61">
+        <v>0.017</v>
+      </c>
+      <c r="G61">
+        <v>4.6</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B62">
+        <v>2023</v>
+      </c>
+      <c r="C62" t="str">
+        <v>November</v>
+      </c>
+      <c r="D62">
+        <v>770</v>
+      </c>
+      <c r="E62">
+        <v>52</v>
+      </c>
+      <c r="F62">
+        <v>0.072</v>
+      </c>
+      <c r="G62">
+        <v>4.51</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B63">
+        <v>2023</v>
+      </c>
+      <c r="C63" t="str">
+        <v>December</v>
+      </c>
+      <c r="D63">
+        <v>831</v>
+      </c>
+      <c r="E63">
+        <v>-28</v>
+      </c>
+      <c r="F63">
+        <v>-0.033</v>
+      </c>
+      <c r="G63">
+        <v>4.87</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B64">
+        <v>2024</v>
+      </c>
+      <c r="C64" t="str">
+        <v>January</v>
+      </c>
+      <c r="D64">
+        <v>885</v>
+      </c>
+      <c r="E64">
+        <v>63</v>
+      </c>
+      <c r="F64">
+        <v>0.071</v>
+      </c>
+      <c r="G64">
+        <v>4.73</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B65">
+        <v>2024</v>
+      </c>
+      <c r="C65" t="str">
+        <v>February</v>
+      </c>
+      <c r="D65">
+        <v>800</v>
+      </c>
+      <c r="E65">
+        <v>74</v>
+      </c>
+      <c r="F65">
+        <v>0.093</v>
+      </c>
+      <c r="G65">
+        <v>4.27</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B66">
+        <v>2024</v>
+      </c>
+      <c r="C66" t="str">
+        <v>March</v>
+      </c>
+      <c r="D66">
+        <v>623</v>
+      </c>
+      <c r="E66">
+        <v>-73</v>
+      </c>
+      <c r="F66">
+        <v>-0.117</v>
+      </c>
+      <c r="G66">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B67">
+        <v>2024</v>
+      </c>
+      <c r="C67" t="str">
+        <v>April</v>
+      </c>
+      <c r="D67">
+        <v>680</v>
+      </c>
+      <c r="E67">
+        <v>5</v>
+      </c>
+      <c r="F67">
+        <v>0.007</v>
+      </c>
+      <c r="G67">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B68">
+        <v>2024</v>
+      </c>
+      <c r="C68" t="str">
+        <v>May</v>
+      </c>
+      <c r="D68">
+        <v>748</v>
+      </c>
+      <c r="E68">
+        <v>-43</v>
+      </c>
+      <c r="F68">
+        <v>-0.057</v>
+      </c>
+      <c r="G68">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B69">
+        <v>2024</v>
+      </c>
+      <c r="C69" t="str">
+        <v>June</v>
+      </c>
+      <c r="D69">
+        <v>760</v>
+      </c>
+      <c r="E69">
+        <v>-32</v>
+      </c>
+      <c r="F69">
+        <v>-0.042</v>
+      </c>
+      <c r="G69">
+        <v>4.06</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B70">
+        <v>2024</v>
+      </c>
+      <c r="C70" t="str">
+        <v>July</v>
+      </c>
+      <c r="D70">
+        <v>703</v>
+      </c>
+      <c r="E70">
+        <v>-85</v>
+      </c>
+      <c r="F70">
+        <v>-0.121</v>
+      </c>
+      <c r="G70">
+        <v>3.76</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B71">
+        <v>2024</v>
+      </c>
+      <c r="C71" t="str">
+        <v>August</v>
+      </c>
+      <c r="D71">
+        <v>812</v>
+      </c>
+      <c r="E71">
+        <v>-134</v>
+      </c>
+      <c r="F71">
+        <v>-0.165</v>
+      </c>
+      <c r="G71">
+        <v>4.34</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B72">
+        <v>2024</v>
+      </c>
+      <c r="C72" t="str">
+        <v>September</v>
+      </c>
+      <c r="D72">
+        <v>785</v>
+      </c>
+      <c r="E72">
+        <v>-4</v>
+      </c>
+      <c r="F72">
+        <v>-0.005</v>
+      </c>
+      <c r="G72">
+        <v>4.19</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B73">
+        <v>2024</v>
+      </c>
+      <c r="C73" t="str">
+        <v>October</v>
+      </c>
+      <c r="D73">
+        <v>673</v>
+      </c>
+      <c r="E73">
+        <v>-112</v>
+      </c>
+      <c r="F73">
+        <v>-0.166</v>
+      </c>
+      <c r="G73">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B74">
+        <v>2024</v>
+      </c>
+      <c r="C74" t="str">
+        <v>November</v>
+      </c>
+      <c r="D74">
+        <v>713</v>
+      </c>
+      <c r="E74">
+        <v>-57</v>
+      </c>
+      <c r="F74">
+        <v>-0.08</v>
+      </c>
+      <c r="G74">
+        <v>3.81</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B75">
+        <v>2024</v>
+      </c>
+      <c r="C75" t="str">
+        <v>December</v>
+      </c>
+      <c r="D75">
+        <v>693</v>
+      </c>
+      <c r="E75">
+        <v>-138</v>
+      </c>
+      <c r="F75">
+        <v>-0.199</v>
+      </c>
+      <c r="G75">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B76">
+        <v>2025</v>
+      </c>
+      <c r="C76" t="str">
+        <v>January</v>
+      </c>
+      <c r="D76">
+        <v>790</v>
+      </c>
+      <c r="E76">
+        <v>-95</v>
+      </c>
+      <c r="F76">
+        <v>-0.12</v>
+      </c>
+      <c r="G76">
+        <v>4.22</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B77">
+        <v>2025</v>
+      </c>
+      <c r="C77" t="str">
+        <v>February</v>
+      </c>
+      <c r="D77">
+        <v>629</v>
+      </c>
+      <c r="E77">
+        <v>-171</v>
+      </c>
+      <c r="F77">
+        <v>-0.272</v>
+      </c>
+      <c r="G77">
+        <v>3.36</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B78">
+        <v>2025</v>
+      </c>
+      <c r="C78" t="str">
+        <v>March</v>
+      </c>
+      <c r="D78">
+        <v>582</v>
+      </c>
+      <c r="E78">
+        <v>-41</v>
+      </c>
+      <c r="F78">
+        <v>-0.07</v>
+      </c>
+      <c r="G78">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B79">
+        <v>2025</v>
+      </c>
+      <c r="C79" t="str">
+        <v>April</v>
+      </c>
+      <c r="D79">
+        <v>637</v>
+      </c>
+      <c r="E79">
+        <v>-43</v>
+      </c>
+      <c r="F79">
+        <v>-0.068</v>
+      </c>
+      <c r="G79">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B80">
+        <v>2025</v>
+      </c>
+      <c r="C80" t="str">
+        <v>May</v>
+      </c>
+      <c r="D80">
+        <v>694</v>
+      </c>
+      <c r="E80">
+        <v>-54</v>
+      </c>
+      <c r="F80">
+        <v>-0.078</v>
+      </c>
+      <c r="G80">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B81">
+        <v>2025</v>
+      </c>
+      <c r="C81" t="str">
+        <v>June</v>
+      </c>
+      <c r="D81">
+        <v>667</v>
+      </c>
+      <c r="E81">
+        <v>-93</v>
+      </c>
+      <c r="F81">
+        <v>-0.139</v>
+      </c>
+      <c r="G81">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B82">
+        <v>2025</v>
+      </c>
+      <c r="C82" t="str">
+        <v>July</v>
+      </c>
+      <c r="D82">
+        <v>726</v>
+      </c>
+      <c r="E82">
+        <v>23</v>
+      </c>
+      <c r="F82">
+        <v>0.032</v>
+      </c>
+      <c r="G82">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B83">
+        <v>2025</v>
+      </c>
+      <c r="C83" t="str">
+        <v>August</v>
+      </c>
+      <c r="D83">
+        <v>737</v>
+      </c>
+      <c r="E83">
+        <v>-75</v>
+      </c>
+      <c r="F83">
+        <v>-0.102</v>
+      </c>
+      <c r="G83">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B84">
+        <v>2025</v>
+      </c>
+      <c r="C84" t="str">
+        <v>September</v>
+      </c>
+      <c r="D84">
+        <v>738</v>
+      </c>
+      <c r="E84">
+        <v>-47</v>
+      </c>
+      <c r="F84">
+        <v>-0.064</v>
+      </c>
+      <c r="G84">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B85">
+        <v>2025</v>
+      </c>
+      <c r="C85" t="str">
+        <v>October</v>
+      </c>
+      <c r="D85">
+        <v>752</v>
+      </c>
+      <c r="E85">
+        <v>79</v>
+      </c>
+      <c r="F85">
+        <v>0.105</v>
+      </c>
+      <c r="G85">
+        <v>4.02</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B86">
+        <v>2025</v>
+      </c>
+      <c r="C86" t="str">
+        <v>November</v>
+      </c>
+      <c r="D86">
+        <v>559</v>
+      </c>
+      <c r="E86">
+        <v>-154</v>
+      </c>
+      <c r="F86">
+        <v>-0.275</v>
+      </c>
+      <c r="G86">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B87">
+        <v>2025</v>
+      </c>
+      <c r="C87" t="str">
+        <v>December</v>
+      </c>
+      <c r="D87">
+        <v>675</v>
+      </c>
+      <c r="E87">
+        <v>-18</v>
+      </c>
+      <c r="F87">
+        <v>-0.027</v>
+      </c>
+      <c r="G87">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88" t="str">
+        <v>January</v>
+      </c>
+      <c r="D88">
+        <v>734</v>
+      </c>
+      <c r="E88">
+        <v>-56</v>
+      </c>
+      <c r="F88">
+        <v>-0.076</v>
+      </c>
+      <c r="G88">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89" t="str">
+        <v>February</v>
+      </c>
+      <c r="D89">
+        <v>630</v>
+      </c>
+      <c r="E89">
+        <v>1</v>
+      </c>
+      <c r="F89">
+        <v>0.002</v>
+      </c>
+      <c r="G89">
+        <v>3.37</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90" t="str">
+        <v>March</v>
+      </c>
+      <c r="D90">
+        <v>638</v>
+      </c>
+      <c r="E90">
+        <v>56</v>
+      </c>
+      <c r="F90">
+        <v>0.088</v>
+      </c>
+      <c r="G90">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91" t="str">
+        <v>April</v>
+      </c>
+      <c r="D91">
+        <v>621</v>
+      </c>
+      <c r="E91">
+        <v>-16</v>
+      </c>
+      <c r="F91">
+        <v>-0.026</v>
+      </c>
+      <c r="G91">
+        <v>3.32</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92" t="str">
+        <v>May</v>
+      </c>
+      <c r="D92">
+        <v>631</v>
+      </c>
+      <c r="E92">
+        <v>-63</v>
+      </c>
+      <c r="F92">
+        <v>-0.1</v>
+      </c>
+      <c r="G92">
+        <v>3.37</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93" t="str">
+        <v>June</v>
+      </c>
+      <c r="D93">
+        <v>643</v>
+      </c>
+      <c r="E93">
+        <v>-24</v>
+      </c>
+      <c r="F93">
+        <v>-0.037</v>
+      </c>
+      <c r="G93">
+        <v>3.43</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:O29"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G93"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B3"/>
+  <dimension ref="A1:F10"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Foreclosure Filings, Yearly, 2019-2026</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Geography</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Year</v>
+      </c>
+      <c r="C3" t="str">
+        <v>Foreclosure Filings</v>
+      </c>
+      <c r="D3" t="str">
+        <v># Change from Previous Year</v>
+      </c>
+      <c r="E3" t="str">
+        <v>% Change from Previous Year</v>
+      </c>
+      <c r="F3" t="str">
+        <v>Foreclosures per 1,000 Owner Households</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B4">
+        <v>2019</v>
+      </c>
+      <c r="C4">
+        <v>2390</v>
+      </c>
+      <c r="D4" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="E4" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F4">
+        <v>6.04</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B5">
+        <v>2020</v>
+      </c>
+      <c r="C5">
+        <v>837</v>
+      </c>
+      <c r="D5">
+        <v>-1553</v>
+      </c>
+      <c r="E5">
+        <v>-0.65</v>
+      </c>
+      <c r="F5">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B6">
+        <v>2021</v>
+      </c>
+      <c r="C6">
+        <v>634</v>
+      </c>
+      <c r="D6">
+        <v>-203</v>
+      </c>
+      <c r="E6">
+        <v>-0.243</v>
+      </c>
+      <c r="F6">
+        <v>1.51</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B7">
+        <v>2022</v>
+      </c>
+      <c r="C7">
+        <v>1495</v>
+      </c>
+      <c r="D7">
+        <v>861</v>
+      </c>
+      <c r="E7">
+        <v>1.358</v>
+      </c>
+      <c r="F7">
+        <v>3.53</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B8">
+        <v>2023</v>
+      </c>
+      <c r="C8">
+        <v>1956</v>
+      </c>
+      <c r="D8">
+        <v>461</v>
+      </c>
+      <c r="E8">
+        <v>0.308</v>
+      </c>
+      <c r="F8">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B9">
+        <v>2024</v>
+      </c>
+      <c r="C9">
+        <v>1848</v>
+      </c>
+      <c r="D9">
+        <v>-108</v>
+      </c>
+      <c r="E9">
+        <v>-0.055</v>
+      </c>
+      <c r="F9">
+        <v>4.24</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B10">
+        <v>2025</v>
+      </c>
+      <c r="C10">
+        <v>2127</v>
+      </c>
+      <c r="D10">
+        <v>279</v>
+      </c>
+      <c r="E10">
+        <v>0.131</v>
+      </c>
+      <c r="F10">
+        <v>4.88</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:F10"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G93"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>Foreclosure Filings, Monthly, 2019-2026</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>Geography</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Year</v>
+      </c>
+      <c r="C3" t="str">
+        <v>Month</v>
+      </c>
+      <c r="D3" t="str">
+        <v>Foreclosure Filings</v>
+      </c>
+      <c r="E3" t="str">
+        <v># Change from Previous Year</v>
+      </c>
+      <c r="F3" t="str">
+        <v>% Change from Previous Year</v>
+      </c>
+      <c r="G3" t="str">
+        <v>Foreclosures per 1,000 Owner Households</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B4">
+        <v>2019</v>
+      </c>
+      <c r="C4" t="str">
+        <v>January</v>
+      </c>
+      <c r="D4">
+        <v>237</v>
+      </c>
+      <c r="E4" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F4" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G4">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B5">
+        <v>2019</v>
+      </c>
+      <c r="C5" t="str">
+        <v>February</v>
+      </c>
+      <c r="D5">
+        <v>249</v>
+      </c>
+      <c r="E5" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F5" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G5">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B6">
+        <v>2019</v>
+      </c>
+      <c r="C6" t="str">
+        <v>March</v>
+      </c>
+      <c r="D6">
+        <v>237</v>
+      </c>
+      <c r="E6" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F6" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G6">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B7">
+        <v>2019</v>
+      </c>
+      <c r="C7" t="str">
+        <v>April</v>
+      </c>
+      <c r="D7">
+        <v>233</v>
+      </c>
+      <c r="E7" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F7" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G7">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B8">
+        <v>2019</v>
+      </c>
+      <c r="C8" t="str">
+        <v>May</v>
+      </c>
+      <c r="D8">
+        <v>218</v>
+      </c>
+      <c r="E8" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F8" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G8">
+        <v>0.55</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B9">
+        <v>2019</v>
+      </c>
+      <c r="C9" t="str">
+        <v>June</v>
+      </c>
+      <c r="D9">
+        <v>176</v>
+      </c>
+      <c r="E9" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F9" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G9">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B10">
+        <v>2019</v>
+      </c>
+      <c r="C10" t="str">
+        <v>July</v>
+      </c>
+      <c r="D10">
+        <v>168</v>
+      </c>
+      <c r="E10" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F10" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G10">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B11">
+        <v>2019</v>
+      </c>
+      <c r="C11" t="str">
+        <v>August</v>
+      </c>
+      <c r="D11">
+        <v>218</v>
+      </c>
+      <c r="E11" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F11" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G11">
+        <v>0.55</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B12">
+        <v>2019</v>
+      </c>
+      <c r="C12" t="str">
+        <v>September</v>
+      </c>
+      <c r="D12">
+        <v>148</v>
+      </c>
+      <c r="E12" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F12" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G12">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B13">
+        <v>2019</v>
+      </c>
+      <c r="C13" t="str">
+        <v>October</v>
+      </c>
+      <c r="D13">
+        <v>160</v>
+      </c>
+      <c r="E13" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F13" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G13">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B14">
+        <v>2019</v>
+      </c>
+      <c r="C14" t="str">
+        <v>November</v>
+      </c>
+      <c r="D14">
+        <v>160</v>
+      </c>
+      <c r="E14" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F14" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G14">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B15">
+        <v>2019</v>
+      </c>
+      <c r="C15" t="str">
+        <v>December</v>
+      </c>
+      <c r="D15">
+        <v>186</v>
+      </c>
+      <c r="E15" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="F15" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="G15">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B16">
+        <v>2020</v>
+      </c>
+      <c r="C16" t="str">
+        <v>January</v>
+      </c>
+      <c r="D16">
+        <v>163</v>
+      </c>
+      <c r="E16">
+        <v>-74</v>
+      </c>
+      <c r="F16">
+        <v>-0.312</v>
+      </c>
+      <c r="G16">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B17">
+        <v>2020</v>
+      </c>
+      <c r="C17" t="str">
+        <v>February</v>
+      </c>
+      <c r="D17">
+        <v>186</v>
+      </c>
+      <c r="E17">
+        <v>-63</v>
+      </c>
+      <c r="F17">
+        <v>-0.253</v>
+      </c>
+      <c r="G17">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B18">
+        <v>2020</v>
+      </c>
+      <c r="C18" t="str">
+        <v>March</v>
+      </c>
+      <c r="D18">
+        <v>161</v>
+      </c>
+      <c r="E18">
+        <v>-76</v>
+      </c>
+      <c r="F18">
+        <v>-0.321</v>
+      </c>
+      <c r="G18">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B19">
+        <v>2020</v>
+      </c>
+      <c r="C19" t="str">
+        <v>April</v>
+      </c>
+      <c r="D19">
+        <v>21</v>
+      </c>
+      <c r="E19">
+        <v>-212</v>
+      </c>
+      <c r="F19">
+        <v>-0.91</v>
+      </c>
+      <c r="G19">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B20">
+        <v>2020</v>
+      </c>
+      <c r="C20" t="str">
+        <v>May</v>
+      </c>
+      <c r="D20">
+        <v>18</v>
+      </c>
+      <c r="E20">
+        <v>-200</v>
+      </c>
+      <c r="F20">
+        <v>-0.917</v>
+      </c>
+      <c r="G20">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B21">
+        <v>2020</v>
+      </c>
+      <c r="C21" t="str">
+        <v>June</v>
+      </c>
+      <c r="D21">
+        <v>8</v>
+      </c>
+      <c r="E21">
+        <v>-168</v>
+      </c>
+      <c r="F21">
+        <v>-0.955</v>
+      </c>
+      <c r="G21">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B22">
+        <v>2020</v>
+      </c>
+      <c r="C22" t="str">
+        <v>July</v>
+      </c>
+      <c r="D22">
+        <v>11</v>
+      </c>
+      <c r="E22">
+        <v>-157</v>
+      </c>
+      <c r="F22">
+        <v>-0.935</v>
+      </c>
+      <c r="G22">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B23">
+        <v>2020</v>
+      </c>
+      <c r="C23" t="str">
+        <v>August</v>
+      </c>
+      <c r="D23">
+        <v>106</v>
+      </c>
+      <c r="E23">
+        <v>-112</v>
+      </c>
+      <c r="F23">
+        <v>-0.514</v>
+      </c>
+      <c r="G23">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B24">
+        <v>2020</v>
+      </c>
+      <c r="C24" t="str">
+        <v>September</v>
+      </c>
+      <c r="D24">
+        <v>45</v>
+      </c>
+      <c r="E24">
+        <v>-103</v>
+      </c>
+      <c r="F24">
+        <v>-0.696</v>
+      </c>
+      <c r="G24">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B25">
+        <v>2020</v>
+      </c>
+      <c r="C25" t="str">
+        <v>October</v>
+      </c>
+      <c r="D25">
+        <v>36</v>
+      </c>
+      <c r="E25">
+        <v>-124</v>
+      </c>
+      <c r="F25">
+        <v>-0.775</v>
+      </c>
+      <c r="G25">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B26">
+        <v>2020</v>
+      </c>
+      <c r="C26" t="str">
+        <v>November</v>
+      </c>
+      <c r="D26">
+        <v>34</v>
+      </c>
+      <c r="E26">
+        <v>-126</v>
+      </c>
+      <c r="F26">
+        <v>-0.788</v>
+      </c>
+      <c r="G26">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B27">
+        <v>2020</v>
+      </c>
+      <c r="C27" t="str">
+        <v>December</v>
+      </c>
+      <c r="D27">
+        <v>48</v>
+      </c>
+      <c r="E27">
+        <v>-138</v>
+      </c>
+      <c r="F27">
+        <v>-0.742</v>
+      </c>
+      <c r="G27">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B28">
+        <v>2021</v>
+      </c>
+      <c r="C28" t="str">
+        <v>January</v>
+      </c>
+      <c r="D28">
+        <v>37</v>
+      </c>
+      <c r="E28">
+        <v>-126</v>
+      </c>
+      <c r="F28">
+        <v>-0.773</v>
+      </c>
+      <c r="G28">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B29">
+        <v>2021</v>
+      </c>
+      <c r="C29" t="str">
+        <v>February</v>
+      </c>
+      <c r="D29">
+        <v>28</v>
+      </c>
+      <c r="E29">
+        <v>-158</v>
+      </c>
+      <c r="F29">
+        <v>-0.849</v>
+      </c>
+      <c r="G29">
+        <v>0.07</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B30">
+        <v>2021</v>
+      </c>
+      <c r="C30" t="str">
+        <v>March</v>
+      </c>
+      <c r="D30">
+        <v>40</v>
+      </c>
+      <c r="E30">
+        <v>-121</v>
+      </c>
+      <c r="F30">
+        <v>-0.752</v>
+      </c>
+      <c r="G30">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B31">
+        <v>2021</v>
+      </c>
+      <c r="C31" t="str">
+        <v>April</v>
+      </c>
+      <c r="D31">
+        <v>31</v>
+      </c>
+      <c r="E31">
+        <v>10</v>
+      </c>
+      <c r="F31">
+        <v>0.476</v>
+      </c>
+      <c r="G31">
+        <v>0.07</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B32">
+        <v>2021</v>
+      </c>
+      <c r="C32" t="str">
+        <v>May</v>
+      </c>
+      <c r="D32">
+        <v>43</v>
+      </c>
+      <c r="E32">
+        <v>25</v>
+      </c>
+      <c r="F32">
+        <v>1.389</v>
+      </c>
+      <c r="G32">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B33">
+        <v>2021</v>
+      </c>
+      <c r="C33" t="str">
+        <v>June</v>
+      </c>
+      <c r="D33">
+        <v>53</v>
+      </c>
+      <c r="E33">
+        <v>45</v>
+      </c>
+      <c r="F33">
+        <v>5.625</v>
+      </c>
+      <c r="G33">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B34">
+        <v>2021</v>
+      </c>
+      <c r="C34" t="str">
+        <v>July</v>
+      </c>
+      <c r="D34">
+        <v>38</v>
+      </c>
+      <c r="E34">
+        <v>27</v>
+      </c>
+      <c r="F34">
+        <v>2.455</v>
+      </c>
+      <c r="G34">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B35">
+        <v>2021</v>
+      </c>
+      <c r="C35" t="str">
+        <v>August</v>
+      </c>
+      <c r="D35">
+        <v>71</v>
+      </c>
+      <c r="E35">
+        <v>-35</v>
+      </c>
+      <c r="F35">
+        <v>-0.33</v>
+      </c>
+      <c r="G35">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B36">
+        <v>2021</v>
+      </c>
+      <c r="C36" t="str">
+        <v>September</v>
+      </c>
+      <c r="D36">
+        <v>79</v>
+      </c>
+      <c r="E36">
+        <v>34</v>
+      </c>
+      <c r="F36">
+        <v>0.756</v>
+      </c>
+      <c r="G36">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B37">
+        <v>2021</v>
+      </c>
+      <c r="C37" t="str">
+        <v>October</v>
+      </c>
+      <c r="D37">
+        <v>91</v>
+      </c>
+      <c r="E37">
+        <v>55</v>
+      </c>
+      <c r="F37">
+        <v>1.528</v>
+      </c>
+      <c r="G37">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B38">
+        <v>2021</v>
+      </c>
+      <c r="C38" t="str">
+        <v>November</v>
+      </c>
+      <c r="D38">
+        <v>57</v>
+      </c>
+      <c r="E38">
+        <v>23</v>
+      </c>
+      <c r="F38">
+        <v>0.676</v>
+      </c>
+      <c r="G38">
+        <v>0.14</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B39">
+        <v>2021</v>
+      </c>
+      <c r="C39" t="str">
+        <v>December</v>
+      </c>
+      <c r="D39">
+        <v>66</v>
+      </c>
+      <c r="E39">
+        <v>18</v>
+      </c>
+      <c r="F39">
+        <v>0.375</v>
+      </c>
+      <c r="G39">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B40">
+        <v>2022</v>
+      </c>
+      <c r="C40" t="str">
+        <v>January</v>
+      </c>
+      <c r="D40">
+        <v>114</v>
+      </c>
+      <c r="E40">
+        <v>77</v>
+      </c>
+      <c r="F40">
+        <v>2.081</v>
+      </c>
+      <c r="G40">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B41">
+        <v>2022</v>
+      </c>
+      <c r="C41" t="str">
+        <v>February</v>
+      </c>
+      <c r="D41">
+        <v>118</v>
+      </c>
+      <c r="E41">
+        <v>90</v>
+      </c>
+      <c r="F41">
+        <v>3.214</v>
+      </c>
+      <c r="G41">
+        <v>0.28</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B42">
+        <v>2022</v>
+      </c>
+      <c r="C42" t="str">
+        <v>March</v>
+      </c>
+      <c r="D42">
+        <v>149</v>
+      </c>
+      <c r="E42">
+        <v>109</v>
+      </c>
+      <c r="F42">
+        <v>2.725</v>
+      </c>
+      <c r="G42">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B43">
+        <v>2022</v>
+      </c>
+      <c r="C43" t="str">
+        <v>April</v>
+      </c>
+      <c r="D43">
+        <v>153</v>
+      </c>
+      <c r="E43">
+        <v>122</v>
+      </c>
+      <c r="F43">
+        <v>3.935</v>
+      </c>
+      <c r="G43">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B44">
+        <v>2022</v>
+      </c>
+      <c r="C44" t="str">
+        <v>May</v>
+      </c>
+      <c r="D44">
+        <v>123</v>
+      </c>
+      <c r="E44">
+        <v>80</v>
+      </c>
+      <c r="F44">
+        <v>1.86</v>
+      </c>
+      <c r="G44">
+        <v>0.29</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B45">
+        <v>2022</v>
+      </c>
+      <c r="C45" t="str">
+        <v>June</v>
+      </c>
+      <c r="D45">
+        <v>167</v>
+      </c>
+      <c r="E45">
+        <v>114</v>
+      </c>
+      <c r="F45">
+        <v>2.151</v>
+      </c>
+      <c r="G45">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B46">
+        <v>2022</v>
+      </c>
+      <c r="C46" t="str">
+        <v>July</v>
+      </c>
+      <c r="D46">
+        <v>126</v>
+      </c>
+      <c r="E46">
+        <v>88</v>
+      </c>
+      <c r="F46">
+        <v>2.316</v>
+      </c>
+      <c r="G46">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B47">
+        <v>2022</v>
+      </c>
+      <c r="C47" t="str">
+        <v>August</v>
+      </c>
+      <c r="D47">
+        <v>145</v>
+      </c>
+      <c r="E47">
+        <v>74</v>
+      </c>
+      <c r="F47">
+        <v>1.042</v>
+      </c>
+      <c r="G47">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B48">
+        <v>2022</v>
+      </c>
+      <c r="C48" t="str">
+        <v>September</v>
+      </c>
+      <c r="D48">
+        <v>146</v>
+      </c>
+      <c r="E48">
+        <v>67</v>
+      </c>
+      <c r="F48">
+        <v>0.848</v>
+      </c>
+      <c r="G48">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B49">
+        <v>2022</v>
+      </c>
+      <c r="C49" t="str">
+        <v>October</v>
+      </c>
+      <c r="D49">
+        <v>93</v>
+      </c>
+      <c r="E49">
+        <v>2</v>
+      </c>
+      <c r="F49">
+        <v>0.022</v>
+      </c>
+      <c r="G49">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B50">
+        <v>2022</v>
+      </c>
+      <c r="C50" t="str">
+        <v>November</v>
+      </c>
+      <c r="D50">
+        <v>76</v>
+      </c>
+      <c r="E50">
+        <v>19</v>
+      </c>
+      <c r="F50">
+        <v>0.333</v>
+      </c>
+      <c r="G50">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B51">
+        <v>2022</v>
+      </c>
+      <c r="C51" t="str">
+        <v>December</v>
+      </c>
+      <c r="D51">
+        <v>85</v>
+      </c>
+      <c r="E51">
+        <v>19</v>
+      </c>
+      <c r="F51">
+        <v>0.288</v>
+      </c>
+      <c r="G51">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B52">
+        <v>2023</v>
+      </c>
+      <c r="C52" t="str">
+        <v>January</v>
+      </c>
+      <c r="D52">
+        <v>134</v>
+      </c>
+      <c r="E52">
+        <v>20</v>
+      </c>
+      <c r="F52">
+        <v>0.175</v>
+      </c>
+      <c r="G52">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B53">
+        <v>2023</v>
+      </c>
+      <c r="C53" t="str">
+        <v>February</v>
+      </c>
+      <c r="D53">
+        <v>129</v>
+      </c>
+      <c r="E53">
+        <v>11</v>
+      </c>
+      <c r="F53">
+        <v>0.093</v>
+      </c>
+      <c r="G53">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B54">
+        <v>2023</v>
+      </c>
+      <c r="C54" t="str">
+        <v>March</v>
+      </c>
+      <c r="D54">
+        <v>196</v>
+      </c>
+      <c r="E54">
+        <v>47</v>
+      </c>
+      <c r="F54">
+        <v>0.315</v>
+      </c>
+      <c r="G54">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B55">
+        <v>2023</v>
+      </c>
+      <c r="C55" t="str">
+        <v>April</v>
+      </c>
+      <c r="D55">
+        <v>185</v>
+      </c>
+      <c r="E55">
+        <v>32</v>
+      </c>
+      <c r="F55">
+        <v>0.209</v>
+      </c>
+      <c r="G55">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B56">
+        <v>2023</v>
+      </c>
+      <c r="C56" t="str">
+        <v>May</v>
+      </c>
+      <c r="D56">
+        <v>184</v>
+      </c>
+      <c r="E56">
+        <v>61</v>
+      </c>
+      <c r="F56">
+        <v>0.496</v>
+      </c>
+      <c r="G56">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B57">
+        <v>2023</v>
+      </c>
+      <c r="C57" t="str">
+        <v>June</v>
+      </c>
+      <c r="D57">
+        <v>148</v>
+      </c>
+      <c r="E57">
+        <v>-19</v>
+      </c>
+      <c r="F57">
+        <v>-0.114</v>
+      </c>
+      <c r="G57">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B58">
+        <v>2023</v>
+      </c>
+      <c r="C58" t="str">
+        <v>July</v>
+      </c>
+      <c r="D58">
+        <v>144</v>
+      </c>
+      <c r="E58">
+        <v>18</v>
+      </c>
+      <c r="F58">
+        <v>0.143</v>
+      </c>
+      <c r="G58">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B59">
+        <v>2023</v>
+      </c>
+      <c r="C59" t="str">
+        <v>August</v>
+      </c>
+      <c r="D59">
+        <v>165</v>
+      </c>
+      <c r="E59">
+        <v>20</v>
+      </c>
+      <c r="F59">
+        <v>0.138</v>
+      </c>
+      <c r="G59">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B60">
+        <v>2023</v>
+      </c>
+      <c r="C60" t="str">
+        <v>September</v>
+      </c>
+      <c r="D60">
+        <v>161</v>
+      </c>
+      <c r="E60">
+        <v>15</v>
+      </c>
+      <c r="F60">
+        <v>0.103</v>
+      </c>
+      <c r="G60">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B61">
+        <v>2023</v>
+      </c>
+      <c r="C61" t="str">
+        <v>October</v>
+      </c>
+      <c r="D61">
+        <v>181</v>
+      </c>
+      <c r="E61">
+        <v>88</v>
+      </c>
+      <c r="F61">
+        <v>0.946</v>
+      </c>
+      <c r="G61">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B62">
+        <v>2023</v>
+      </c>
+      <c r="C62" t="str">
+        <v>November</v>
+      </c>
+      <c r="D62">
+        <v>164</v>
+      </c>
+      <c r="E62">
+        <v>88</v>
+      </c>
+      <c r="F62">
+        <v>1.158</v>
+      </c>
+      <c r="G62">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B63">
+        <v>2023</v>
+      </c>
+      <c r="C63" t="str">
+        <v>December</v>
+      </c>
+      <c r="D63">
+        <v>165</v>
+      </c>
+      <c r="E63">
+        <v>80</v>
+      </c>
+      <c r="F63">
+        <v>0.941</v>
+      </c>
+      <c r="G63">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B64">
+        <v>2024</v>
+      </c>
+      <c r="C64" t="str">
+        <v>January</v>
+      </c>
+      <c r="D64">
+        <v>173</v>
+      </c>
+      <c r="E64">
+        <v>39</v>
+      </c>
+      <c r="F64">
+        <v>0.291</v>
+      </c>
+      <c r="G64">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B65">
+        <v>2024</v>
+      </c>
+      <c r="C65" t="str">
+        <v>February</v>
+      </c>
+      <c r="D65">
+        <v>176</v>
+      </c>
+      <c r="E65">
+        <v>47</v>
+      </c>
+      <c r="F65">
+        <v>0.364</v>
+      </c>
+      <c r="G65">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B66">
+        <v>2024</v>
+      </c>
+      <c r="C66" t="str">
+        <v>March</v>
+      </c>
+      <c r="D66">
+        <v>124</v>
+      </c>
+      <c r="E66">
+        <v>-72</v>
+      </c>
+      <c r="F66">
+        <v>-0.367</v>
+      </c>
+      <c r="G66">
+        <v>0.28</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B67">
+        <v>2024</v>
+      </c>
+      <c r="C67" t="str">
+        <v>April</v>
+      </c>
+      <c r="D67">
+        <v>157</v>
+      </c>
+      <c r="E67">
+        <v>-28</v>
+      </c>
+      <c r="F67">
+        <v>-0.151</v>
+      </c>
+      <c r="G67">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B68">
+        <v>2024</v>
+      </c>
+      <c r="C68" t="str">
+        <v>May</v>
+      </c>
+      <c r="D68">
+        <v>172</v>
+      </c>
+      <c r="E68">
+        <v>-12</v>
+      </c>
+      <c r="F68">
+        <v>-0.065</v>
+      </c>
+      <c r="G68">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B69">
+        <v>2024</v>
+      </c>
+      <c r="C69" t="str">
+        <v>June</v>
+      </c>
+      <c r="D69">
+        <v>150</v>
+      </c>
+      <c r="E69">
+        <v>2</v>
+      </c>
+      <c r="F69">
+        <v>0.014</v>
+      </c>
+      <c r="G69">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B70">
+        <v>2024</v>
+      </c>
+      <c r="C70" t="str">
+        <v>July</v>
+      </c>
+      <c r="D70">
+        <v>168</v>
+      </c>
+      <c r="E70">
+        <v>24</v>
+      </c>
+      <c r="F70">
+        <v>0.167</v>
+      </c>
+      <c r="G70">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B71">
+        <v>2024</v>
+      </c>
+      <c r="C71" t="str">
+        <v>August</v>
+      </c>
+      <c r="D71">
+        <v>217</v>
+      </c>
+      <c r="E71">
+        <v>52</v>
+      </c>
+      <c r="F71">
+        <v>0.315</v>
+      </c>
+      <c r="G71">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B72">
+        <v>2024</v>
+      </c>
+      <c r="C72" t="str">
+        <v>September</v>
+      </c>
+      <c r="D72">
+        <v>161</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>0</v>
+      </c>
+      <c r="G72">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B73">
+        <v>2024</v>
+      </c>
+      <c r="C73" t="str">
+        <v>October</v>
+      </c>
+      <c r="D73">
+        <v>136</v>
+      </c>
+      <c r="E73">
+        <v>-45</v>
+      </c>
+      <c r="F73">
+        <v>-0.249</v>
+      </c>
+      <c r="G73">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B74">
+        <v>2024</v>
+      </c>
+      <c r="C74" t="str">
+        <v>November</v>
+      </c>
+      <c r="D74">
+        <v>113</v>
+      </c>
+      <c r="E74">
+        <v>-51</v>
+      </c>
+      <c r="F74">
+        <v>-0.311</v>
+      </c>
+      <c r="G74">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B75">
+        <v>2024</v>
+      </c>
+      <c r="C75" t="str">
+        <v>December</v>
+      </c>
+      <c r="D75">
+        <v>101</v>
+      </c>
+      <c r="E75">
+        <v>-64</v>
+      </c>
+      <c r="F75">
+        <v>-0.388</v>
+      </c>
+      <c r="G75">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B76">
+        <v>2025</v>
+      </c>
+      <c r="C76" t="str">
+        <v>January</v>
+      </c>
+      <c r="D76">
+        <v>130</v>
+      </c>
+      <c r="E76">
+        <v>-43</v>
+      </c>
+      <c r="F76">
+        <v>-0.331</v>
+      </c>
+      <c r="G76">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B77">
+        <v>2025</v>
+      </c>
+      <c r="C77" t="str">
+        <v>February</v>
+      </c>
+      <c r="D77">
+        <v>172</v>
+      </c>
+      <c r="E77">
+        <v>-4</v>
+      </c>
+      <c r="F77">
+        <v>-0.023</v>
+      </c>
+      <c r="G77">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B78">
+        <v>2025</v>
+      </c>
+      <c r="C78" t="str">
+        <v>March</v>
+      </c>
+      <c r="D78">
+        <v>152</v>
+      </c>
+      <c r="E78">
+        <v>28</v>
+      </c>
+      <c r="F78">
+        <v>0.184</v>
+      </c>
+      <c r="G78">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B79">
+        <v>2025</v>
+      </c>
+      <c r="C79" t="str">
+        <v>April</v>
+      </c>
+      <c r="D79">
+        <v>163</v>
+      </c>
+      <c r="E79">
+        <v>6</v>
+      </c>
+      <c r="F79">
+        <v>0.037</v>
+      </c>
+      <c r="G79">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B80">
+        <v>2025</v>
+      </c>
+      <c r="C80" t="str">
+        <v>May</v>
+      </c>
+      <c r="D80">
+        <v>153</v>
+      </c>
+      <c r="E80">
+        <v>-19</v>
+      </c>
+      <c r="F80">
+        <v>-0.124</v>
+      </c>
+      <c r="G80">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B81">
+        <v>2025</v>
+      </c>
+      <c r="C81" t="str">
+        <v>June</v>
+      </c>
+      <c r="D81">
+        <v>161</v>
+      </c>
+      <c r="E81">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>0.068</v>
+      </c>
+      <c r="G81">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B82">
+        <v>2025</v>
+      </c>
+      <c r="C82" t="str">
+        <v>July</v>
+      </c>
+      <c r="D82">
+        <v>193</v>
+      </c>
+      <c r="E82">
+        <v>25</v>
+      </c>
+      <c r="F82">
+        <v>0.13</v>
+      </c>
+      <c r="G82">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B83">
+        <v>2025</v>
+      </c>
+      <c r="C83" t="str">
+        <v>August</v>
+      </c>
+      <c r="D83">
+        <v>196</v>
+      </c>
+      <c r="E83">
+        <v>-21</v>
+      </c>
+      <c r="F83">
+        <v>-0.107</v>
+      </c>
+      <c r="G83">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B84">
+        <v>2025</v>
+      </c>
+      <c r="C84" t="str">
+        <v>September</v>
+      </c>
+      <c r="D84">
+        <v>190</v>
+      </c>
+      <c r="E84">
+        <v>29</v>
+      </c>
+      <c r="F84">
+        <v>0.153</v>
+      </c>
+      <c r="G84">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B85">
+        <v>2025</v>
+      </c>
+      <c r="C85" t="str">
+        <v>October</v>
+      </c>
+      <c r="D85">
+        <v>233</v>
+      </c>
+      <c r="E85">
+        <v>97</v>
+      </c>
+      <c r="F85">
+        <v>0.416</v>
+      </c>
+      <c r="G85">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B86">
+        <v>2025</v>
+      </c>
+      <c r="C86" t="str">
+        <v>November</v>
+      </c>
+      <c r="D86">
+        <v>160</v>
+      </c>
+      <c r="E86">
+        <v>47</v>
+      </c>
+      <c r="F86">
+        <v>0.294</v>
+      </c>
+      <c r="G86">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B87">
+        <v>2025</v>
+      </c>
+      <c r="C87" t="str">
+        <v>December</v>
+      </c>
+      <c r="D87">
+        <v>224</v>
+      </c>
+      <c r="E87">
+        <v>123</v>
+      </c>
+      <c r="F87">
+        <v>0.549</v>
+      </c>
+      <c r="G87">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88" t="str">
+        <v>January</v>
+      </c>
+      <c r="D88">
+        <v>217</v>
+      </c>
+      <c r="E88">
+        <v>87</v>
+      </c>
+      <c r="F88">
+        <v>0.401</v>
+      </c>
+      <c r="G88">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89" t="str">
+        <v>February</v>
+      </c>
+      <c r="D89">
+        <v>206</v>
+      </c>
+      <c r="E89">
+        <v>34</v>
+      </c>
+      <c r="F89">
+        <v>0.165</v>
+      </c>
+      <c r="G89">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90" t="str">
+        <v>March</v>
+      </c>
+      <c r="D90">
+        <v>213</v>
+      </c>
+      <c r="E90">
+        <v>61</v>
+      </c>
+      <c r="F90">
+        <v>0.286</v>
+      </c>
+      <c r="G90">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91" t="str">
+        <v>April</v>
+      </c>
+      <c r="D91">
+        <v>234</v>
+      </c>
+      <c r="E91">
+        <v>71</v>
+      </c>
+      <c r="F91">
+        <v>0.303</v>
+      </c>
+      <c r="G91">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92" t="str">
+        <v>May</v>
+      </c>
+      <c r="D92">
+        <v>197</v>
+      </c>
+      <c r="E92">
+        <v>44</v>
+      </c>
+      <c r="F92">
+        <v>0.223</v>
+      </c>
+      <c r="G92">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>Palm Beach County</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93" t="str">
+        <v>June</v>
+      </c>
+      <c r="D93">
+        <v>246</v>
+      </c>
+      <c r="E93">
+        <v>85</v>
+      </c>
+      <c r="F93">
+        <v>0.346</v>
+      </c>
+      <c r="G93">
+        <v>0.56</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:G93"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="20"/>
     <col min="2" max="2" customWidth="1" width="120"/>
     <col min="3" max="3" customWidth="1" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>SHEET</v>
       </c>
       <c r="B1" t="str">
         <v>Sources</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>sheet 1</v>
       </c>
       <c r="B2" t="str">
         <v>Florida Court Clerks &amp;amp; Comptrollers; county Clerk of the Court offices; U.S. Census Bureau, 2019-2023 American Community Survey. Office of the State Courts Administrator (OSCA)</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>sheet 2</v>
       </c>
       <c r="B3" t="str">
         <v>Florida Court Clerks &amp;amp; Comptrollers; county Clerk of the Court offices; U.S. Census Bureau, 2019-2023 American Community Survey. Office of the State Courts Administrator (OSCA)</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>sheet 3</v>
+      </c>
+      <c r="B4" t="str">
+        <v>Florida Court Clerks &amp;amp; Comptrollers; county Clerk of the Court offices; U.S. Census Bureau, 2019-2023 American Community Survey. Office of the State Courts Administrator (OSCA)</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>sheet 4</v>
+      </c>
+      <c r="B5" t="str">
+        <v>Florida Court Clerks &amp;amp; Comptrollers; county Clerk of the Court offices; U.S. Census Bureau, 2019-2023 American Community Survey. Office of the State Courts Administrator (OSCA)</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B3"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:B5"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Sheet 1</vt:lpstr>
       <vt:lpstr>Sheet 2</vt:lpstr>
+      <vt:lpstr>Sheet 3</vt:lpstr>
+      <vt:lpstr>Sheet 4</vt:lpstr>
       <vt:lpstr>Sources</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>