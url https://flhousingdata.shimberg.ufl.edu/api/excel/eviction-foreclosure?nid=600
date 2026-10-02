--- v0 (2026-05-31)
+++ v1 (2026-10-02)
@@ -597,51 +597,51 @@
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
         <v>16666</v>
       </c>
       <c r="D10">
         <v>-1669</v>
       </c>
       <c r="E10">
         <v>-0.1</v>
       </c>
       <c r="F10">
         <v>61.54</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F10"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G90"/>
+  <dimension ref="A1:G93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Eviction Filings, Monthly, 2019-2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Year</v>
       </c>
       <c r="C3" t="str">
         <v>Month</v>
       </c>
       <c r="D3" t="str">
         <v>Eviction Filings</v>
       </c>
       <c r="E3" t="str">
         <v># Change from Previous Year</v>
       </c>
@@ -2631,53 +2631,122 @@
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>Broward County</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90" t="str">
         <v>March</v>
       </c>
       <c r="D90">
         <v>1175</v>
       </c>
       <c r="E90">
         <v>-93</v>
       </c>
       <c r="F90">
         <v>-0.079</v>
       </c>
       <c r="G90">
         <v>4.34</v>
       </c>
     </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>Broward County</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91" t="str">
+        <v>April</v>
+      </c>
+      <c r="D91">
+        <v>1187</v>
+      </c>
+      <c r="E91">
+        <v>-114</v>
+      </c>
+      <c r="F91">
+        <v>-0.096</v>
+      </c>
+      <c r="G91">
+        <v>4.38</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>Broward County</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92" t="str">
+        <v>May</v>
+      </c>
+      <c r="D92">
+        <v>1285</v>
+      </c>
+      <c r="E92">
+        <v>44</v>
+      </c>
+      <c r="F92">
+        <v>0.034</v>
+      </c>
+      <c r="G92">
+        <v>4.75</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>Broward County</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93" t="str">
+        <v>June</v>
+      </c>
+      <c r="D93">
+        <v>1426</v>
+      </c>
+      <c r="E93">
+        <v>21</v>
+      </c>
+      <c r="F93">
+        <v>0.015</v>
+      </c>
+      <c r="G93">
+        <v>5.27</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G90"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G93"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Foreclosure Filings, Yearly, 2019-2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Year</v>
       </c>
       <c r="C3" t="str">
         <v>Foreclosure Filings</v>
@@ -2767,51 +2836,51 @@
       </c>
       <c r="E7">
         <v>1.383</v>
       </c>
       <c r="F7">
         <v>5.19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Broward County</v>
       </c>
       <c r="B8">
         <v>2023</v>
       </c>
       <c r="C8">
         <v>2775</v>
       </c>
       <c r="D8">
         <v>328</v>
       </c>
       <c r="E8">
         <v>0.134</v>
       </c>
       <c r="F8">
-        <v>4.66</v>
+        <v>5.72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Broward County</v>
       </c>
       <c r="B9">
         <v>2024</v>
       </c>
       <c r="C9">
         <v>3238</v>
       </c>
       <c r="D9">
         <v>463</v>
       </c>
       <c r="E9">
         <v>0.167</v>
       </c>
       <c r="F9">
         <v>6.67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Broward County</v>
@@ -2819,51 +2888,51 @@
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
         <v>3310</v>
       </c>
       <c r="D10">
         <v>72</v>
       </c>
       <c r="E10">
         <v>0.022</v>
       </c>
       <c r="F10">
         <v>6.82</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F10"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G90"/>
+  <dimension ref="A1:G93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Foreclosure Filings, Monthly, 2019-2026</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Year</v>
       </c>
       <c r="C3" t="str">
         <v>Month</v>
       </c>
       <c r="D3" t="str">
         <v>Foreclosure Filings</v>
       </c>
       <c r="E3" t="str">
         <v># Change from Previous Year</v>
       </c>
@@ -4183,97 +4252,97 @@
       </c>
       <c r="G60">
         <v>0.56</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
         <v>Broward County</v>
       </c>
       <c r="B61">
         <v>2023</v>
       </c>
       <c r="C61" t="str">
         <v>October</v>
       </c>
       <c r="D61">
         <v>317</v>
       </c>
       <c r="E61">
         <v>104</v>
       </c>
       <c r="F61">
         <v>0.488</v>
       </c>
       <c r="G61">
-        <v>0.32</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>Broward County</v>
       </c>
       <c r="B62">
         <v>2023</v>
       </c>
       <c r="C62" t="str">
         <v>November</v>
       </c>
       <c r="D62">
         <v>249</v>
       </c>
       <c r="E62">
         <v>91</v>
       </c>
       <c r="F62">
         <v>0.576</v>
       </c>
       <c r="G62">
-        <v>0.13</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>Broward County</v>
       </c>
       <c r="B63">
         <v>2023</v>
       </c>
       <c r="C63" t="str">
         <v>December</v>
       </c>
       <c r="D63">
         <v>229</v>
       </c>
       <c r="E63">
         <v>18</v>
       </c>
       <c r="F63">
         <v>0.085</v>
       </c>
       <c r="G63">
-        <v>0.13</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>Broward County</v>
       </c>
       <c r="B64">
         <v>2024</v>
       </c>
       <c r="C64" t="str">
         <v>January</v>
       </c>
       <c r="D64">
         <v>267</v>
       </c>
       <c r="E64">
         <v>18</v>
       </c>
       <c r="F64">
         <v>0.072</v>
       </c>
       <c r="G64">
         <v>0.55</v>
       </c>
     </row>
@@ -4795,111 +4864,180 @@
       </c>
       <c r="D87">
         <v>318</v>
       </c>
       <c r="E87">
         <v>96</v>
       </c>
       <c r="F87">
         <v>0.302</v>
       </c>
       <c r="G87">
         <v>0.66</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>Broward County</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88" t="str">
         <v>January</v>
       </c>
       <c r="D88">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E88">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F88">
-        <v>0.319</v>
+        <v>0.325</v>
       </c>
       <c r="G88">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>Broward County</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89" t="str">
         <v>February</v>
       </c>
       <c r="D89">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="E89">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F89">
-        <v>0.097</v>
+        <v>0.162</v>
       </c>
       <c r="G89">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>Broward County</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90" t="str">
         <v>March</v>
       </c>
       <c r="D90">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="E90">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="F90">
-        <v>0.182</v>
+        <v>0.145</v>
       </c>
       <c r="G90">
-        <v>0.66</v>
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="str">
+        <v>Broward County</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91" t="str">
+        <v>April</v>
+      </c>
+      <c r="D91">
+        <v>346</v>
+      </c>
+      <c r="E91">
+        <v>120</v>
+      </c>
+      <c r="F91">
+        <v>0.347</v>
+      </c>
+      <c r="G91">
+        <v>0.71</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="str">
+        <v>Broward County</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92" t="str">
+        <v>May</v>
+      </c>
+      <c r="D92">
+        <v>323</v>
+      </c>
+      <c r="E92">
+        <v>49</v>
+      </c>
+      <c r="F92">
+        <v>0.152</v>
+      </c>
+      <c r="G92">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>Broward County</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93" t="str">
+        <v>June</v>
+      </c>
+      <c r="D93">
+        <v>363</v>
+      </c>
+      <c r="E93">
+        <v>56</v>
+      </c>
+      <c r="F93">
+        <v>0.154</v>
+      </c>
+      <c r="G93">
+        <v>0.75</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G90"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G93"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="20"/>
     <col min="2" max="2" customWidth="1" width="120"/>
     <col min="3" max="3" customWidth="1" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>SHEET</v>
       </c>
       <c r="B1" t="str">
         <v>Sources</v>
       </c>
     </row>
     <row r="2">