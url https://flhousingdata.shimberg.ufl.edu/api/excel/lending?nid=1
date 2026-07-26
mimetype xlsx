--- v0 (2026-05-06)
+++ v1 (2026-07-26)
@@ -441,624 +441,624 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Loans Originated by Purpose and Property Type, Summary, 2024</v>
+        <v>Loans Originated by Purpose and Property Type, Summary, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Loan Purpose</v>
       </c>
       <c r="C3" t="str">
         <v>1-4 Family</v>
       </c>
       <c r="D3" t="str">
         <v>Manufactured Housing</v>
       </c>
       <c r="E3" t="str">
         <v>Multifamily</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>Home Improvement</v>
       </c>
       <c r="C4">
-        <v>80195</v>
+        <v>82526</v>
       </c>
       <c r="D4">
-        <v>3665</v>
+        <v>4201</v>
       </c>
       <c r="E4">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>Home Purchase</v>
       </c>
       <c r="C5">
-        <v>334094</v>
+        <v>343750</v>
       </c>
       <c r="D5">
-        <v>8289</v>
+        <v>8158</v>
       </c>
       <c r="E5">
-        <v>742</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>Refinance</v>
       </c>
       <c r="C6">
-        <v>43907</v>
+        <v>46584</v>
       </c>
       <c r="D6">
-        <v>1338</v>
+        <v>1695</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>High-Cost, Owner Occupied Home Purchase Loans by Loan Amount, 2024</v>
+        <v>High-Cost, Owner Occupied Home Purchase Loans by Loan Amount, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Loan Amount</v>
       </c>
       <c r="C3" t="str">
         <v>High-Cost</v>
       </c>
       <c r="D3" t="str">
         <v>Non-High Cost or Unknown</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
-        <v>less than $50,0000</v>
+        <v>less than $50,000</v>
       </c>
       <c r="C4">
-        <v>6814</v>
+        <v>5441</v>
       </c>
       <c r="D4">
-        <v>21602</v>
+        <v>21751</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>$50,000 to $74,999</v>
       </c>
       <c r="C5">
-        <v>5762</v>
+        <v>3871</v>
       </c>
       <c r="D5">
-        <v>16466</v>
+        <v>17293</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>$75,000 to $99,999</v>
       </c>
       <c r="C6">
-        <v>4242</v>
+        <v>3367</v>
       </c>
       <c r="D6">
-        <v>15165</v>
+        <v>16303</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7" t="str">
         <v>$100,000 to $124,999</v>
       </c>
       <c r="C7">
-        <v>2434</v>
+        <v>2039</v>
       </c>
       <c r="D7">
-        <v>15625</v>
+        <v>16968</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8" t="str">
         <v>$125,000 to $149,999</v>
       </c>
       <c r="C8">
-        <v>2805</v>
+        <v>2440</v>
       </c>
       <c r="D8">
-        <v>18981</v>
+        <v>20606</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9" t="str">
         <v>$150,000 to $174,999</v>
       </c>
       <c r="C9">
-        <v>427</v>
+        <v>384</v>
       </c>
       <c r="D9">
-        <v>3694</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10" t="str">
         <v>$175,000 to $199,999</v>
       </c>
       <c r="C10">
-        <v>1122</v>
+        <v>997</v>
       </c>
       <c r="D10">
-        <v>11055</v>
+        <v>11741</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Florida</v>
       </c>
       <c r="B11" t="str">
         <v>$200,000 to $249,999</v>
       </c>
       <c r="C11">
-        <v>1612</v>
+        <v>1458</v>
       </c>
       <c r="D11">
-        <v>22996</v>
+        <v>24602</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Florida</v>
       </c>
       <c r="B12" t="str">
         <v>$250,000 to $299,999</v>
       </c>
       <c r="C12">
-        <v>1311</v>
+        <v>1034</v>
       </c>
       <c r="D12">
-        <v>22452</v>
+        <v>23155</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Florida</v>
       </c>
       <c r="B13" t="str">
         <v>$300,000 to $399,999</v>
       </c>
       <c r="C13">
-        <v>1938</v>
+        <v>1581</v>
       </c>
       <c r="D13">
-        <v>36354</v>
+        <v>36380</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Florida</v>
       </c>
       <c r="B14" t="str">
         <v>$400,000 to $499,999</v>
       </c>
       <c r="C14">
-        <v>1181</v>
+        <v>941</v>
       </c>
       <c r="D14">
-        <v>21891</v>
+        <v>22345</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Florida</v>
       </c>
       <c r="B15" t="str">
         <v>$500,000 to $599,999</v>
       </c>
       <c r="C15">
-        <v>898</v>
+        <v>656</v>
       </c>
       <c r="D15">
-        <v>14565</v>
+        <v>15219</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Florida</v>
       </c>
       <c r="B16" t="str">
         <v>$600,000 to $699,999</v>
       </c>
       <c r="C16">
-        <v>537</v>
+        <v>433</v>
       </c>
       <c r="D16">
-        <v>8495</v>
+        <v>9348</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Florida</v>
       </c>
       <c r="B17" t="str">
         <v>$700,000 to $799,999</v>
       </c>
       <c r="C17">
-        <v>350</v>
+        <v>246</v>
       </c>
       <c r="D17">
-        <v>6889</v>
+        <v>6169</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Florida</v>
       </c>
       <c r="B18" t="str">
         <v>$800,000 to $899,999</v>
       </c>
       <c r="C18">
-        <v>162</v>
+        <v>186</v>
       </c>
       <c r="D18">
-        <v>1600</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Florida</v>
       </c>
       <c r="B19" t="str">
         <v>$900,000 to $999,999</v>
       </c>
       <c r="C19">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="D19">
-        <v>1389</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Florida</v>
       </c>
       <c r="B20" t="str">
         <v>$1,000,000 to $4,999,999</v>
       </c>
       <c r="C20">
-        <v>580</v>
+        <v>433</v>
       </c>
       <c r="D20">
-        <v>6363</v>
+        <v>7891</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Florida</v>
       </c>
       <c r="B21" t="str">
         <v>$5,000,000 or more</v>
       </c>
       <c r="C21">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="D21">
-        <v>2270</v>
+        <v>262</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>High-Cost, Owner Occupied Home Purchase Loans by Hispanic/Latino Ethnicity, 2024</v>
+        <v>High-Cost, Owner Occupied Home Purchase Loans by Hispanic/Latino Ethnicity, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Ethnicity</v>
       </c>
       <c r="C3" t="str">
         <v>High-Cost</v>
       </c>
       <c r="D3" t="str">
         <v>Non-High Cost or Unknown</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>Hispanic or Latino</v>
       </c>
       <c r="C4">
-        <v>888</v>
+        <v>486</v>
       </c>
       <c r="D4">
-        <v>6247</v>
+        <v>7285</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>Not Hispanic or Latino</v>
       </c>
       <c r="C5">
-        <v>30527</v>
+        <v>24337</v>
       </c>
       <c r="D5">
-        <v>233509</v>
+        <v>244250</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>Information not provided by applicant in mail, Internet, or telephone  application</v>
       </c>
       <c r="C6">
-        <v>894</v>
+        <v>792</v>
       </c>
       <c r="D6">
-        <v>8096</v>
+        <v>7703</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>High-Cost, Owner-Occupied Home Purchase Loans by Race, 2024</v>
+        <v>High-Cost, Owner-Occupied Home Purchase Loans by Race, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Race</v>
       </c>
       <c r="C3" t="str">
         <v>High-Cost</v>
       </c>
       <c r="D3" t="str">
         <v>Non-High Cost or Unknown</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>American Indian or Alaska Native</v>
       </c>
       <c r="C4">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="D4">
-        <v>1435</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>Asian</v>
       </c>
       <c r="C5">
-        <v>850</v>
+        <v>671</v>
       </c>
       <c r="D5">
-        <v>10888</v>
+        <v>10197</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>Black or African American</v>
       </c>
       <c r="C6">
-        <v>3091</v>
+        <v>2266</v>
       </c>
       <c r="D6">
-        <v>16756</v>
+        <v>15933</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7" t="str">
         <v>Native Hawaiian or Other Pacific Islander</v>
       </c>
       <c r="C7">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="D7">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8" t="str">
         <v>White</v>
       </c>
       <c r="C8">
-        <v>22995</v>
+        <v>18593</v>
       </c>
       <c r="D8">
-        <v>184914</v>
+        <v>197729</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9" t="str">
         <v>Information not provided by applicant in mail, Internet, or telephone application</v>
       </c>
       <c r="C9">
-        <v>5066</v>
+        <v>3828</v>
       </c>
       <c r="D9">
-        <v>33293</v>
+        <v>33266</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10" t="str">
         <v>Not applicable</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="D10">
-        <v>96</v>
+        <v>171</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Florida</v>
       </c>
       <c r="B11" t="str">
         <v>Missing</v>
       </c>
       <c r="C11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D11">
-        <v>34</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D11"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="20"/>
     <col min="2" max="2" customWidth="1" width="120"/>
     <col min="3" max="3" customWidth="1" width="40"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>SHEET</v>
       </c>
@@ -1156,1077 +1156,1077 @@
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>sheet 12</v>
       </c>
       <c r="B13" t="str">
         <v>Federal Financial Institutions Examination Council, Home Mortgage Disclosure Act (HMDA) Loan Application Register</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Loan Amounts by Property Type, Home Purchase, 2024</v>
+        <v>Loan Amounts by Property Type, Home Purchase, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Loan Amount</v>
       </c>
       <c r="C3" t="str">
         <v>1-4 Family</v>
       </c>
       <c r="D3" t="str">
         <v>Manufactured Housing</v>
       </c>
       <c r="E3" t="str">
         <v>Multifamily</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>less than $50,000</v>
       </c>
       <c r="C4">
-        <v>27952</v>
+        <v>26704</v>
       </c>
       <c r="D4">
-        <v>1051</v>
+        <v>1126</v>
       </c>
       <c r="E4" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>$50,000 to $74,999</v>
       </c>
       <c r="C5">
-        <v>22158</v>
+        <v>21231</v>
       </c>
       <c r="D5">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>-</v>
+        <v>742</v>
+      </c>
+      <c r="E5">
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>$75,000 to $99,999</v>
       </c>
       <c r="C6">
-        <v>19590</v>
+        <v>20062</v>
       </c>
       <c r="D6">
-        <v>1340</v>
+        <v>1178</v>
       </c>
       <c r="E6">
         <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7" t="str">
         <v>$100,000 to $124,999</v>
       </c>
       <c r="C7">
-        <v>19372</v>
+        <v>20670</v>
       </c>
       <c r="D7">
-        <v>909</v>
-[...2 lines deleted...]
-        <v>-</v>
+        <v>851</v>
+      </c>
+      <c r="E7">
+        <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8" t="str">
         <v>$125,000 to $149,999</v>
       </c>
       <c r="C8">
-        <v>25326</v>
+        <v>27203</v>
       </c>
       <c r="D8">
-        <v>1635</v>
+        <v>1655</v>
       </c>
       <c r="E8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9" t="str">
         <v>$150,000 to $174,999</v>
       </c>
       <c r="C9">
-        <v>5336</v>
+        <v>5783</v>
       </c>
       <c r="D9">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="E9">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10" t="str">
         <v>$175,000 to $199,999</v>
       </c>
       <c r="C10">
-        <v>16362</v>
+        <v>17459</v>
       </c>
       <c r="D10">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="E10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Florida</v>
       </c>
       <c r="B11" t="str">
         <v>$200,000 to $249,999</v>
       </c>
       <c r="C11">
-        <v>33598</v>
+        <v>35422</v>
       </c>
       <c r="D11">
-        <v>741</v>
+        <v>811</v>
       </c>
       <c r="E11">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Florida</v>
       </c>
       <c r="B12" t="str">
         <v>$250,000 to $299,999</v>
       </c>
       <c r="C12">
-        <v>31870</v>
+        <v>32444</v>
       </c>
       <c r="D12">
-        <v>320</v>
+        <v>354</v>
       </c>
       <c r="E12">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Florida</v>
       </c>
       <c r="B13" t="str">
         <v>$300,000 to $399,999</v>
       </c>
       <c r="C13">
-        <v>48684</v>
+        <v>48668</v>
       </c>
       <c r="D13">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="E13">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Florida</v>
       </c>
       <c r="B14" t="str">
         <v>$400,000 to $499,999</v>
       </c>
       <c r="C14">
-        <v>28402</v>
+        <v>29406</v>
       </c>
       <c r="D14">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="E14">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Florida</v>
       </c>
       <c r="B15" t="str">
         <v>$500,000 to $599,999</v>
       </c>
       <c r="C15">
-        <v>18665</v>
+        <v>19353</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E15">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Florida</v>
       </c>
       <c r="B16" t="str">
         <v>$600,000 to $699,999</v>
       </c>
       <c r="C16">
-        <v>10849</v>
+        <v>11797</v>
       </c>
       <c r="D16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E16">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Florida</v>
       </c>
       <c r="B17" t="str">
         <v>$700,000 to $799,999</v>
       </c>
       <c r="C17">
-        <v>8606</v>
+        <v>7724</v>
       </c>
       <c r="D17">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E17">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Florida</v>
       </c>
       <c r="B18" t="str">
         <v>$800,000 to $899,999</v>
       </c>
       <c r="C18">
-        <v>2416</v>
+        <v>4827</v>
       </c>
       <c r="D18">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E18">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Florida</v>
       </c>
       <c r="B19" t="str">
         <v>$900,000 to $999,999</v>
       </c>
       <c r="C19">
-        <v>2101</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2373</v>
+      </c>
+      <c r="D19" t="str">
+        <v>-</v>
       </c>
       <c r="E19">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Florida</v>
       </c>
       <c r="B20" t="str">
         <v>$1,000,000 to $4,999,999</v>
       </c>
       <c r="C20">
-        <v>9956</v>
+        <v>11933</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E20">
-        <v>234</v>
+        <v>355</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Florida</v>
       </c>
       <c r="B21" t="str">
         <v>$5,000,000 or more</v>
       </c>
       <c r="C21">
-        <v>2851</v>
+        <v>691</v>
       </c>
       <c r="D21">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E21">
-        <v>306</v>
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Loan Amounts by Property Type, Home Improvement, 2024</v>
+        <v>Loan Amounts by Property Type, Home Improvement, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Loan Amount</v>
       </c>
       <c r="C3" t="str">
         <v>1-4 Family</v>
       </c>
       <c r="D3" t="str">
         <v>Manufactured Housing</v>
       </c>
       <c r="E3" t="str">
         <v>Multifamily</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>less than $50,000</v>
       </c>
       <c r="C4">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="D4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E4" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>$50,000 to $74,999</v>
       </c>
       <c r="C5">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E5" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>$75,000 to $99,999</v>
       </c>
       <c r="C6">
-        <v>504</v>
+        <v>466</v>
       </c>
       <c r="D6">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E6" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7" t="str">
         <v>$100,000 to $124,999</v>
       </c>
       <c r="C7">
-        <v>650</v>
+        <v>636</v>
       </c>
       <c r="D7">
-        <v>160</v>
+        <v>199</v>
       </c>
       <c r="E7" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8" t="str">
         <v>$125,000 to $149,999</v>
       </c>
       <c r="C8">
-        <v>2221</v>
+        <v>2050</v>
       </c>
       <c r="D8">
-        <v>582</v>
+        <v>644</v>
       </c>
       <c r="E8" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9" t="str">
         <v>$150,000 to $174,999</v>
       </c>
       <c r="C9">
-        <v>792</v>
+        <v>783</v>
       </c>
       <c r="D9">
-        <v>215</v>
+        <v>244</v>
       </c>
       <c r="E9" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10" t="str">
         <v>$175,000 to $199,999</v>
       </c>
       <c r="C10">
-        <v>3074</v>
+        <v>3247</v>
       </c>
       <c r="D10">
-        <v>675</v>
+        <v>733</v>
       </c>
       <c r="E10" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Florida</v>
       </c>
       <c r="B11" t="str">
         <v>$200,000 to $249,999</v>
       </c>
       <c r="C11">
-        <v>8830</v>
+        <v>9623</v>
       </c>
       <c r="D11">
-        <v>1003</v>
+        <v>1081</v>
       </c>
       <c r="E11" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Florida</v>
       </c>
       <c r="B12" t="str">
         <v>$250,000 to $299,999</v>
       </c>
       <c r="C12">
-        <v>14337</v>
+        <v>15304</v>
       </c>
       <c r="D12">
-        <v>559</v>
+        <v>691</v>
       </c>
       <c r="E12" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Florida</v>
       </c>
       <c r="B13" t="str">
         <v>$300,000 to $399,999</v>
       </c>
       <c r="C13">
-        <v>30754</v>
+        <v>30532</v>
       </c>
       <c r="D13">
-        <v>268</v>
+        <v>373</v>
       </c>
       <c r="E13" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Florida</v>
       </c>
       <c r="B14" t="str">
         <v>$400,000 to $499,999</v>
       </c>
       <c r="C14">
-        <v>13436</v>
+        <v>12994</v>
       </c>
       <c r="D14">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E14" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Florida</v>
       </c>
       <c r="B15" t="str">
         <v>$500,000 to $599,999</v>
       </c>
       <c r="C15">
-        <v>4328</v>
+        <v>5219</v>
       </c>
       <c r="D15">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E15" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Florida</v>
       </c>
       <c r="B16" t="str">
         <v>$600,000 to $699,999</v>
       </c>
       <c r="C16">
-        <v>896</v>
+        <v>1392</v>
       </c>
       <c r="D16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E16" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Florida</v>
       </c>
       <c r="B17" t="str">
         <v>$700,000 to $799,999</v>
       </c>
       <c r="C17">
         <v>62</v>
       </c>
       <c r="D17" t="str">
         <v>-</v>
       </c>
       <c r="E17" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Florida</v>
       </c>
       <c r="B18" t="str">
         <v>$800,000 to $899,999</v>
       </c>
       <c r="C18">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D18" t="str">
         <v>-</v>
       </c>
       <c r="E18" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Florida</v>
       </c>
       <c r="B19" t="str">
         <v>$900,000 to $999,999</v>
       </c>
       <c r="C19">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D19" t="str">
         <v>-</v>
       </c>
       <c r="E19" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Florida</v>
       </c>
       <c r="B20" t="str">
         <v>$1,000,000 to $4,999,999</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D20" t="str">
         <v>-</v>
       </c>
-      <c r="E20">
-        <v>2</v>
+      <c r="E20" t="str">
+        <v>-</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Florida</v>
       </c>
       <c r="B21" t="str">
         <v>$5,000,000 or more</v>
       </c>
-      <c r="C21">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C21" t="str">
+        <v>-</v>
+      </c>
+      <c r="D21" t="str">
+        <v>-</v>
       </c>
       <c r="E21">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Loan Amounts by Property Type, Refinance, 2024</v>
+        <v>Loan Amounts by Property Type, Refinance, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Loan Amount</v>
       </c>
       <c r="C3" t="str">
         <v>1-4 Family</v>
       </c>
       <c r="D3" t="str">
         <v>Manufactured Housing</v>
       </c>
       <c r="E3" t="str">
         <v>Multifamily</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>less than $50,000</v>
       </c>
       <c r="C4">
         <v>8</v>
       </c>
       <c r="D4">
         <v>1</v>
       </c>
       <c r="E4" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>$50,000 to $74,999</v>
       </c>
       <c r="C5">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E5" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>$75,000 to $99,999</v>
       </c>
       <c r="C6">
         <v>102</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7" t="str">
         <v>$100,000 to $124,999</v>
       </c>
       <c r="C7">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E7" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8" t="str">
         <v>$125,000 to $149,999</v>
       </c>
       <c r="C8">
-        <v>646</v>
+        <v>693</v>
       </c>
       <c r="D8">
-        <v>146</v>
+        <v>208</v>
       </c>
       <c r="E8" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9" t="str">
         <v>$150,000 to $174,999</v>
       </c>
       <c r="C9">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="D9">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E9" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10" t="str">
         <v>$175,000 to $199,999</v>
       </c>
       <c r="C10">
-        <v>1051</v>
+        <v>1155</v>
       </c>
       <c r="D10">
-        <v>219</v>
+        <v>256</v>
       </c>
       <c r="E10" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Florida</v>
       </c>
       <c r="B11" t="str">
         <v>$200,000 to $249,999</v>
       </c>
       <c r="C11">
-        <v>3478</v>
+        <v>3845</v>
       </c>
       <c r="D11">
-        <v>369</v>
+        <v>426</v>
       </c>
       <c r="E11" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Florida</v>
       </c>
       <c r="B12" t="str">
         <v>$250,000 to $299,999</v>
       </c>
       <c r="C12">
-        <v>5988</v>
+        <v>6247</v>
       </c>
       <c r="D12">
-        <v>272</v>
+        <v>380</v>
       </c>
       <c r="E12" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Florida</v>
       </c>
       <c r="B13" t="str">
         <v>$300,000 to $399,999</v>
       </c>
       <c r="C13">
-        <v>15005</v>
+        <v>15444</v>
       </c>
       <c r="D13">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="E13" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Florida</v>
       </c>
       <c r="B14" t="str">
         <v>$400,000 to $499,999</v>
       </c>
       <c r="C14">
-        <v>8318</v>
+        <v>8657</v>
       </c>
       <c r="D14">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E14" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Florida</v>
       </c>
       <c r="B15" t="str">
         <v>$500,000 to $599,999</v>
       </c>
       <c r="C15">
-        <v>4188</v>
+        <v>4586</v>
       </c>
       <c r="D15">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E15" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Florida</v>
       </c>
       <c r="B16" t="str">
         <v>$600,000 to $699,999</v>
       </c>
       <c r="C16">
-        <v>2160</v>
+        <v>2504</v>
       </c>
       <c r="D16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E16" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Florida</v>
       </c>
       <c r="B17" t="str">
         <v>$700,000 to $799,999</v>
       </c>
       <c r="C17">
-        <v>1172</v>
+        <v>1328</v>
       </c>
       <c r="D17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E17" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Florida</v>
       </c>
       <c r="B18" t="str">
         <v>$800,000 to $899,999</v>
       </c>
       <c r="C18">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>-</v>
+        <v>599</v>
+      </c>
+      <c r="D18">
+        <v>1</v>
       </c>
       <c r="E18" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Florida</v>
       </c>
       <c r="B19" t="str">
         <v>$900,000 to $999,999</v>
       </c>
       <c r="C19">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>-</v>
+        <v>299</v>
+      </c>
+      <c r="D19">
+        <v>1</v>
       </c>
       <c r="E19" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Florida</v>
       </c>
       <c r="B20" t="str">
         <v>$1,000,000 to $4,999,999</v>
       </c>
       <c r="C20">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>638</v>
+      </c>
+      <c r="D20" t="str">
+        <v>-</v>
       </c>
       <c r="E20" t="str">
         <v>-</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Florida</v>
       </c>
       <c r="B21" t="str">
         <v>$5,000,000 or more</v>
       </c>
-      <c r="C21">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C21" t="str">
+        <v>-</v>
+      </c>
+      <c r="D21" t="str">
+        <v>-</v>
       </c>
       <c r="E21" t="str">
         <v>-</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E21"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Home Purchase Loans by Property Type, 2005-2024</v>
+        <v>Home Purchase Loans by Property Type, 2005-2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Property Type</v>
       </c>
       <c r="C3" t="str">
         <v>2005</v>
       </c>
       <c r="D3" t="str">
         <v>2006</v>
       </c>
       <c r="E3" t="str">
         <v>2007</v>
       </c>
       <c r="F3" t="str">
         <v>2008</v>
       </c>
       <c r="G3" t="str">
         <v>2009</v>
       </c>
       <c r="H3" t="str">
@@ -2252,50 +2252,53 @@
       </c>
       <c r="O3" t="str">
         <v>2017</v>
       </c>
       <c r="P3" t="str">
         <v>2018</v>
       </c>
       <c r="Q3" t="str">
         <v>2019</v>
       </c>
       <c r="R3" t="str">
         <v>2020</v>
       </c>
       <c r="S3" t="str">
         <v>2021</v>
       </c>
       <c r="T3" t="str">
         <v>2022</v>
       </c>
       <c r="U3" t="str">
         <v>2023</v>
       </c>
       <c r="V3" t="str">
         <v>2024</v>
       </c>
+      <c r="W3" t="str">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>1-4 Family</v>
       </c>
       <c r="C4">
         <v>726986</v>
       </c>
       <c r="D4">
         <v>608293</v>
       </c>
       <c r="E4">
         <v>313061</v>
       </c>
       <c r="F4">
         <v>166466</v>
       </c>
       <c r="G4">
         <v>146752</v>
       </c>
       <c r="H4">
         <v>141225</v>
@@ -2320,50 +2323,53 @@
       </c>
       <c r="O4">
         <v>317055</v>
       </c>
       <c r="P4">
         <v>383948</v>
       </c>
       <c r="Q4">
         <v>432488</v>
       </c>
       <c r="R4">
         <v>644547</v>
       </c>
       <c r="S4">
         <v>778618</v>
       </c>
       <c r="T4">
         <v>363699</v>
       </c>
       <c r="U4">
         <v>337730</v>
       </c>
       <c r="V4">
         <v>334094</v>
       </c>
+      <c r="W4">
+        <v>343750</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>Manufactured housing</v>
       </c>
       <c r="C5">
         <v>14890</v>
       </c>
       <c r="D5">
         <v>13816</v>
       </c>
       <c r="E5">
         <v>10276</v>
       </c>
       <c r="F5">
         <v>6318</v>
       </c>
       <c r="G5">
         <v>3256</v>
       </c>
       <c r="H5">
         <v>3537</v>
@@ -2388,50 +2394,53 @@
       </c>
       <c r="O5">
         <v>6463</v>
       </c>
       <c r="P5">
         <v>8330</v>
       </c>
       <c r="Q5">
         <v>8592</v>
       </c>
       <c r="R5">
         <v>9335</v>
       </c>
       <c r="S5">
         <v>11631</v>
       </c>
       <c r="T5">
         <v>8080</v>
       </c>
       <c r="U5">
         <v>9257</v>
       </c>
       <c r="V5">
         <v>8289</v>
       </c>
+      <c r="W5">
+        <v>8158</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>Multifamily</v>
       </c>
       <c r="C6">
         <v>1147</v>
       </c>
       <c r="D6">
         <v>706</v>
       </c>
       <c r="E6">
         <v>502</v>
       </c>
       <c r="F6">
         <v>259</v>
       </c>
       <c r="G6">
         <v>148</v>
       </c>
       <c r="H6">
         <v>169</v>
@@ -2456,829 +2465,849 @@
       </c>
       <c r="O6">
         <v>633</v>
       </c>
       <c r="P6">
         <v>1499</v>
       </c>
       <c r="Q6">
         <v>1458</v>
       </c>
       <c r="R6">
         <v>1206</v>
       </c>
       <c r="S6">
         <v>1446</v>
       </c>
       <c r="T6">
         <v>1231</v>
       </c>
       <c r="U6">
         <v>838</v>
       </c>
       <c r="V6">
         <v>742</v>
       </c>
+      <c r="W6">
+        <v>1046</v>
+      </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V6"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:W6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Home Purchase Loan Applications Approved/Denied by Race, 2024</v>
+        <v>Home Purchase Loan Applications Approved/Denied by Race, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Applicant Race</v>
       </c>
       <c r="C3" t="str">
         <v>Loan Originated</v>
       </c>
       <c r="D3" t="str">
         <v>Application Denied</v>
       </c>
       <c r="E3" t="str">
         <v>Other</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>American Indian or Alaska Native</v>
       </c>
       <c r="C4">
-        <v>1922</v>
+        <v>1891</v>
       </c>
       <c r="D4">
-        <v>1617</v>
+        <v>1543</v>
       </c>
       <c r="E4">
-        <v>1279</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>Asian</v>
       </c>
       <c r="C5">
-        <v>16204</v>
+        <v>14624</v>
       </c>
       <c r="D5">
-        <v>6351</v>
+        <v>5641</v>
       </c>
       <c r="E5">
-        <v>8378</v>
+        <v>7716</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>Black or African American</v>
       </c>
       <c r="C6">
-        <v>23002</v>
+        <v>21855</v>
       </c>
       <c r="D6">
-        <v>19400</v>
+        <v>16888</v>
       </c>
       <c r="E6">
-        <v>13585</v>
+        <v>13109</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7" t="str">
         <v>Native Hawaiian or Other Pacific Islander</v>
       </c>
       <c r="C7">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="D7">
-        <v>560</v>
+        <v>489</v>
       </c>
       <c r="E7">
-        <v>389</v>
+        <v>354</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8" t="str">
         <v>White</v>
       </c>
       <c r="C8">
-        <v>243119</v>
+        <v>255777</v>
       </c>
       <c r="D8">
-        <v>107282</v>
+        <v>98947</v>
       </c>
       <c r="E8">
-        <v>107204</v>
+        <v>111628</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9" t="str">
         <v>Information not provided by applicant in mail, Internet, or telephone application</v>
       </c>
       <c r="C9">
-        <v>47493</v>
+        <v>46848</v>
       </c>
       <c r="D9">
-        <v>30446</v>
+        <v>27195</v>
       </c>
       <c r="E9">
-        <v>32705</v>
+        <v>34667</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10" t="str">
         <v>Not applicable</v>
       </c>
       <c r="C10">
-        <v>10755</v>
+        <v>11303</v>
       </c>
       <c r="D10">
-        <v>2340</v>
+        <v>2158</v>
       </c>
       <c r="E10">
-        <v>4556</v>
+        <v>6159</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Florida</v>
       </c>
       <c r="B11" t="str">
         <v>Missing</v>
       </c>
       <c r="C11">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="D11">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="E11">
-        <v>85</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E11"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Home Purchase Loan Applications Approved/Denied by Hispanic/Latino Ethnicity, 2024</v>
+        <v>Home Purchase Loan Applications Approved/Denied by Hispanic/Latino Ethnicity, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Applicant Ethnicity</v>
       </c>
       <c r="C3" t="str">
         <v>Loan Originated</v>
       </c>
       <c r="D3" t="str">
         <v>Application Denied</v>
       </c>
       <c r="E3" t="str">
         <v>Other</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>Hispanic or Latino</v>
       </c>
       <c r="C4">
-        <v>7908</v>
+        <v>8722</v>
       </c>
       <c r="D4">
-        <v>6819</v>
+        <v>6450</v>
       </c>
       <c r="E4">
-        <v>2674</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>Not Hispanic or Latino</v>
       </c>
       <c r="C5">
-        <v>312608</v>
+        <v>321037</v>
       </c>
       <c r="D5">
-        <v>154339</v>
+        <v>140291</v>
       </c>
       <c r="E5">
-        <v>155347</v>
+        <v>160148</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>Information not provided by applicant in mail, Internet, or telephone  application</v>
       </c>
       <c r="C6">
-        <v>22609</v>
+        <v>23195</v>
       </c>
       <c r="D6">
-        <v>6941</v>
+        <v>6247</v>
       </c>
       <c r="E6">
-        <v>10160</v>
+        <v>11793</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:E6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Home Purchase Loan Application Denial Reasons, 2024</v>
+        <v>Home Purchase Loan Application Denial Reasons, 2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Denial Reason</v>
       </c>
       <c r="C3" t="str">
         <v>Applications Count</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4" t="str">
         <v>Debt-to-income ratio</v>
       </c>
       <c r="C4">
-        <v>64196</v>
+        <v>57738</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5" t="str">
         <v>Employment history</v>
       </c>
       <c r="C5">
-        <v>1217</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6" t="str">
         <v>Credit history</v>
       </c>
       <c r="C6">
-        <v>37919</v>
+        <v>31934</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7" t="str">
         <v>Collateral</v>
       </c>
       <c r="C7">
-        <v>22745</v>
+        <v>22751</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8" t="str">
         <v>Insufficient cash (downpayment, closing costs)</v>
       </c>
       <c r="C8">
-        <v>3719</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9" t="str">
         <v>Unverifiable information</v>
       </c>
       <c r="C9">
-        <v>5706</v>
+        <v>5780</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10" t="str">
         <v>Credit application incomplete</v>
       </c>
       <c r="C10">
-        <v>20517</v>
+        <v>18954</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Florida</v>
       </c>
       <c r="B11" t="str">
         <v>Mortgage insurance denied</v>
       </c>
       <c r="C11">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Florida</v>
       </c>
       <c r="B12" t="str">
         <v>Other</v>
       </c>
       <c r="C12">
-        <v>11115</v>
+        <v>10680</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Florida</v>
       </c>
       <c r="B13" t="str">
-        <v>NULL</v>
+        <v>Not avail.</v>
       </c>
       <c r="C13">
-        <v>945</v>
+        <v>1160</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E23"/>
+  <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>High-Cost, Owner Occupied Home Purchase Loans, 2005-2024</v>
+        <v>High-Cost, Owner Occupied Home Purchase Loans, 2005-2025</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Geography</v>
       </c>
       <c r="B3" t="str">
         <v>Year</v>
       </c>
       <c r="C3" t="str">
         <v>High-Cost</v>
       </c>
       <c r="D3" t="str">
         <v>Non-High Cost or Unknown</v>
       </c>
       <c r="E3" t="str">
         <v>High-Cost as % of Total Loans</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Florida</v>
       </c>
       <c r="B4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C4">
-        <v>32309</v>
+        <v>25615</v>
       </c>
       <c r="D4">
-        <v>247852</v>
+        <v>259238</v>
       </c>
       <c r="E4">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Florida</v>
       </c>
       <c r="B5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C5">
-        <v>30161</v>
+        <v>32309</v>
       </c>
       <c r="D5">
-        <v>257248</v>
+        <v>247852</v>
       </c>
       <c r="E5">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Florida</v>
       </c>
       <c r="B6">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C6">
-        <v>18569</v>
+        <v>30161</v>
       </c>
       <c r="D6">
-        <v>285954</v>
+        <v>257248</v>
       </c>
       <c r="E6">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Florida</v>
       </c>
       <c r="B7">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C7">
-        <v>26322</v>
+        <v>18569</v>
       </c>
       <c r="D7">
-        <v>633623</v>
+        <v>285954</v>
       </c>
       <c r="E7">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Florida</v>
       </c>
       <c r="B8">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C8">
-        <v>23470</v>
+        <v>26322</v>
       </c>
       <c r="D8">
-        <v>539858</v>
+        <v>633623</v>
       </c>
       <c r="E8">
         <v>0.04</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Florida</v>
       </c>
       <c r="B9">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C9">
-        <v>36943</v>
+        <v>23470</v>
       </c>
       <c r="D9">
-        <v>331410</v>
+        <v>539858</v>
       </c>
       <c r="E9">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Florida</v>
       </c>
       <c r="B10">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C10">
-        <v>26859</v>
+        <v>36943</v>
       </c>
       <c r="D10">
-        <v>299133</v>
+        <v>331410</v>
       </c>
       <c r="E10">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Florida</v>
       </c>
       <c r="B11">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C11">
-        <v>35867</v>
+        <v>26859</v>
       </c>
       <c r="D11">
-        <v>240620</v>
+        <v>299133</v>
       </c>
       <c r="E11">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Florida</v>
       </c>
       <c r="B12">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C12">
-        <v>30505</v>
+        <v>35867</v>
       </c>
       <c r="D12">
-        <v>227235</v>
+        <v>240620</v>
       </c>
       <c r="E12">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Florida</v>
       </c>
       <c r="B13">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C13">
-        <v>26145</v>
+        <v>30505</v>
       </c>
       <c r="D13">
-        <v>195176</v>
+        <v>227235</v>
       </c>
       <c r="E13">
         <v>0.12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Florida</v>
       </c>
       <c r="B14">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C14">
-        <v>28378</v>
+        <v>26145</v>
       </c>
       <c r="D14">
-        <v>152500</v>
+        <v>195176</v>
       </c>
       <c r="E14">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Florida</v>
       </c>
       <c r="B15">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C15">
-        <v>13816</v>
+        <v>28378</v>
       </c>
       <c r="D15">
-        <v>138512</v>
+        <v>152500</v>
       </c>
       <c r="E15">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Florida</v>
       </c>
       <c r="B16">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C16">
-        <v>5539</v>
+        <v>13816</v>
       </c>
       <c r="D16">
-        <v>122000</v>
+        <v>138512</v>
       </c>
       <c r="E16">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Florida</v>
       </c>
       <c r="B17">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C17">
-        <v>4481</v>
+        <v>5539</v>
       </c>
       <c r="D17">
-        <v>109562</v>
+        <v>122000</v>
       </c>
       <c r="E17">
         <v>0.04</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Florida</v>
       </c>
       <c r="B18">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C18">
-        <v>4177</v>
+        <v>4481</v>
       </c>
       <c r="D18">
-        <v>115111</v>
+        <v>109562</v>
       </c>
       <c r="E18">
         <v>0.04</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Florida</v>
       </c>
       <c r="B19">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C19">
-        <v>7281</v>
+        <v>4177</v>
       </c>
       <c r="D19">
-        <v>115843</v>
+        <v>115111</v>
       </c>
       <c r="E19">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Florida</v>
       </c>
       <c r="B20">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="C20">
-        <v>12724</v>
+        <v>7281</v>
       </c>
       <c r="D20">
-        <v>121958</v>
+        <v>115843</v>
       </c>
       <c r="E20">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Florida</v>
       </c>
       <c r="B21">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="C21">
-        <v>57116</v>
+        <v>12724</v>
       </c>
       <c r="D21">
-        <v>190079</v>
+        <v>121958</v>
       </c>
       <c r="E21">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>Florida</v>
       </c>
       <c r="B22">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="C22">
-        <v>188272</v>
+        <v>57116</v>
       </c>
       <c r="D22">
-        <v>268962</v>
+        <v>190079</v>
       </c>
       <c r="E22">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>Florida</v>
       </c>
       <c r="B23">
+        <v>2006</v>
+      </c>
+      <c r="C23">
+        <v>188272</v>
+      </c>
+      <c r="D23">
+        <v>268962</v>
+      </c>
+      <c r="E23">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>Florida</v>
+      </c>
+      <c r="B24">
         <v>2005</v>
       </c>
-      <c r="C23">
+      <c r="C24">
         <v>177194</v>
       </c>
-      <c r="D23">
+      <c r="D24">
         <v>345631</v>
       </c>
-      <c r="E23">
+      <c r="E24">
         <v>0.34</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:E23"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:E24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Sheet 1</vt:lpstr>
       <vt:lpstr>Sheet 2</vt:lpstr>
       <vt:lpstr>Sheet 3</vt:lpstr>
       <vt:lpstr>Sheet 4</vt:lpstr>
       <vt:lpstr>Sheet 5</vt:lpstr>
       <vt:lpstr>Sheet 6</vt:lpstr>